--- v1 (2025-12-27)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05cc2d3" w14:textId="05cc2d3">
+    <w:p w14:paraId="6257261" w14:textId="6257261">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,140 +83,191 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025-2027 жылдарға арналған Сартоғай ауылдық округінің бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Байғанин аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 240 шешімі</w:t>
+        <w:t>Ақтөбе облысы Байғанин аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 240 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қазақстан Республикасының Бюджет кодексінің 9-1- бабының </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының Бюджет кодексінің 9-1- бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Байғанин аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. 2025-2027 жылдарға арналған Сартоғай ауылдық округінің бюджеті тиісінше </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. 2025-2027 жылдарға арналған Сартоғай ауылдық округінің бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -234,364 +285,291 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 58 449,0 мың теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 2 405,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түсімі – 56 044,0 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шығындар – 60839.4 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0 теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу –0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге, оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – -2 390,4 мың теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 2 390.4 мың теңге; оның ішінде:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджет қаражатының пайдаланылатын қалдықтары – 2 390.4 мың теңге.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 07.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -600,206 +578,222 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 321</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. Қазақстан Республикасының "2025-2027 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
+        <w:t xml:space="preserve">2. Қазақстан Республикасының "2025-2027 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленген еске және басшылыққа алынсын:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2025 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жалақының ең төмен мөлшері – 85 000 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жәрдемақыларды және өзге де әлеуметтік төлемдерді есептеу, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес айыппұл санкцияларын, салықтарды және басқа да төлемдерді қолдану үшін айлық есептік көрсеткіш - 3 932 теңге;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) базалық әлеуметтік төлемдердің мөлшерлерін есептеу үшін ең төмен күнкөріс деңгейінің шамасы – 46 228 теңге болып белгіленгені ескерілсін.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. 2025 жылға арналған Сартоғай ауылдық округінің бюджетіне аудандық бюджеттен берілетін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>субвенция көлемі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 002 мың теңге сомасында бекітілсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Осы шешім 2025 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. 2025 жылға арналған Сартоғай ауылдық округінің бюджетіне аудандық бюджеттен берілетін субвенция көлемі 56 002 мың теңге сомасында бекітілсін.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -817,64 +811,53 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Байғанин аудандық </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -908,50 +891,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Сержан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1050,257 +1054,326 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Сартоғай ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 07.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 қосымша жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 07.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 321</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1310,98 +1383,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1423,2594 +1526,3660 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>І. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>58 449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи және басқада ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>56 044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>56 044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>56 044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4029,177 +5198,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кіші функция</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4209,98 +5434,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4323,98 +5578,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4449,5134 +5734,7354 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60 839,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54 881,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54 881,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54 881,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40 157,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік органдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14 724,0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 958,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді-мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 958,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 958,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1198,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала,ауыл,кент,ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын салу және қайта реконструкциялау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басқалар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басқалар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...109 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 040</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...69 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өңірлерді дамытудың 2025 жылға дейінгі мемлекеттік бағдарламасы шеңберінде өңірлерді экономикалық дамытуға жәрдемдесу бойынша шараларды іске асыруға ауылдық елді мекендерді жайластыруды шешуге арналған іс-шараларды іске асыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІII. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- 2 390,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VI. Бюджет тапшылығын қаржыландыру (профицитінпайдалану)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 390,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9595,173 +13100,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -9771,98 +13336,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Iшкi сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -9884,112 +13479,163 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...60 lines deleted...]
-          </w:tcPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -9998,651 +13644,921 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаттарының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 390,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 390,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 390,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10787,177 +14703,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -10967,98 +14939,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -11080,2594 +15082,3660 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>І. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42 342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтықтүсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13686,177 +18754,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кіші функция</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -13866,98 +18990,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -13980,98 +19134,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -14106,3235 +19290,4645 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42 342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сипаттағы мемлекеттiкқызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38 918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38 918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38 918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38 918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді-мекендердікөркейту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІII. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VI. Бюджет тапшылығын қаржыландыру (профицитінпайдалану)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17353,173 +23947,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -17529,98 +24183,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Iшкi сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -17642,769 +24326,1086 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаттарының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18549,177 +25550,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -18729,98 +25786,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -18842,2594 +25929,3660 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>І. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салықтықтүсімдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табыс салығы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи және басқа да ресурстарды пайдаланғаны үшiнтүсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21448,177 +29601,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сомасы (мың теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кіші функция</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -21628,98 +29837,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджеттік бағдарламалардың әкiмшiсi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -21742,98 +29981,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -21868,3235 +30137,4645 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...45 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42 605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз етужөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39 181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>07 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді-мекендердікөркейту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ІII. ТАЗА БЮДЖЕТТІК КРЕДИТ БЕРУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IV. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>V. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...177 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VI. Бюджет тапшылығын қаржыландыру (профицитінпайдалану)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25115,173 +34794,233 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -25291,98 +35030,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Iшкi сыныбы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -25404,779 +35173,1106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...77 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаттарының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...181 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -26197,55 +36293,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>