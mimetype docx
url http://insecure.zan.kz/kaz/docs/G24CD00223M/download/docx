--- v0 (2025-11-11)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58b0164" w14:textId="58b0164">
+    <w:p w14:paraId="4bc14eb" w14:textId="4bc14eb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,357 +83,451 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Байғанин ауданының ауылдық елді мекендерге жұмыс істеу және тұру үшін келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға әлеуметтік қолдау көрсету туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Байғанин аудандық мәслихатының 2024 жылғы 25 желтоқсандағы № 223 шешімі</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
-[...109 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысы Байғанин аудандық мәслихатының 2024 жылғы 25 желтоқсандағы № 223 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Респуликасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Заңының 18 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының 56 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 6 қарашадағы № 72 "Ауылдық елдi мекендерге жұмыс iстеуге және тұруға келген денсаулық сақтау, бiлiм беру, әлеуметтiк қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне әлеуметтiк қолдау шараларын ұсыну қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9946 болып тіркелген) бұйрығының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Байғанин аудандық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Ақтөбе облысы Байғанин аудандық мәслихатының 02.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 281</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Байғанин ауданының ауылдық елді мекендерге жұмыс істеу және тұру үшін келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарды, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне 2025 жылға келесідей әлеуметтік қолдау көрсетілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жүз еселенген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>айлық есептік көрсеткішке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тең сомада көтерме жәрдемақы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрғын үй сатып алу немесе салу үшін әлеуметтік қолдау - бюджеттік кредит:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ауданның әкімшілік орталығы болып табылатын ауылдық елді мекендерге келген мамандар үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>айлық есептік көрсеткіштің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екі мың бес жүз еселенген мөлшерінен аспайтын сомада;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ауылдық елді мекендерге келген мамандар үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>айлық есептік көрсеткіштің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екі мың еселенген мөлшерінен аспайтын сомада айқындалсын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы шешім 2025 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -451,64 +545,53 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Байғанин аудандық </w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -552,94 +635,115 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>