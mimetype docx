--- v2 (2026-03-17)
+++ v3 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e3e7a87" w14:textId="e3e7a87">
+    <w:p w14:paraId="50c9db2" w14:textId="50c9db2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,69 +251,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 159611,6 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 160461,6 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 49486,0 мың теңге;</w:t>
+      салықтық түсімдер – 50336,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -341,51 +341,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттердің түсімдері – 108426,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 160002,0 мың теңге;</w:t>
+      2) шығындар – 160852,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -513,61 +513,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 05.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-38/4</w:t>
+        <w:t>№ 8С-39/29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1033,140 +1033,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Зеленобор ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 05.12.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Бурабай аудандық мәслихатының 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-38/4</w:t>
+        <w:t>№ 8С-39/29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1182,52 +1181,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1270,84 +1268,83 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1390,148 +1387,147 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1541,3652 +1537,3632 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  I. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-159611,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160461,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-49486,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50336,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-27816,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-27816,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-20662,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19371,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-1180,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+966,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-1264,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+441,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-17851,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18494,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 367,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1008,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа ресурстарды пайдаланғаны үшін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1008,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1699,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1699,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108426,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108426,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық (облыстық маңызы бар қала) бюджеттен түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108426,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5202,84 +5178,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5289,84 +5265,83 @@
               <w:t>
 Бюджеттік бағдарлама әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5409,148 +5384,147 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5560,4254 +5534,4230 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-160002,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160852,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттік қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56137,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56137,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның күрделі шығындары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 621,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-89338,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-89338,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90188,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй көшелерін жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-26692,8</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27542,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8684,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туысы жоқ адамдарды жерлеу және жерлеу орындарын ұстау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 129,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53106,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 725,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14527,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14527,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14527,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 III. Таза бюджеттiк кредиттеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 IV. Қаржы активтерiмен операциялар бойынша сальдо </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -390,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Бюджеттің тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>