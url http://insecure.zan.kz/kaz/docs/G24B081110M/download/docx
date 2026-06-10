--- v0 (2025-11-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="617db06" w14:textId="617db06">
+    <w:p w14:paraId="e3d8624" w14:textId="e3d8624">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -255,51 +255,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Ақмола облыстық мәслихатының төрағасы </w:t>
+              <w:t>      Ақмола облыстық мәслихатының төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -342,280 +342,596 @@
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...103 lines deleted...]
-        <w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "Ақмола облысының денсаулық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтау басқармасы" мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемесінің басшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...108 lines deleted...]
-    </w:p>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Н.Ахильбеков</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "27" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маусым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "Ақмола облысының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономика және бюджеттік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоспарлау басқармасы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік мекемесінің басшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А.Шүгірмақова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "27" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маусым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -816,51 +1132,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен; 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-22-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-26-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -3964,86 +4300,88 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арнайы емдік өнімдер (глютенсіз өнімдер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4148,119 +4486,73 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 G иммуноглобулині (адами қалыпты), инфузия үшін ерітінді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4286,1765 +4578,1811 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғары белсенді шашыранқы склерозда</w:t>
-[...35 lines deleted...]
-Кладрибин, таблетка</w:t>
+Облыстық және одан жоғары деңгейдегі дәрігердің тағайындауы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клобазам, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...143 lines deleted...]
-С1 эстеразы ингибиторы, инъекцияға арналған ерітінді дайындауға арналған лиофилизат</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шашыранқы склероз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы ересек пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары белсенді шашыранқы склерозда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кладрибин, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-Гидрокортизон, таблетка, инъекцияға арналған ерітінді дайындауға арналған лиофилизат</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұқым қуалайтын ангионевротикалық ісіну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауырлықтың барлық сатылары мен дәрежелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С1 эстеразы ингибиторы, инъекцияға арналған ерітінді дайындауға арналған лиофилизат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Флудрокортизон, таблетка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бүйрек үсті безінің қыртысының туа біткен дисфункциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашық өсу аймақтары бар балалар үшін дәрігердің нұсқауы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидрокортизон, таблетка, инъекцияға арналған ерітінді дайындауға арналған лиофилизат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Амисульприд, таблетка</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Флудрокортизон, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...175 lines deleted...]
-Арнайы емдік өнімдер</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шизофрения, шизотиптік және сандырақтық бұзылыстар (F20, F21, F22, F23, F25, F29 аурулардың халықаралық классификациясы -10 коды бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы ересек пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауырлықтың барлық сатылары мен дәрежелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амисульприд, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Гиалурон қышқылы бар гипертониялық Натрий хлорид (NaCl) ерітіндісі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муковисцидоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панкреатиттік жеткіліксіздігі болған кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арнайы емдік өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрігердің тағайындауы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гиалурон қышқылы бар гипертониялық Натрий хлорид (NaCl) ерітіндісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...143 lines deleted...]
-Соматропин, инъекцияға арналған ерітінді дайындауға арналған лиофилизацияланған/лиофилизатталған ұнтақ, инъекцияға арналған ерітінді</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Алынып тасталды - Ақмола облыстық мәслихатының 19.09.2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8С-22-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...145 lines deleted...]
-Паливизумаб, ерітінді дайындауға арналған лиофилизат </w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа рубрикаларда жіктелмеген бойлық (ергежейлілік) (E34.3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрігердің тағайындауы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соматропин, инъекцияға арналған ерітінді дайындауға арналған лиофилизацияланған/лиофилизатталған ұнтақ, инъекцияға арналған ерітінді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...99 lines deleted...]
-          <w:p/>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перинаталдық кезеңде пайда болған бронхопульмональды дисплазия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүктіліктің 35 аптасына дейін туылған 6 айға дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РСВ инфекциясының алдын алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Паливизумаб, ерітінді дайындауға арналған лиофилизат </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...71 lines deleted...]
-Гемодинамикалық маңызды ДПС бар 2 жасқа дейін балалар</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тыныс алу бұзылыстары синдромы бар шала туылған нәрестелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 6 айда ТБС емдеуді қажет ететін 2 жасқа дейін балалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6067,975 +6405,1114 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...145 lines deleted...]
-          </w:p>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туа біткен ақаулар, туа біткен жүрек ақаулары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гемодинамикалық маңызды ДПС бар 2 жасқа дейін балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...143 lines deleted...]
-Голодирсен, инфузияға арналған ерітінді дайындауға арналған ұнтақ, көктамыр ішіне енгізуге арналған ерітінді</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүйелік склеродерма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы азаматтардың барлық санаттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дәрігердің тағайындауы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микофенол қышқылы, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...143 lines deleted...]
-Мамандандырылған емдік өнімдер (энтеральді, парентеральді тамақтану) медициналық бұйымдар мен дәрілік заттар</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұлшықет дистрофиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консилиумның (дәрігерлер тобының) шешімі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Голодирсен, инфузияға арналған ерітінді дайындауға арналған ұнтақ, көктамыр ішіне енгізуге арналған ерітінді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...143 lines deleted...]
-Экулизумаб, инфузия үшін ерітінді дайындауға арналған концентрат</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балалардағы қысқа ішек синдромы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 жасқа дейінгі науқастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Облыстық және одан жоғары деңгейдегі дәрігердің тағайындауы бойынша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырылған емдік өнімдер (энтеральді, парентеральді тамақтану) медициналық бұйымдар мен дәрілік заттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...143 lines deleted...]
-Селуметиниб, таблетка</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұстамалы гемоглобинурия, түнгі (Маркиафавтар-Микели)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық бақылаудағы ересек пациенттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Созылмалы гемолизге байланысты трансфузиялық тәуелділік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экулизумаб, инфузия үшін ерітінді дайындауға арналған концентрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрофиброматоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динамикалық байқауда тұрған 18 жасқа дейінгі балалар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сараптама комиссиясының қорытындысы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селуметиниб, таблетка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7137,50 +7614,235 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Восоритид, инъекцияға арналған ерітінді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помпе ауруы (2 типті гликогенез)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 жасқа дейінгі науқастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сараптама комитетінің қорытындысы бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алглюкозидаза-альфа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7212,55 +7874,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7586,31 +8248,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>