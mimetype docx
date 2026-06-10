--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75f24e1" w14:textId="75f24e1">
+    <w:p w14:paraId="38d62b1" w14:textId="38d62b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адам құқықтары жөніндегі ұлттық орталықтың және оның өкілдіктерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адам құқықтары жөніндегі ұлттық орталық Басшысының м.а. 2024 жылғы 18 қарашадағы № 144 бұйрығы</w:t>
+        <w:t>Адам құқықтары жөніндегі ұлттық орталық Басшысының м.а. 2024 жылғы 18 қарашадағы № 144 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -577,2944 +577,1446 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Адам құқықтары жөніндегі ұлттық орталықтың және оның өкілдіктерінің "Б" корпусы мемлекеттік әкімшілік  қызметшілерінің қызметін бағалау әдістемесі</w:t>
+        <w:t xml:space="preserve"> Адам құқықтары жөніндегі ұлттық орталықтың және оның өкілдіктерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің  қызметін бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Әдістеме жаңа редакцияда - Адам құқықтары жөніндегі ұлттық орталық Басшысының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Адам құқықтары жөніндегі ұлттық орталықтың және оның өкілдіктерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі – Әдістеме) Адам құқықтары жөніндегі ұлттық орталығының және оның өкілдіктерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі – қызметшілер) қызметін бағалау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшылық лауазым – өзіне бағынышты бөлімшенің немесе жекелеген қызметшілердің қызметін ұйымдастыруға өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылымдық бөлімшенің/мемлекеттік органның басшысы – В-1 (бөлім меңгерушісі, Хатшылық меңгерушісі), C-O-1 (Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің өкілі) санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалаушы адам – тікелей басшы және/немесе құрылымдық бөлімшенің/Адам құқықтары жөніндегі ұлттық орталықтың (бұдан әрі – АҚҰО) басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін қызметші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметшілердің қызметін бағалау олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды бағалаушы адам болмаған жағдайда, оны алмастырушы адам жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қызметшіні бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша қызметшінің орташа бағасы негізінде ақпараттық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтарынан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер бағаланатын адамның бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайда, қызметшіге бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 33-бабының </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+      6. Бағалау мерзімі аяқталғанға дейін АҚҰО жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қызметшіні бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағалау нәтижелерімен келіспеген жағдайда, қызметші қызметшіні бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде қызметшіні мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қызметшіні бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қызметшіні бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес АҚҰО осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қызметшілерді бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) құрылымдық бөлімшенің/мемлекеттік органның басшысы – "Б" корпусының тиісті санаттағы мемлекеттік әкімшілік қызметшісі; </w:t>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+      16. В-1 (бөлім меңгерушісі, Хатшылық меңгерушісі), C-O-1 (Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің өкілі) санатындағы қызметшілерді бағалау тікелей басшымен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын қызметшілерді бағалау құрылымдық бөлімшенің/ АҚҰО басшысымен осы Әдістеменің 1-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі үш айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау жұмысқа шыққаннан кейін бес жұмыс күні ішінде, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз </w:t>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+      Өзге қызметшілерді бағалау құрылымдық бөлімшенің/АҚҰО басшысымен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен ақпараттық жүйе арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адаммен 0-ден 5-ке дейінгі баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын қызметшілер де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында АҚҰО осы Әдістеменің 10-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қызметшіні мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) қызметкері не персоналды басқару қызметінің (кадр қызметінің) міндеттерін орындау жүктелген адам кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
-[...339 lines deleted...]
-      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      20. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Құрылымдық бөлімшенің/мемлекеттік органның басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      21. Құрылымдық бөлімше/мемлекеттік орган басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше/мемлекеттік орган басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшіні бағалау бойынша түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде персоналды басқару қызметі жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшіге қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қызметшіні қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу кезінде мынадай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімімен (бар болған жағдайда) НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 5-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      23. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...1512 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3548,6175 +2050,405 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Б" корпусы мемлекеттік</w:t>
+              <w:t>Адам құқықтары жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік қызметшілерінің</w:t>
+              <w:t>ұлттық орталықтың және оның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін бағалаудың үлгілік</w:t>
+              <w:t>өкілдіктерінің "Б" корпусы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне 1-қосымша</w:t>
+              <w:t>мемлекеттік әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қызметшілерінің қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалаудың әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
-            </w:r>
-[...284 lines deleted...]
-              <w:t>қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...3601 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Нысаналы мақсатты индикаторды іске асыру пайызына байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
-[...2024 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="164"/>
+        <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9766,201 +2498,217 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Критерийлер</w:t>
+Бағалау (0-ден* 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z93" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағалау (1-ден 5 баллға дейін)</w:t>
+Түсініктеме</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негіздеме</w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1.Функционалдық міндеттерді орындау сапасы*</w:t>
+              <w:t xml:space="preserve">
+1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9968,140 +2716,188 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z94" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - жетекшілік ететін бөлімшелердегі міндеттер мен тапсырмаларды сапалы орындау; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша АҚҰО бағалау әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2. Міндеттерді орындау мерзімдерін сақтау</w:t>
+              <w:t xml:space="preserve">
+2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасыз ету </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10109,140 +2905,188 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z96" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- орындаудың жеделдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша АҚҰО бағалау әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Дербестік және бастамашылық.</w:t>
+3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10250,140 +3094,300 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z98" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- команданы басқаруды және командалық нәтиже үшін жауапкершілікті өз мойнына ала білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мақсаттар мен міндеттерді нақты белгілей білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- жеке мысал арқылы тиімді қарым-қатынас және оң командалық климат құру арқылы команданы ынталандыру мүмкіндігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- белгісіздік жағдайында тиімді әрекет ете білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ықтимал тәуекелдерді ескере отырып, міндеттерді шешудің бірнеше нұсқаларын ұсына білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша АҚҰО бағалау әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Еңбек тәртібін сақтау</w:t>
+4. Бағалаушы адамның еңбек тәртібін сақтауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10391,104 +3395,267 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...11 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z104" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- АҚҰО регламентінің сақталуы немесе осы параметр бойынша АҚҰО бағалау әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орташа қорытынды баға</w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10512,132 +3679,421 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="166"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: _____________________________________________  (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады). Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10671,300 +4127,372 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Б" корпусы мемлекеттік</w:t>
+              <w:t>Адам құқықтары жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік қызметшілерінің</w:t>
+              <w:t>ұлттық орталықтың және оның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін бағалаудың үлгілік</w:t>
+              <w:t>өкілдіктерінің "Б" корпусы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне 5-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>мемлекеттік әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшілерінің қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалаудың әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="170"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z121" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z122" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z123" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z124" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10978,12894 +4506,1660 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...16 lines deleted...]
-              <w:t>р/р</w:t>
+Параметрлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құзыреттердің атауы</w:t>
+Бағалау (0*-ден 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құзыреттер бойынша сұрақтар</w:t>
+Түсініктеме</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жауаптар</w:t>
-[...9728 lines deleted...]
-Паутинка</w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1. Функционалдық міндеттерді орындау сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша АҚҰО бағалау әдістемесіне сәйкес өзге де кемшіліктердің болмауы.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2. Міндеттерді орындау мерзімдерін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:bookmarkStart w:name="z133" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша АҚҰО бағалау әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3. Дербестік және бастамашылдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:bookmarkStart w:name="z134" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- қызметшінің функционалдық міндеттерін жоғары деңгейде дербес орындай алуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - жетекшілік ететін қызмет саласын жақсартуға бағытталған тәсілдерді, ұсыныстарды пысықтаудағы бастамашылдық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - жетекшілік ететін міндеттерді шешуге қатысу және белсенділігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша АҚҰО бағалау әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4. Еңбек тәртібін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:bookmarkStart w:name="z138" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- АҚҰО регламентінің сақталуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша АҚҰО бағалау әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:bookmarkStart w:name="z145" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+Орташа қорытынды баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...16 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...701 lines deleted...]
-          <w:p/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="200"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z232" w:id="202"/>
+    <w:bookmarkStart w:name="z148" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z149" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z150" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z151" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z152" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z153" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z154" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z155" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...1214 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24191,31 +6485,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>