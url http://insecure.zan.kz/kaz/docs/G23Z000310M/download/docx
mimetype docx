--- v0 (2025-10-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6005ce0" w14:textId="6005ce0">
+    <w:p w14:paraId="7b2f8c9" w14:textId="7b2f8c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Батыс Қазақстан облысындағы елді мекендердің жасыл екпелерін жасау, күтіп-баптау және қорғаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Батыс Қазақстан облыстық мәслихатының 2023 жылғы 31 мамырдағы № 3-10 шешімі</w:t>
+        <w:t>Батыс Қазақстан облыстық мәслихатының 2023 жылғы 31 мамырдағы № 3-10 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2282,1909 +2282,2379 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Шағын қалаларда (халық саны 50 мың тұрғынға дейін) өзгерістер болмаған кезде қолданыстағы дендрологиялық жоспарды қайта бекітуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Жасыл екпелерді күтіп-ұстау және қорғау жөніндегі шаралар</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Жасыл екпелерді құру, күтіп-ұстау және қорғау жөніндегі шаралар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тараудың тақырыбы жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Жасыл кеңістікті күтіп-ұстау мыналарды қамтиды:</w:t>
+      26. Жасыл екпелерді құру, күтіп ұстау және қорғау өзара байланысты жұмыстардың мынадай кешендеріне бөлінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
-[...15 lines deleted...]
-      1) отырғызу шұңқырлары мен траншеялардағы топырақты жерді ауыстыру, жасыл екпелерді отырғызу және оларды күтіп-баптау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағаштарды, бұталарды, көпжылдық гүлдер мен бұталы қоршауды үш жылдық күтіммен (қажет болса топырақты ауыстыру арқылы) отырғызу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бір жылдық гүлзарлар мен көгалдардың құрылысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ағаштарды кесу, қайта отырғызу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) үш жылдық күтімімен ағаштарды өтемдік отырғызу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жасыл екпелерді күтіп-ұстау (жасыл екпелерді күту және оларға қызмет көрсету);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасыл екпелерді мониторингтеу, түгендеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26 тармақ жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Жасыл екпелерді күтіп-ұстау (жасыл екпелерді күту және оларға қызмет көрсету) келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
-[...15 lines deleted...]
-      2) ағаштардың діңгек қуысын орнатумен қыртыстарды қопсыту, ағаштарды әктеу, жасыл қоршамды қию, ағаштардың діңін көтеру, ағаш өскіндерін жою;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың діңгек қуысын орнатумен және оларды қопсыту және арамшөптерден тазарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаш діңін ақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұталы қоршауды кесу, ағаштардың діңін көтеру, өскінді алып тастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шөп шабу, арамшөптерді жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасыл екпелерді қымтау (ағаштар, бұталар, көпжылдық гүлдер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүкіл вегетациялық кезеңде жасыл екпелерді суару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаш тәжін тәждеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың тәжін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаңқа және жартылай қаңқа бөліктерін сақтай отырып, ағаш-бұта өсімдіктерінің биологиялық ерекшеліктеріне сүйене отырып жасартатын кесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апатты, қураған ағаштар мен бұталарды санитарлық кесу, діңгектерді тамырымен жұлу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тыңайтқыштарды қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасыл екпелердің зиянкестерімен және ауруларымен күресу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуыстарды тазалау және пломбалау, аралау орындарын өңдеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 26-1 тармақпен толықтырылды - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Жасыл екпелерді күтіп-ұстауды және қорғау жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
-[...15 lines deleted...]
-      3) гүлзарлар, көгалдарды орналастыру, арамшөптерді отау, шөптерді шабу, қысқы кезеңде раушан гүлдерін жауып ұстау;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпыға ортақ пайдаланылатын жерлерде – уәкілетті орган жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
-[...15 lines deleted...]
-      4) жасыл екпелерді суару бүкіл вегетациялық кезеңде, жылдың ыстық және құрғақ уақытында суару үлкен жиілікпен жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) саябақтар мен скверлерде меншік иелеріне немесе меншік иесі уәкілеттік берген адамға жүктеледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
-[...15 lines deleted...]
-      5) ұшарбасты қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өнеркәсіптік кәсіпорындардың аумағында және басқа да меншік объектілерінде, сондай-ақ бөлінген және бекітілген аумақта және – осы объектілердің меншік иелеріне немесе пайдаланушыларына жүктеледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
-[...15 lines deleted...]
-      6) қаңқалы және жартылай қаңқалы бөліктерін сақтай отырып, ағаш-бұта өсімдіктерінің биологиялық ерекшеліктерін негізге ала отырып жүргізілетін жасарту;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылыс-монтаждау жұмыстарына бөлінген аумақтарда – тапсырыс берушіге жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
-[...15 lines deleted...]
-      7) тыңайтқыш енгізу;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ағаштарды жасарту және тығыз өсетін ағаштарды сирету жөніндегі іс-шаралар вегетация басталғанға дейін немесе күздің соңында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
-[...15 lines deleted...]
-      8) жасыл екпелердің зиянкестерімен және ауруларымен күрес;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Жасыл екпелерді қайта отырғызу жыл бойы оларды сақтау, қорғау және қарқынды күтім жасау бойынша қажетті шараларды сақтай отырып жүзеге асырылады. Жапырақты және қылқан жапырақты ағаштардың тиімді жерсіндіру мақсатында оларды күз басталғаннан бастап ерте көктемге дейінгі кезеңде қайта отырғызылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
-[...15 lines deleted...]
-      9) авариялық, қураған ағаштар мен бұталарды санитариялық кесу, түбірлерді жұлу;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жұмыстарды жүргізу кезінде құрылыс ұйымдары құрылыс салуға немесе құрылыс жұмыстарын жүргізуге бөлінген жер учаскесінде орналасқан жасыл екпелердің сақталуын қамтамасыз ететін мынадай іс-шараларды орындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
-[...15 lines deleted...]
-      10) жасыл екпелердің жай-күйіне мониторинг ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылыс алаңдарының қоршауы ағаштар мен бұталар олардың шегінен тыс қалатындай етіп орнатылады. Құрылыс алаңында қалған әр ағаштың немесе ағаштар тобының айналасында ағаштың діңі мен ұшарбасын зақымданудан сақтауды қамтамасыз ететін жеке қорғаныс жасалады. Ағашты-бұталы өсімдіктерді сақтау мақсатында төменгі және жоғарғы ұшарбастарды ішінара кесуге, оқпандарды байлауға, бұталардың ұшарбастарын байлауға жол беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
-[...15 lines deleted...]
-      11) ағаштың қуысын тазалау және пломбалау, ағаштың кесілген жерлерін майлы баяумен өңдеу.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақталатын ағаштарды қоршауларды, шырақтарды және өзге де заттарды бекіту үшін бағаналар ретінде пайдалануға және зақым келтіруге жол берілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
-[...15 lines deleted...]
-      27. Жасыл екпелерді күтіп-ұстауды және қорғау жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ағаштардың тамырларын жалаңаштауға және дің маңындағы шеңберлерді топырақпен, құрылыс материалдарымен және қоқыспен көмуге жол берілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
-[...15 lines deleted...]
-      1) жалпыға ортақ пайдаланылатын жерлерде – уәкілетті орган жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жасыл еспелер ауданында жолдарды, тротуарларды және басқа да құрылыстарды реконструкцилау және салу кезінде бұрыннан барларға қарсы тік белгілерді өзгертуге жол берілмейді. Тамыр жүйесін толтыру немесе жалаңаштау мүмкін болмаған жағдайда, жобалар мен сметаларда ағаштардың қалыпты өсу жағдайларын сақтау үшін тиісті құрылғылар қарастырылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
-[...15 lines deleted...]
-      2) саябақтар мен скверлерде меншік иелеріне немесе меншік иесі уәкілеттік берген адамға жүктеледі;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) машиналардың көгалдарда тұруына, құрылыс материалдарын жинап қоюға, жанар-жағармай материалдарын, лас қалдықтарды төгуге жол берілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
-[...15 lines deleted...]
-      3) өнеркәсіптік кәсіпорындардың аумағында және басқа да меншік объектілерінде, сондай-ақ бөлінген және бекітілген аумақта және – осы объектілердің меншік иелеріне немесе пайдаланушыларына жүктеледі;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кірмежолдар мен көтергіш крандарды орнатуға арналған орындар жасыл еспелерден тыс орналастырылады және ағаштардың орнатылған қоршауларын бұзбайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
-[...15 lines deleted...]
-      4) құрылыс-монтаждау жұмыстарына бөлінген аумақтарда – тапсырыс берушіге жүктеледі.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ағаштар мен бұталардың тамыр жүйесі аймағында қазу жұмыстарын тамыр жүйесіне зақым келтірмей, негізгі қаңқа тамырлары орналасқаннан төмен жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
-[...15 lines deleted...]
-      28. Ағаштарды жасарту және тығыз өсетін ағаштарды сирету жөніндегі іс-шаралар вегетация басталғанға дейін немесе күздің соңында жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жаңа құрылыстың барлық учаскелерінде жоғарғы өсімдік топырағын сақтайды, оны алуды және құрылыс алаңының шеттерінде үймелеуді жүргізеді. Бұрғыланған өсімдік топырағы аумақтарды көгалдандыру кезінде пайдаланылады және (немесе) көгалдандыру жөніндегі ұйымға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
-[...15 lines deleted...]
-      29. Жасыл екпелерді қайта отырғызу жыл бойы оларды сақтау, қорғау және қарқынды күтім жасау бойынша қажетті шараларды сақтай отырып жүзеге асырылады. Жапырақты және қылқан жапырақты ағаштардың тиімді жерсіндіру мақсатында оларды күз басталғаннан бастап ерте көктемге дейінгі кезеңде қайта отырғызылады.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Тротуарлар мен өтпе жолдарды асфальттау, төсеу, тақталармен жабу жұмыстарын жүргізу кезінде ағаштың айналасында кемінде диаметрі 1,2 метр жақын аралық шеңбер қалдырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
-[...15 lines deleted...]
-      30. Жұмыстарды жүргізу кезінде құрылыс ұйымдары құрылыс салуға немесе құрылыс жұмыстарын жүргізуге бөлінген жер учаскесінде орналасқан жасыл екпелердің сақталуын қамтамасыз ететін мынадай іс-шараларды орындайды:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Уәкілетті органның елді мекеннің аумақтарын көгалдандыру жөніндегі жұмыс жоспары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
-[...15 lines deleted...]
-      1) құрылыс алаңдарының қоршауы ағаштар мен бұталар олардың шегінен тыс қалатындай етіп орнатылады. Құрылыс алаңында қалған әр ағаштың немесе ағаштар тобының айналасында ағаштың діңі мен ұшарбасын зақымданудан сақтауды қамтамасыз ететін жеке қорғаныс жасалады. Ағашты-бұталы өсімдіктерді сақтау мақсатында төменгі және жоғарғы ұшарбастарды ішінара кесуге, оқпандарды байлауға, бұталардың ұшарбастарын байлауға жол беріледі;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Жалпыға ортақ пайдаланылатын аумақтарда көгалдандыру, жасыл екпелерді отырғызу бюджеттің түрлі деңгейлері қаражаты есебінен, сондай-ақ өзге де қаржыландыру көздері есебінен жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
-[...15 lines deleted...]
-      2) сақталатын ағаштарды қоршауларды, шырақтарды және өзге де заттарды бекіту үшін бағаналар ретінде пайдалануға және зақым келтіруге жол берілмейді;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Жалпыға ортақ пайдаланылатын аумақтарда көгалдандыру жұмыстарын жүргізу үшін уәкілетті орган мынадай жұмыстардың бір түріне және/немесе бір мезгілде түрлеріне ақау актісін дайындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
-[...15 lines deleted...]
-      3) ағаштардың тамырларын жалаңаштауға және дің маңындағы шеңберлерді топырақпен, құрылыс материалдарымен және қоқыспен көмуге жол берілмейді;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жасыл екпенің мекенжайын (орналасқан жерін), түрін, оның сипаттамаларын (оқпан диаметрі, биіктігі, жай-күйі және басқалары) көрсете отырып, болжанып отырған қураған ағашты кесу бойынша көлемді айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
-[...15 lines deleted...]
-      4) жасыл еспелер ауданында жолдарды, тротуарларды және басқа да құрылыстарды реконструкцилау және салу кезінде бұрыннан барларға қарсы тік белгілерді өзгертуге жол берілмейді. Тамыр жүйесін толтыру немесе жалаңаштау мүмкін болмаған жағдайда, жобалар мен сметаларда ағаштардың қалыпты өсу жағдайларын сақтау үшін тиісті құрылғылар қарастырылған;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нақты учаскеде жоспарланған жаңа жасыл екпелердің көлемін анықтау (жасыл екпенің түрі мен атауы, отырғызу мерзімі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
-[...15 lines deleted...]
-      5) машиналардың көгалдарда тұруына, құрылыс материалдарын жинап қоюға, жанар-жағармай материалдарын, лас қалдықтарды төгуге жол берілмейді;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) түрі мен сипаттамаларын, отырғызу мерзімдерін айқындай отырып, өтемдік жасыл екпелер орналасатын учаскенің жоспарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z119" w:id="114"/>
-[...15 lines deleted...]
-      6) кірмежолдар мен көтергіш крандарды орнатуға арналған орындар жасыл еспелерден тыс орналастырылады және ағаштардың орнатылған қоршауларын бұзбайды;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ағаштың орналасқан жерін, көлемін (санын) көрсете отырып, түбірлерін қопарып қазып алу көлемін айқындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z120" w:id="115"/>
-[...15 lines deleted...]
-      7) ағаштар мен бұталардың тамыр жүйесі аймағында қазу жұмыстарын тамыр жүйесіне зақым келтірмей, негізгі қаңқа тамырлары орналасқаннан төмен жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уәкілетті орган жасыл екпелерді сатып алуға, оларды тасымалдауға, тыңайтуға, суаруға, топырақты тасымалдауға, механикаландыруға және жұмыс күшіне, сондай-ақ жаңадан отырғызылған жасыл екпелерді жерсіндіру үшін кейін күтіп-баптауға жұмсалатын шығындардың құнын айқындай отырып, еркін нысандағы ақау актісін іске асыру мақсатында жұмыс көлемін айқындау үшін шығындар калькуляциясын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z121" w:id="116"/>
-[...15 lines deleted...]
-      8) жаңа құрылыстың барлық учаскелерінде жоғарғы өсімдік топырағын сақтайды, оны алуды және құрылыс алаңының шеттерінде үймелеуді жүргізеді. Бұрғыланған өсімдік топырағы аумақтарды көгалдандыру кезінде пайдаланылады және (немесе) көгалдандыру жөніндегі ұйымға беріледі.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Инженерлік желілерге (электрмен жабдықтау, жарықтандыру, сумен жабдықтау, жылумен жабдықтау) қатысты жасыл екпелерді кесу және/немесе қураған ағаштарды кесу бойынша жұмыстарды жүргізу кезінде кемінде үш жұмыс күні бұрын инженерлік желілердің меншік иелерімен жұмыстарды орындау мерзімдері келісіледі және жұмыстардың уақыты мен ұзақтығын көрсете отырып, учаскедегі болжамды жұмыстар туралы халыққа, кәсіпорындар мен ұйымдарға бұқаралық ақпарат құралдары, әлеуметтік желілер немесе ұялы байланыс арқылы хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z122" w:id="117"/>
-[...15 lines deleted...]
-      31. Тротуарлар мен өтпе жолдарды асфальттау, төсеу, тақталармен жабу жұмыстарын жүргізу кезінде ағаштың айналасында кемінде диаметрі 1,2 метр жақын аралық шеңбер қалдырылады.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Ағаштарды кесу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Құрылыс салуға немесе басқа да жұмыстар жүргізуге бөлінген учаскелерде жасыл екпелерді сақтау мүмкін болмаған жағдайда, егер қолданыстағы жасыл екпелер тұрғын үй құрылысы ғимараттарын қоса алғанда, басқа да құрылыстар үшін қатер төндіретін болса, ағаштарды кесу Рұқсаттар туралы заңға сәйкес уәкілетті органның рұқсаты бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Ағаштарды кесу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бекітілген және келісілген қала құрылысы құжаттамасында көзделген құрылыс қызметін, құрылыс-монтаждау жұмыстарын жүзеге асыру үшін жағдайлар жасалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инженерлік абаттандыру объектілеріне қызмет көрсету, инженерлік желілерді реконструкциялау және салу, жерасты және жерүсті коммуникациялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) авариялық және төтенше жағдайларды жою, оның ішінде инженерлік абаттандыру объектілерінде жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бұрыннан бар объектілердің аумағын абаттандыру және эстетикалық түрге келтіру, жасыл екпелердің сапалық және түрлік құрамын жақсарту қажеттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адамдардың денсаулығы мен өмірінің қауіпсіздігіне қатер төндіретін, сондай-ақ жеке және заңды тұлғаның мүлкіне залал келтіретін ағаштарды санитариялық кесу жағдайларында жасалуы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ағаштар мен бұталар жалпыға ортақ пайдаланылатын жерлерде өсіп тұрған жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Ағаштарды кесуді рұқсат беру рәсімдеріне сәйкес уәкілетті органның рұқсаты бойынша осы жер учаскесіне қызмет көрсететін ұйымдар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> 6-тарау. Ағаштарды кесу тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38 тармақ жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Жалпыға ортақ жерлердегі және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар авариялық құлаған жағдайда құлаған ағаштарды жинауды, құлаған жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z133" w:id="128"/>
-[...15 lines deleted...]
-      36. Құрылыс салуға немесе басқа да жұмыстар жүргізуге бөлінген учаскелерде жасыл екпелерді сақтау мүмкін болмаған жағдайда, егер қолданыстағы жасыл екпелер тұрғын үй құрылысы ғимараттарын қоса алғанда, басқа да құрылыстар үшін қатер төндіретін болса, ағаштарды кесу Рұқсаттар туралы заңға сәйкес уәкілетті органның рұқсаты бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Авариялық және төтенше жағдайларды жою кезінде, оның ішінде инженерлік абаттандыру объектілерінде уәкілетті органның келісімінсіз ағаштарды мәжбүрлі түрде кесу мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z134" w:id="129"/>
-[...15 lines deleted...]
-      37. Ағаштарды кесу:</w:t>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың, сондай-ақ олардың бұтақтарының құлауы адамдардың өмірі мен денсаулығына, ғимараттар мен құрылыстардың, коммуникациялардың және желілердің бүлінуіне қауіп төндірген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z135" w:id="130"/>
-[...15 lines deleted...]
-      1) бекітілген және келісілген қала құрылысы құжаттамасында көзделген құрылыс қызметін, құрылыс-монтаждау жұмыстарын жүзеге асыру үшін жағдайлар жасалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол қозғалысы қауіпсіздігіне кедергілер, оның ішінде жол белгілерін көзбен шолуды жабатын кедергілер болған, жол белгілерін ауыстыру мүмкін болмаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z136" w:id="131"/>
-[...15 lines deleted...]
-      2) инженерлік абаттандыру объектілеріне қызмет көрсету, инженерлік желілерді реконструкциялау және салу, жерасты және жерүсті коммуникациялары;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Ағаштарды мәжбүрлі түрде кесу фактісі авариялық-құтқару қызметінің куәландыру актісімен айғақталады, кейін уәкілетті органға мәжбүрлі түрде кескен сәттен бастап үш жұмыс күн ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z137" w:id="132"/>
-[...15 lines deleted...]
-      3) авариялық және төтенше жағдайларды жою, оның ішінде инженерлік абаттандыру объектілерінде жою;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жалпыға ортақ пайдаланылатын жерлерде ағаштарды санитариялық кесуді уәкілетті органмен жазбаша келісім бойынша осы жер учаскесіне қызмет көрсететін көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z138" w:id="133"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Ағаштарды кесу Рұқсат беру туралы заңға сәйкес уәкілетті органның рұқсаты бойынша, Жасыл еспелер тізіліміне сәйкес ағаштардың сандық, тұқымдық құрамын, жай-күйі мен орналасқан жерін дәл анықтау үшін уәкілетті орган маманының алдын ала ағашты кескен жерге баруы және Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелерді зерттеп-қарау актісін толтыруы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z150" w:id="145"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Жеке және заңды тұлғалар ағаштарды кесуге рұқсат алған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кесілген ағаштардың орнына өтемдік отырғызу туралы кепілдік хат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z151" w:id="146"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Кесілген жасыл еспелер мен кесілген қалдықтарды (үгінділер, бұтақтар, жапырақтар, қабықтар) жұмыс жүргізілетін жерде жинауға және сақтауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z152" w:id="147"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Ағаштарды отырғызу, қайта отырғызу және өтемдік отырғызу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Жасыл екпелерді жойылған (кесілген) учаскеде не дендрологиялық жоспарда (көгалдандыру жоспарында) айқындалған учаскелерде отырғызу өтемдік отырғызулар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызулар өз мүдделері үшін жасыл екпелерді жоюды (кесуді) жасаған не кінәсінен осы екпелердің бүлінуі немесе құрып кетуі орын алған жеке және (немесе) заңды тұлғалардың қаражаты есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Өз мүдделері үшін жасыл екпелерді жоюды (кесуді) жасаған не кінәсінен осы екпелердің бүлінуі немесе құрып кетуі орын алған жеке және (немесе) заңды тұлғалар өтемдік екпелерге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ағаштар мен бұталарға: қылқан жапырақты тұқымдастарға – үш жыл бойы, жапырақты тұқымдастарға – екі жыл бойы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шөптесін өсімдіктерге – бір жылдың вегетациялық маусымы ішінде күтім жасауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Өтемдік отырғызу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген күтім жасау мерзімі өткенге дейін құрып кеткен жағдайда, жеке және (немесе) заңды тұлғалар жасыл екпелерді қайта отырғызуды және оларға күтім жасауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жеке және заңды тұлғалар өз қаражатына жасыл екпелерді отырғызуды жүзеге асырғаннан кейін орындалған іс-шаралар туралы деректерді береді, ал уәкілетті орган жасыл екпелерді қабылдайды және оларды Жасыл екпелерді есепке алу жөніндегі тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жасыл екпелерді түгендеу және орман-патологиялық зерттеу материалдарына сәйкес қайта отырғызуға жататын ағаштар уәкілетті органның жазбаша нұсқамасына сәйкес көрсеткен учаскелерге қайта отырғызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жеке және заңды тұлғалар ағаштарды қайта отырғызған кезде өтемдік отырғызу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Егер қайта отырғызу ағаштардың салып қалуына әкеп соққан жағдайда, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес өтемақының он еселенген мөлшері белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Ағаштарды қалпына келтіру қала мен елді мекеннің өтемдік отырғызу жоспарына сәйкес, қажет болған жағдайда топырақты құнарлы топыраққа ауыстыра отырып, арнайы учаскелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Ағаштарды кесуге рұқсат алған кезде қалпына келтірілетін ағаштарды олардың мүддесі үшін кесу жүргізілген азаматтардың және заңды тұлғалардың қаражаты есебінен он есе мөлшерде өтемдік отырғызу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Жалпыға ортақ пайдаланылатын жерлерге өтемдік отырғызу және күтіп-баптау және күтіп-ұстау жөніндегі жұмыстарды өз штатында көгалдандыру саласындағы мамандары бар көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызу кезінде бір жылдық көшеттерді пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Өтемдік отырғызулар мынадай мөлшерлерде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органның рұқсаты бойынша жасыл екпелер кесілген, сондай-ақ жеке және (немесе) заңды тұлғалардың меншігіндегі немесе пайдалануындағы ғимараттарға, құрылысжайларға іргелес аумақта олар құрып кеткен кезде – он еселенген мөлшерде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жасыл екпелер заңсыз жойылған (кесілген) кезде не олардың құрып кетуіне алып келген бүлінуі кезінде – елу еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57. Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiне енгізілген жасыл екпелер заңсыз жойылған (кесілген) не олардың құрып кетуіне алып келген бүлінген жағдайда – бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57 тармақ жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Қазақстан Республикасының өсімдіктер дүниесіне келтірілген залалдың мөлшерін Қазақстан Республикасы Экология және табиғи ресурстар министрінің міндетін атқарушының 2023 жылғы 23 ақпандағы № 61 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянның мөлшерлерін есептеуге арналған базалық ставкаларға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31997 болып тіркелген) сәйкес уәкілетті орган ведомствосының тиісті аумақтық бөлімшелері есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58 тармақ жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Ағаштарды өтемдік отырғызу кесегімен биіктігі кемінде 2,5 метр жапырақты ағаш көшеттерін немесе кесегімен биіктігі кемінде 2 метр қылқан жапырақты ағаш көшеттерін отырғызу арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көшеттердің жоғарғы тамыр жүйесінен діңінің диаметрі 3 сантиметрден кем емес болуы, дің бөлігінің 1,3 метр жоғары болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Ағаштарды кесу кезінде өтемдік отырғызу уәкілетті органның рұқсаты бойынша және (немесе) ағаштарды заңсыз кесу, жою немесе бүлдіру кезінде кесу, ағаштарды жою немесе бүлдіру орнынан 1 километр радиуста аумақта жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызу үшін кесу орнынан 1 километр радиуста бос орын болмаған кезде өтемдік отырғызу аумағын уәкілетті орган жазбаша түрде көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Ағаштарды мәжбүрлі түрде кесу кезінде өтемдік отырғызу көгалдандыруды, көгалдандыру жөніндегі ұйымды тарта отырып, жалпыға ортақ пайдаланылатын жерлерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Өтемдік ағаш отырғызу дендрологиялық жоспарға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Жол-көлік оқиғасы салдарынан жалпыға ортақ пайдаланылатын жерлерде және жеке аумақтарда өсетін жасыл екпелер механикалық зақымданған немесе жойылған жағдайда кінәлі тарап көшеттер отырғызу арқылы бүлінген немесе жойылған екпелерді бес есе өтемдік қалпына келтіруді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Өтемдік ағаш отырғызу жөніндегі жұмыстар аяқталғаннан кейін жеке және заңды тұлғалар бір ай ішінде уәкілетті органды өтемдік отырғызу жоспарына сәйкес жұмыстардың орындалғаны туралы жазбаша түрде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z169" w:id="164"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Кепілдік хатқа сәйкес жеке және заңды тұлғалар өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4259,131 +4729,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z181" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Өтемдік отырғызуды жүзеге асырған жеке және заңды тұлғалар уәкілетті органмен бірлесіп, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелердің жерсіну актісін жасайды және одан әрі күтіп-ұстау үшін тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органының теңгеріміне береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z182" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Уәкілетті орган өскен ағаштарды Жасыл екпелер тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Отырғызылған көшеттер өтемдік отырғызу кезінде жойылған жағдайда, олардың мүддесі үшін кесу жүргізілген тұлғалар жасыл екпелерді қайта отырғызуды жүргізеді және оларды қайта отырғызу жүргізілген сәттен бастап үш жыл бойы (ағаш көшетінің жерсіну кезеңі) күтіп-ұстау және қорғау жөніндегі одан әрі іс-шараларды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4514,146 +4984,146 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____ жылғы 1 қаңтардағы Жасыл екпелер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z187" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасыл екпелер объектілерінің (учаскелерінің) алаңын жердің санатына, өсімдіктің типтеріне, функционалдық мақсатына қарай бөлу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z188" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала/елді мекен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z189" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты иесі:____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z190" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -6687,64 +7157,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ұстаудың және қорғаудың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6771,142 +7228,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жасыл екпелерді зерттеп-қарау актісі 20__ж. "___" ___________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+        <w:t xml:space="preserve"> Жасыл екпелерді зерттеп-қарау актісі 20__жыл "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2 қосымша жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7029,5940 +7520,2743 @@
 Рұқсатсыз кесу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жасы, жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дің диаметрі, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жасы, жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дің диаметрі, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жасы, жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дің диаметрі, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...288 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...288 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...266 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...329 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қорытынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...1822 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="185"/>
-[...1305 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта отырғызу, тамырын қопарып қазу (жасарту)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитариялық кесу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+Сапалық (нақты жай-күйі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Залалды өтеу мөлшері, бірлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Залалды өтеу мөлшері бойыншазалалдың сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды және жеке тұлғалардың атауы</w:t>
-[...258 lines deleted...]
-Ескертпе</w:t>
+Өтемдік қалпына келтіру, дана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасы, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дің диаметрі, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасы, жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дің диаметрі, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...63 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамыр алды, дана</w:t>
+айлық есептік көрсеткіш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тамыр алмады, дана</w:t>
-[...14 lines deleted...]
-          <w:p/>
+теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12970,417 +10264,413 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13625,59 +10915,2667 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы акт _______ данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке немесе заңды тұлғаның өкілі ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы (Т.А.Ә.) (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органның лауазымды адамы ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы (Т.А.Ә.) (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аббревиатуралардың шешуі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р/с – реттік саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      см – сантиметр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә. – тегі, аты, әкесінің аты.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жасыл екпелерді күтіп-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұстаудың және қорғаудың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті атқарушы органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(облыстардың, ауданның,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облыстық маңызы бар қаланың)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, ол бар болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда әкесінің аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік органның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке тұлғаның тегі, аты, ол бар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған жағдайда әкесінің аты не</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті алушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды тұлға ұйымының атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және (немесе) сенімхат</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ЖСН/БСН)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(заңды мекенжайы немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғылықты жері)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыстар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы,телефон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z203" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кепілдік хат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z205" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке немесе заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z206" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштарды кесуге рұқсат алған сәттен бастап алты ай ішінде ____________ дана көлемінде өтемдік ағаш отырғызуды жүргізуге кепілдік береді, ___________ тұқымдылар, ағаштардың орнына _________ дана, _________________ үшін кесілетін тұқымдар ____________________________________мекенжайы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z207" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (себебі көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z208" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ 20 жылғы " " жасыл екпелерді зерттеп-қарау актісіне сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырғызылған көшеттер жойылған жағдайда, қайта отырғызуға кепілдік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z210" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізуге және үш жыл өткеннен кейін оларды ағаштардың жерсіну актісі негізінде жергілікті атқарушы органның теңгеріміне беруге кепілдік береді __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z211" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке немесе заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z212" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бұзғаны үшін "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>381-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>386 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жауапкершілікке тартылатыны хабарланды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z213" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ ж. "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z214" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z215" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының Т.А.Ә. және қолы (мөрі бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жасыл екпелерді күтіп-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұстаудың және қорғаудың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z218" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жасыл екпелердің жерсіну актісі 20___ ж. "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z219" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жасыл екпелердің отырғызған мекенжайы: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды және жеке тұлғалардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсаттың немесе келісудің нөмірі мен күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кесілген ағаштардың саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта отырғызылған ағаштардың саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтемдік немесе бастамашылық отырғызу, дана тұқымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жағдайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалпына келтіруге арналған көшеттер саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамыр алды, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тамыр алмады, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -13895,184 +13793,184 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="206"/>
+    <w:bookmarkStart w:name="z220" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке немесе заңды тұлғаның өкілі ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z221" w:id="207"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z221" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z222" w:id="208"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z222" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның лауазымды адамы _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z223" w:id="209"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z223" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14398,31 +14296,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>