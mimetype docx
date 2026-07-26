--- v0 (2025-11-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="43a11e8" w14:textId="43a11e8">
+    <w:p w14:paraId="8f01ddd" w14:textId="8f01ddd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Өскемен қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі туралы Ережені бекіту</w:t>
+        <w:t>"Өскемен қаласының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі туралы Ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 2023 жылғы 19 қыркүйектегі № 3076 қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1982</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 40-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -911,1796 +949,1874 @@
         </w:rPr>
         <w:t xml:space="preserve"> болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бөлімнің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      Егер Бөлімге заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Бөлімге заңдармен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 23.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1982</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен ( алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      13. Мақсаттары:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік қорғау саласындағы мемлекеттік саясатты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      1) әлеуметтік қорғау саласындағы мемлекеттік саясатты:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнаулы әлеуметтік қызметтер көрсететін субъектілердің арнаулы әлеуметтік қызметтердің кепілдік берілген көлемін ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      арнаулы әлеуметтік қызметтер көрсететін субъектілердің арнаулы әлеуметтік қызметтердің кепілдік берілген көлемін ұсынуы;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      мемлекеттік қызмет көрсету;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар адамдарға әлеуметтік көмек көрсету және қайырымдылық көмек көрсетуде үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      мүгедектігі бар адамдарға әлеуметтік көмек көрсету және қайырымдылық көмек көрсетуде үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықты әлеуметтік қорғау, халықтың әлеуметтік осал топтарына атаулы көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      халықты әлеуметтік қорғау, халықтың әлеуметтік осал топтарына атаулы көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдар мен ұйымдардың кәмелетке толмағандарға қатысты қорғаншылық және қамқоршылық жөніндегі қызметін үйлестіру және өзара іс-қимылын ұйымдастыру арқылы іске асыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      мемлекеттік органдар мен ұйымдардың кәмелетке толмағандарға қатысты қорғаншылық және қамқоршылық жөніндегі қызметін үйлестіру және өзара іс-қимылын ұйымдастыру арқылы іске асыруды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Бөлімге ведомстволық бағынысты ұйымдардың қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      2) Бөлімге ведомстволық бағынысты ұйымдардың қызметін үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасымен Бөлімге жүктелген өзге мақсаттар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының заңнамасымен Бөлімге жүктелген өзге мақсаттар.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      14. Өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      1) құқықтары:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде ведомстволық бағынысты мекемелердің орындауы үшін міндетті бұйрықтар, нұсқаулықтар, актілер шығару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде ведомстволық бағынысты мекемелердің орындауы үшін міндетті бұйрықтар, нұсқаулықтар, актілер шығару;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде мемлекеттік органдар мен басқа да ұйымдардан өз міндеттері мен функцияларын орындау үшін қажетті ақпаратты белгіленген тәртіппен сұратуға және алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде мемлекеттік органдар мен басқа да ұйымдардан өз міндеттері мен функцияларын орындау үшін қажетті ақпаратты белгіленген тәртіппен сұратуға және алуға;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің құзыретіне кіретін мәселелер бойынша жоғары тұрған органдарға ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      Бөлімнің құзыретіне кіретін мәселелер бойынша жоғары тұрған органдарға ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері бойынша лауазымды адамдармен және қоғамдық ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құзырет шеңберінде бөлімнің қызметіне қатысты мәселелерді қарау және бірлесіп әзірлеу үшін қаланың жергілікті атқарушы органдары мен ұйымдарының қызметкерлерін тарту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіппен кеңестер өткізуге бастамашылық жасау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіппен кеңестер өткізуге бастамашылық жасау;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасымен бекітілген өзге құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамасымен бекітілген өзге құқықтарды жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Қазақстан Республикасының Заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, сондай-ақ осы Ережені сақтау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін мемлекеттік қызметтердің қолжетімділігі мен сапасын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      көрсетілетін мемлекеттік қызметтердің қолжетімділігі мен сапасын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде мемлекеттік органдарға қажетті ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде мемлекеттік органдарға қажетті ақпаратты ұсыну;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әзірлеушісі бөлім болып табылатын әкімнің және әкімдіктің нормативтік құқықтық актілеріне құқықтық мониторингті жүзеге асыруға және оларға өзгерістер және (немесе) толықтырулар енгізу не олардың күші жойылды деп тану бойынша уақтылы шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      әзірлеушісі бөлім болып табылатын әкімнің және әкімдіктің нормативтік құқықтық актілеріне құқықтық мониторингті жүзеге асыруға және оларға өзгерістер және (немесе) толықтырулар енгізу не олардың күші жойылды деп тану бойынша уақтылы шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық ұйымдарда өз құзыреті шегінде басқарманың мүддесін білдіреді және олардың құқықтарын қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қарастырылған өзге міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бөлімнің құзыретіне кіретін әлеуметтік-еңбек саласында мемлекеттік және арнаулы әлеуметтік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      1) Бөлімнің құзыретіне кіретін әлеуметтік-еңбек саласында мемлекеттік және арнаулы әлеуметтік қызметтер көрсету;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаладағы жұмыс күшіне сұраныс пен ұсынысты талдау, болжау және облыстың жергілікті атқарушы органын хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      2) қаладағы жұмыс күшіне сұраныс пен ұсынысты талдау, болжау және облыстың жергілікті атқарушы органын хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облыстың жергілікті атқарушы органдарына халықты жұмыспен қамтуға жәрдемдесу шаралары бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      3) облыстың жергілікті атқарушы органдарына халықты жұмыспен қамтуға жәрдемдесу шаралары бойынша ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өңірлік жұмыспен қамту картасын және халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларын іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      4) өңірлік жұмыспен қамту картасын және халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларын іске асыру;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұлттық жобалар, облыстың даму жоспарлары, өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарын құру мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      5) ұлттық жобалар, облыстың даму жоспарлары, өңірлік жұмыспен қамту картасы шеңберінде жұмыс орындарын құру мониторингін жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіпкерлік бастаманы дамыту арқылы облыстық маңызы бар қаланың жұмыс орындарын құруды қолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      6) кәсіпкерлік бастаманы дамыту арқылы облыстық маңызы бар қаланың жұмыс орындарын құруды қолдау;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жұмыс күшінің ұтқырлығын арттыру мақсатында облыстың жергілікті атқарушы органдарына адамдарды ерікті түрде көшіру үшін елді мекендерді айқындау жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      7) жұмыс күшінің ұтқырлығын арттыру мақсатында облыстың жергілікті атқарушы органдарына адамдарды ерікті түрде көшіру үшін елді мекендерді айқындау жөнінде ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыс орындарын босату және қысқарту тәуекелдері бар ұйымдардың мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      8) жұмыс орындарын босату және қысқарту тәуекелдері бар ұйымдардың мониторингін жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) халықты жұмыспен қамтуға жәрдемдесуді қамтамасыз ету мақсатында еңбек ұтқырлығы орталықтарымен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      9) халықты жұмыспен қамтуға жәрдемдесуді қамтамасыз ету мақсатында еңбек ұтқырлығы орталықтарымен өзара іс-қимыл жасау;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қарауындағы арнаулы әлеуметтік қызметтер көрсететін субъектілерді құру және олардың қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      10) қарауындағы арнаулы әлеуметтік қызметтер көрсететін субъектілерді құру және олардың қызметі;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) арнаулы әлеуметтік қызметтер көрсететін субъектілердің арнаулы әлеуметтік қызметтердің кепілдік берілген көлемін ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      11) арнаулы әлеуметтік қызметтер көрсететін субъектілердің арнаулы әлеуметтік қызметтердің кепілдік берілген көлемін ұсынуы;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) арнаулы әлеуметтік қызметтер көрсететін субъектілерді кадрмен қамтамасыз етуді, әлеуметтік қызметкерлерді кәсіптік даярлауды, қайта даярлауды және олардың біліктілігін арттыруды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      12) арнаулы әлеуметтік қызметтер көрсететін субъектілерді кадрмен қамтамасыз етуді, әлеуметтік қызметкерлерді кәсіптік даярлауды, қайта даярлауды және олардың біліктілігін арттыруды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) халықтың арнаулы әлеуметтік қызметтерге қажеттіліктеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      13) халықтың арнаулы әлеуметтік қызметтерге қажеттіліктеріне талдау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік сатып алуды жүзеге асыру, сондай-ақ арнаулы әлеуметтік қызметтер көрсету бойынша Мемлекеттік әлеуметтік тапсырысты және арнаулы әлеуметтік қызметтерге қажеттілікті бағалау және айқындау жөніндегі қызметтерді орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      14) мемлекеттік сатып алуды жүзеге асыру, сондай-ақ арнаулы әлеуметтік қызметтер көрсету бойынша Мемлекеттік әлеуметтік тапсырысты және арнаулы әлеуметтік қызметтерге қажеттілікті бағалау және айқындау жөніндегі қызметтерді орналастыру;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) арнаулы әлеуметтік қызметтер көрсету жүйесін дамыту жөнінде шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      15) арнаулы әлеуметтік қызметтер көрсету жүйесін дамыту жөнінде шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) арнаулы әлеуметтік қызметтер көрсету мәселелері бойынша жеке, заңды тұлғалармен және мемлекеттік органдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      16) арнаулы әлеуметтік қызметтер көрсету мәселелері бойынша жеке, заңды тұлғалармен және мемлекеттік органдармен өзара іс-қимыл жасау;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектігі бар адамдарға әлеуметтік көмек көрсету және қайырымдылық көмек көрсетуді үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      17) мүгедектігі бар адамдарға әлеуметтік көмек көрсету және қайырымдылық көмек көрсетуді үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жеке бағдарламаға сәйкес мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторий-курорттық емдеуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      18) жеке бағдарламаға сәйкес мүгедектігі бар адамдар мен мүгедектігі бар балаларды санаторий-курорттық емдеуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мүгедектігі бар адамдарды жеке бағдарламаға сәйкес техникалық көмекші (компенсаторлық) құралдармен және (немесе) арнаулы жүріп-тұру құралдарымен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      19) мүгедектігі бар адамдарды жеке бағдарламаға сәйкес техникалық көмекші (компенсаторлық) құралдармен және (немесе) арнаулы жүріп-тұру құралдарымен қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жүріп-тұруы қиын бірінші топтағы мүгедек адамдар үшін жеке көмекшіні, жеке бағдарламаға сәйкес есту қабілеті нашар адамдар үшін жестау тілі маманын қызметтермен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мүгедектігі бар адамдарға әлеуметтік көмектің қосымша шараларын ұсыну;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қатысты мемлекеттің қорғаншылық және қамқоршылық жөніндегі функцияларын жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      22) әрекетке қабілетсіз немесе әрекет қабілеті шектеулі кәмелетке толған адамдарға қатысты мемлекеттің қорғаншылық және қамқоршылық жөніндегі функцияларын жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      23) Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның, бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның, бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлімді басқаруды бірінші басшы жүзеге асырады, ол Бөлімге жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бөлімнің бірінші басшысы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес лаузымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлімнің бірінші басшысының орынбасарлары болады, олар Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      18. Бөлімнің бірінші басшысының орынбасарлары болады, олар Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бөлімнің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      19. Бөлімнің бірінші басшысының өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бөлім қызметінің мәселелерін Қазақстан Республикасының заңнамасында және осы ережеде айқындалатын оның құзыретіне сәйкес шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      1) Бөлім қызметінің мәселелерін Қазақстан Республикасының заңнамасында және осы ережеде айқындалатын оның құзыретіне сәйкес шешеді;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Бөлімнің жұмысын ұйымдастырады, оның қызметіне басшылықты жүзеге асырады, Бөлімге жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      2) Бөлімнің жұмысын ұйымдастырады, оның қызметіне басшылықты жүзеге асырады, Бөлімге жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болады;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес мекеме қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының қолданыстағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен мекеме қызметкерлерін көтермелеуді, материалдық көмек көрсетуді, оларға тәртіптік жаза қолдануды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мекеме қызметкерлерінің өкілеттіктерін айқындайды және лауазымдық нұсқаулықтарды бекітеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      5) мекеме қызметкерлерінің өкілеттіктерін айқындайды және лауазымдық нұсқаулықтарды бекітеді;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өз құзыретіне кіретін мәселелер бойынша бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      6) өз құзыретіне кіретін мәселелер бойынша бұйрықтар шығарады және нұсқаулар береді;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Бөлімнің перспективалық және ағымдағы жұмыс жоспарларын бекітеді;  8) Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіппен кеңестер шақырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      7) Бөлімнің перспективалық және ағымдағы жұмыс жоспарларын бекітеді;  8) Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіппен кеңестер шақырады;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) барлық ұйымдарда бөлімнің мүдделерін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      9) барлық ұйымдарда бөлімнің мүдделерін білдіреді;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) азаматтардың жеке қабылдауын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      10) азаматтардың жеке қабылдауын жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдайды және ол үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      11) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдайды және ол үшін дербес жауапты болады;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының заңнамасына сәйкес өзге өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      12) Қазақстан Республикасының заңнамасына сәйкес өзге өкілеттіктерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      Бөлімнің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      20. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      22. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, Бөлімнің өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      23. Егер заңнамада өзгеше белгіленбесе, Бөлімнің өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Бөлімді </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қайта құру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3026,31 +3142,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>