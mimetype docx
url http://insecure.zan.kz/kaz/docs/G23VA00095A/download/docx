--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3403517" w14:textId="3403517">
+    <w:p w14:paraId="e356952" w14:textId="e356952">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1001,2026 +1001,2086 @@
         </w:rPr>
         <w:t xml:space="preserve"> болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бөлімнің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      11. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      Егер Бөлімге заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Бөлімге заңдармен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      12. Мақсаттары:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индустриялық-инновациялық даму, мемлекеттік сауда саясатын, кәсіпкерлікті қолдау мен дамыту, ауыл шаруашылығы мен агроөнеркәсіптік кешеннің тұрақты дамуын қамтамасыз ету саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      1) индустриялық-инновациялық даму, мемлекеттік сауда саясатын, кәсіпкерлікті қолдау мен дамыту, ауыл шаруашылығы мен агроөнеркәсіптік кешеннің тұрақты дамуын қамтамасыз ету саласындағы мемлекеттік саясатты іске асыру;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік қызметті және инвестициялық ахуалды дамыту үшін жағдай жасау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      2) кәсіпкерлік қызметті және инвестициялық ахуалды дамыту үшін жағдай жасау.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      13. Өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      1) құқықтары:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде сұрау және алу заңда белгіленген мерзімде мәліметтер мен құжаттарды мемлекеттік органдардан және өзге де ұйымдардан Қазақстан Республикасының заңдарында белгіленген талаптарды сақтай отырып, мекемеге жүктелген функцияларды орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде сұрау және алу заңда белгіленген мерзімде мәліметтер мен құжаттарды мемлекеттік органдардан және өзге де ұйымдардан Қазақстан Республикасының заңнамалық актілерінде белгіленген талаптарды сақтай отырып, мекемеге жүктелген функцияларды орындауға;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген өз құзыреті шегінде мекеменің қызмет саласына қатысты ұсынымдар беруге және олардың орындалуын бақылауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамасында белгіленген өз құзыреті шегінде мекеменің қызмет саласына қатысты ұсынымдар беруге және олардың орындалуын бақылауға;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімдіктің қарауына мекеменің құзыретіне жататын мәселелерді, ұсыныстарды, мәліметтерді, шешімдердің жобаларын енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      әкімдіктің қарауына мекеменің құзыретіне жататын мәселелерді, ұсыныстарды, мәліметтерді, шешімдердің жобаларын енгізу;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдар өткізетін мәжілістерге, кеңестерге және мекеменің құзыретіне жататын отырыстарға қатысуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      мемлекеттік органдар өткізетін мәжілістерге, кеңестерге және мекеменің құзыретіне жататын отырыстарға қатысуға;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаланың жергiлiктi атқарушы органына кәсiпкерлiктi дамытудың, сауда саясаты, аграрлық секторының негiзгi бағыттары бойынша ұсыныстар енгiзуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      қаланың жергiлiктi атқарушы органына кәсiпкерлiктi дамытудың, сауда саясаты, аграрлық секторының негiзгi бағыттары бойынша ұсыныстар енгiзуге;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде мемлекеттік органдардан, барлық меншік нысанындағы кәсіпорындар мен ұйымдардан Қазақстан Республикасының заңдарында белгіленген талаптарды сақтай отырып, мекемеге жүктелген функцияларды жүзеге асыру үшін қажетті ақпаратты сұратуға және алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде мемлекеттік органдардан, барлық меншік нысанындағы кәсіпорындар мен ұйымдардан Қазақстан Республикасының заңнамалық актілерінде белгіленген талаптарды сақтай отырып, мекемеге жүктелген функцияларды жүзеге асыру үшін қажетті ақпаратты сұратуға және алуға;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерлік қоғамдар акцияларының мемлекеттік пакетін және жауапкершілігі шектеулі серіктестіктердегі қатысу үлестерін, мемлекеттік заңды тұлғалардың құқығы субьектісінің иелену және пайдалану құқықтарын, оның ішінде Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес тиісті саланың уәкілетті органдарының құзыретіне ұқсас шешімдерді қабылдауды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      акционерлік қоғамдар акцияларының мемлекеттік пакетін және жауапкершілігі шектеулі серіктестіктердегі қатысу үлестерін, мемлекеттік заңды тұлғалардың құқығы субьектісінің иелену және пайдалану құқықтарын, оның ішінде Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес тиісті саланың уәкілетті органдарының құзыретіне ұқсас шешімдерді қабылдауды жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мен заңнамасын сақтауға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыс және қала әкімдерінің, әкім орынбасарларының, облыс және қала аппараты басшыларының тапсырмалары мен өкімдерін орындау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      облыс және қала әкімдерінің, әкім орынбасарларының, облыс және қала аппараты басшыларының тапсырмалары мен өкімдерін орындау;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекеменің құзыретіне кіретін мәселелер бойынша облыс және қала әкімдігінің қаулыларының, облыс және қала әкімдерінің өкімдерінің орындалуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      мекеменің құзыретіне кіретін мәселелер бойынша облыс және қала әкімдігінің қаулыларының, облыс және қала әкімдерінің өкімдерінің орындалуын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әзірлеушісі Бөлім болып табылатын қала әкімінің және әкімдігінің нормативтік құқықтық актілеріне құқықтық мониторингті жүзеге асыру және оларға өзгерістер және (немесе) толықтырулар енгізу немесе олардың күші жойылды деп тану бойынша уақытылы шаралар қабылдау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="41"/>
+    <w:bookmarkStart w:name="z111" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік рәсімдік-процестік кодексімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгілеген тәртіпте өтініштерді, шағымдарды, петицияларды қарау.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...77 lines deleted...]
-      14. Функциялары:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке кәсiпкерлiктi қолдау мен дамытудың мемлекеттiк саясатын iске асыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      1) жеке кәсiпкерлiктi қолдау мен дамытудың мемлекеттiк саясатын iске асыруды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсiпкерлiк мүдделерiн қозғайтын нормативтiк құқықтық актiлер жобаларының сараптамасына қатысуға өтiнiш берген кәсiпкерлiк субъектiлерiнiң бiрлестiктерiн аккредиттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      2) кәсiпкерлiк мүдделерiн қозғайтын нормативтiк құқықтық актiлер жобаларының сараптамасына қатысуға өтiнiш берген кәсiпкерлiк субъектiлерiнiң бiрлестiктерiн аккредиттеу;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қала әкімдігі жанындағы кәсіпкерлік мәселелері жөніндегі сарапшылық кеңестің қызметін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      3) қала әкімдігі жанындағы кәсіпкерлік мәселелері жөніндегі сарапшылық кеңестің қызметін ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қалада кәсіпкерлік қызметті және инвестициялық ахуалды дамыту үшін жағдай жасауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      4) қалада кәсіпкерлік қызметті және инвестициялық ахуалды дамыту үшін жағдай жасауды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көрме-жәрмеңке қызметін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      5) көрме-жәрмеңке қызметін ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) стационарлық емес сауда объектілерін орналастыру орындарын және (немесе) бағыттарын айқындау және бекіту жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кәсіпкерлік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік кәсіпкерлікті мемлекеттік қолдау мәселелері бойынша консультациялық көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аграрлық сектордың ұтымды және тиімді жұмыс істеуі бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      8) аграрлық сектордың ұтымды және тиімді жұмыс істеуі бойынша ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кәсіпкерлікті қолдау бағдарламаларын әзірлеу бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      9) кәсіпкерлікті қолдау бағдарламаларын әзірлеу бойынша ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Бөлімнің құзыреті шегінде мемлекеттік бағдарламалардың іске асырылуын және орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      10) Бөлімнің құзыреті шегінде мемлекеттік бағдарламалардың іске асырылуын және орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жеке кәсiпкерлiктi және инновацияларды қолдаудың инфрақұрылым объектiлерiн құруды және дамытуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      11) жеке кәсiпкерлiктi және инновацияларды қолдаудың инфрақұрылым объектiлерiн құруды және дамытуды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) агроөнеркәсіптік кешенді дамыту саласындағы мемлекеттік техникалық инспекцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      12) агроөнеркәсіптік кешенді дамыту саласындағы мемлекеттік техникалық инспекцияны жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) облыстың жергілікті атқарушы органына ұсыну үшін агроөнеркәсіптік кешен және ауылдық аумақтар саласындағы жедел ақпарат жинау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      13) облыстың жергілікті атқарушы органына ұсыну үшін агроөнеркәсіптік кешен және ауылдық аумақтар саласындағы жедел ақпарат жинау;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осы саладағы заңнамаға сәйкес агроөнеркәсіптік кешен субъектілерін қолдау мәселелері бойынша консультациялық көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      14) осы саладағы заңнамаға сәйкес агроөнеркәсіптік кешен субъектілерін қолдау мәселелері бойынша консультациялық көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) облыстың жергілікті атқарушы органына есеп беру үшін азық-түлік тауарлары қорларының есебін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      15) облыстың жергілікті атқарушы органына есеп беру үшін азық-түлік тауарлары қорларының есебін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) "Агроөнеркәсіптік кешенінің үздік маманы" конкурсын өткізу жөніндегі жұмыстарды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      16) "Агроөнеркәсіптік кешенінің үздік маманы" конкурсын өткізу жөніндегі жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) техникалық байқау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      17) техникалық байқау саласында мемлекеттік қызметтер көрсету;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) әлеуметтік маңызы бар азық-түлік тауарлары бағасының мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      18) әлеуметтік маңызы бар азық-түлік тауарлары бағасының мониторингін жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) алып тасталды - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) алып тасталды - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) алып тасталды - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) сауда саясатын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...195 lines deleted...]
-      22) сауда саясатын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) қалада сауда қызметін жүргізуге қолайлы жағдайлар жасау бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      23) қалада сауда қызметін жүргізуге қолайлы жағдайлар жасау бойынша шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жеке кәсіпкерлік субъектілерінің бірлестіктерімен, Ұлттық палатамен және нарықтық инфрақұрылым объектілерімен қарым-қатынастарды дамыту жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      24) жеке кәсіпкерлік субъектілерінің бірлестіктерімен, Ұлттық палатамен және нарықтық инфрақұрылым объектілерімен қарым-қатынастарды дамыту жөнінде ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) әкімшілік құқық бұзушылық туралы хаттамалар жасау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> темекiні және темекi бұйымдарын, оның ішінде қыздырылатын темекісі бар бұйымдарды, қорқорға арналған темекіні, қорқор қоспасын, темекі қыздыруға арналған жүйелерд, сату, темекіге, темекі бұйымдарына демеушілік ету жөнiндегi, сондай-ақ темекi бұйымдарын, оның ішінде қыздырылатын темекісі бар бұйымдарды, қорқорға арналған темекіні, қорқор қоспасын, темекі қыздыруға арналған жүйелерді имитациялайтын тауарларды өндiру, сату және тарату жөнiндегi талаптарын бұзғаны үшін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгіленбеген жерлерде сауда жасау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...15 lines deleted...]
-      белгіленбеген жерлерде сауда жасау;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1) Қазақстан Республикасының аттракциондарға арналған Ұлттық стандарттарының талаптарына сәйкес жергілікті атқарушы органдарда есепке алынуға жататын аттракциондарды есепке қою, қайта тіркеу, есептен шығару, пайдалануға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z111" w:id="67"/>
-[...15 lines deleted...]
-      25-1) Қазақстан Республикасының аттракциондарға арналған Ұлттық стандарттарының талаптарына сәйкес жергілікті атқарушы органдарда есепке алынуға жататын аттракциондарды есепке қою, қайта тіркеу, есептен шығару, пайдалануға жіберу;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-2) аттракционды пайдалануға қабылдау жөніндегі комиссияға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z112" w:id="68"/>
-[...15 lines deleted...]
-      25-2) аттракционды пайдалануға қабылдау жөніндегі комиссияға қатысу;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-3) Өскемен қаласының шекарасы шегінде аттракциондардың қауіпсіз пайдаланылуына мемлекеттік бақылауды жүзеге асыру, талаптар (ұйғарымдарын) беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z113" w:id="69"/>
-[...15 lines deleted...]
-      25-3) Өскемен қаласының шекарасы шегінде аттракциондардың қауіпсіз пайдаланылуына мемлекеттік бақылауды жүзеге асыру, талаптар (ұйғарымдарын) беру;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-4) шығармашылық индустрияны дамыту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z112" w:id="70"/>
-[...15 lines deleted...]
-      25-4) шығармашылық индустрияны дамыту.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Бөлімнің құзыретіне кіретін мәселелер бойынша сот және өзге де ұйымдарда Бөлімнің, жергілікті атқарушы органның мүдделерін білдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...15 lines deleted...]
-      26) Бөлімнің құзыретіне кіретін мәселелер бойынша сот және өзге де ұйымдарда Бөлімнің, жергілікті атқарушы органның мүдделерін білдіру;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Бөлімнің құзыреті шегінде қала әкімі мен әкімдігінің нормативтік құқықтық актілерінің жобаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
-[...15 lines deleted...]
-      27) Бөлімнің құзыреті шегінде қала әкімі мен әкімдігінің нормативтік құқықтық актілерінің жобаларын әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
-[...15 lines deleted...]
-      28) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2762</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді орыс тіліндегі мәтін өзгермейді - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 02.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 410</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 12.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2466</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бөлім басқаруды бірінші басшы жүзеге асырады, ол жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
-[...15 lines deleted...]
-      15. Бөлім басқаруды бірінші басшы жүзеге асырады, ол жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлім бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
-[...15 lines deleted...]
-      16. Бөлім бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлім бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
-[...15 lines deleted...]
-      17. Бөлім бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлімнің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының заңнамасымен және осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережемен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> анықталған өз құзіретіне сәйкес Бөлім қызметінің мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Бөлім құрылымын дербес айқындайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
-[...15 lines deleted...]
-      2) Бөлім құрылымын дербес айқындайды;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіпте кеңестер шақырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
-[...15 lines deleted...]
-      3) Бөлімнің құзыретіне кіретін мәселелер бойынша белгіленген тәртіпте кеңестер шақырады;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Бөлім қызметкерлерінің өкілеттігін анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
-[...15 lines deleted...]
-      4) Бөлім қызметкерлерінің өкілеттігін анықтайды;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) барлық ұйымдарда Бөлімнің мүдделерін ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
-[...15 lines deleted...]
-      5) барлық ұйымдарда Бөлімнің мүдделерін ұсынады;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауапкершілікте болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
-[...15 lines deleted...]
-      6) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауапкершілікте болады;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заңнамамен қарастырылған басқа да өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
-[...15 lines deleted...]
-      7) заңнамамен қарастырылған басқа да өкілеттіктерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)Бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
-[...15 lines deleted...]
-      8)Бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
-[...15 lines deleted...]
-      19. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер заңнамада өзгеше көзделмесе, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
-[...79 lines deleted...]
-      22. Егер заңнамада өзгеше көзделмесе, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Бөлімді </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қайта ұйымдастыру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3086,182 +3146,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 жылғы 11 қаңтар </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 95 қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өскемен қаласы әкімдігінің кейбір күші жойылған қаулыларының тізімі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өскемен қаласы әкімдігінің 2020 жылғы 18 наурыздағы № 1369 "Өскемен қаласының кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің Ережесін бекіту туралы" қаулысы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
-[...15 lines deleted...]
-      1. Өскемен қаласы әкімдігінің 2020 жылғы 18 наурыздағы № 1369 "Өскемен қаласының кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің Ережесін бекіту туралы" қаулысы.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өскемен қаласы әкімдігінің 2022 жылғы 11 наурыздағы № 922 "2020 жылғы 18 наурыздағы № 1369 "Өскемен қаласының кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің Ережесін бекіту туралы" Өскемен қаласы әкімдігінің қаулысына өзгерістер мен толықтырулар енгізу туралы" қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
-[...15 lines deleted...]
-      2. Өскемен қаласы әкімдігінің 2022 жылғы 11 наурыздағы № 922 "2020 жылғы 18 наурыздағы № 1369 "Өскемен қаласының кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің Ережесін бекіту туралы" Өскемен қаласы әкімдігінің қаулысына өзгерістер мен толықтырулар енгізу туралы" қаулысы.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өскемен қаласы әкімдігінің 2022 жылғы 02 маусымдағы № 1984 "2020 жылғы 18 наурыздағы № 1369 "Өскемен қаласының кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің Ережесін бекіту туралы" Өскемен қаласы әкімдігінің қаулысына өзгерістер мен толықтырулар енгізу туралы" қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>