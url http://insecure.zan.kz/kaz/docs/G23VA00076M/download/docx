--- v0 (2025-12-13)
+++ v1 (2026-06-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cbc63a0" w14:textId="cbc63a0">
+    <w:p w14:paraId="0acd183" w14:textId="0acd183">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1074,1805 +1074,1889 @@
         <w:t>
       10) калибрлеу сессиялары-бағаланатын тұлғалардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы тұлғалардың мерзімді кездесулері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бағаланатын кезең-мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...15 lines deleted...]
-      12) жеке жұмыс жоспары – "Б" корпусы қызметшісінің бағаланатын кезеңге арналған ТНИ көздейтін және тікелей басшымен бірлесіп жасалатын және жоғары тұрған басшы бекітетін құжат.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) 31.08.2023 дейін қолданыста болды – осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) персоналды басқару жөніндегі бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы олардың жұмысының тиімділігі мен сапасын айқындау үшін жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз жеткізгіштерде не мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      3. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) персоналды басқару жөніндегі бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы олардың жұмысының тиімділігі мен сапасын айқындау үшін жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз жеткізгіштерде не мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау бағаланатын тұлға лауазымының санатына байланысты ТНИ-ге қол жеткізу нәтижелері, саралау әдістері және 360 негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      Бағалау бағаланатын тұлға лауазымының санатына байланысты ТНИ-ге қол жеткізу нәтижелері, саралау әдістері және 360 негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктер ескеріле отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктер ескеріле отырып жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ТНИ – ге қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша жыл қорытындысы бойынша-есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      4. ТНИ – ге қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша жыл қорытындысы бойынша-есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТНИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер Бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда бағалау жүргізілмейді. Егер бағалау жүргізу кезеңінде бағаланатын қызметші еңбек немесе әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болса, қызметшінің ТНИ-ге қол жеткізуі бойынша бағалауы, саралау әдісі бойынша бағалауы және/немесе 360 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде оның қатысуынсыз жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 5-тармақтың екінші абзацы 31.08.2023 дейін қолданыста болды – осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Бағаланатын кезең аяқталғанға дейін мемлекеттік органнан босатылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері келесі градация бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерді тиімді орындайды",</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      7. Бағалау нәтижелері келесі градация бойынша қойылады:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерді тиісті түрде орындайды",</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерді тиімді орындайды",</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерді қанағаттанарлық орындайды",</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерді тиісті түрде орындайды",</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерді қанағаттанарлықсыз орындайды" (қанағаттанарлықсыз бағалау).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерді қанағаттанарлық орындайды",</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нәтижеге "функционалдық міндеттерді тиімді орындайды" 4-тен 5 баллға дейінгі балл диапазонына сәйкес келеді, "функционалдық міндеттерді тиісінше орындайды" 3-тен 3,99 баллға дейін, "функционалдық міндеттерді қанағаттанарлық орындайды" 2-ден 2,99 баллға дейін, "функционалдық міндеттерді қанағаттанарлықсыз орындайды" 0-ден 1,99 баллға дейін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерді қанағаттанарлықсыз орындайды" (қанағаттанарлықсыз бағалау).</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ТНИ-ге қол жеткізу нәтижелері және рейтинг әдісі бойынша бағалау нәтижелері бонустар төлеу, көтермелеу, оқыту, ротациялау, жоғарылату, мемлекеттік лауазымын төмендету не жұмыстан шығару бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      Нәтижеге "функционалдық міндеттерді тиімді орындайды" 4-тен 5 баллға дейінгі балл диапазонына сәйкес келеді, "функционалдық міндеттерді тиісінше орындайды" 3-тен 3,99 баллға дейін, "функционалдық міндеттерді қанағаттанарлық орындайды" 2-ден 2,99 баллға дейін, "функционалдық міндеттерді қанағаттанарлықсыз орындайды" 0-ден 1,99 баллға дейін.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 360 әдісі бойынша бағалау нәтижелері қызметкерді оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      8. ТНИ-ге қол жеткізу нәтижелері және рейтинг әдісі бойынша бағалау нәтижелері бонустар төлеу, көтермелеу, оқыту, ротациялау, жоғарылату, мемлекеттік лауазымын төмендету не жұмыстан шығару бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі не ол болмаған жағдайда – персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін орындау, оның ішінде ақпараттық жүйе арқылы жүктелген құрылымдық бөлімше (тұлға) қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      9. 360 әдісі бойынша бағалау нәтижелері қызметкерді оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте персоналды басқару қызметі ақпараттық жүйеде қызметшілерді бағалау кестесін жасайды, оны "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      10. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі не ол болмаған жағдайда – персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін орындау, оның ішінде ақпараттық жүйе арқылы жүктелген құрылымдық бөлімше (тұлға) қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Персоналды басқару қызметі Бағаланатын қызметшінің бағалау нәтижелерімен ол аяқталған күннен бастап екі жұмыс күні ішінде танысуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қызметшілерді таныстыру оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бағалау нәтижелерімен келіспеген жағдайда қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде мемлекеттік лауазымға тағайындауға және "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу туралы еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Калибрлеу сессиясының шешіміне Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік рәсімдік-процестік кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртібіне сәйкес мемлекеттік қызметші шағымдана алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалауға байланысты құжаттар персоналды басқару қызметінде бағалау аяқталған күннен бастап үш жыл бойы, сондай-ақ ақпараттық жүйеде техникалық мүмкіндік болған кезде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік орган "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпаратқа қол жеткізу туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының Заңына сәйкес осы ақпаратты ашуға міндетті жағдайларды қоспағанда, бағалау нәтижелері қатаң құпия ақпарат болып табылады және үшінші тұлғаларға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      14. Бағалауға байланысты құжаттар персоналды басқару қызметінде бағалау аяқталған күннен бастап үш жыл бойы, сондай-ақ ақпараттық жүйеде техникалық мүмкіндік болған кезде сақталады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бағалау рәсіміне байланысты келіспеушіліктерді персоналды басқару қызметі барлық мүдделі тұлғалар мен тараптардың көмегімен қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...35 lines deleted...]
-        <w:t>" Қазақстан Республикасының Заңына сәйкес осы ақпаратты ашуға міндетті жағдайларды қоспағанда, бағалау нәтижелері қатаң құпия ақпарат болып табылады және үшінші тұлғаларға жария етуге жатпайды.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалаушы тұлға қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      16. Бағалау рәсіміне байланысты келіспеушіліктерді персоналды басқару қызметі барлық мүдделі тұлғалар мен тараптардың көмегімен қарайды.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағаланатын тұлғалар назарына мемлекеттік органның/құрылымдық бөлімшенің стратегиялық мақсаттарын, бағаланатын кезеңдегі мемлекеттік органның/құрылымдық бөлімшенің жалпы жұмыс нәтижелерін жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      17. Бағалаушы тұлға қамтамасыз етеді:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ТНИ-ді уақтылы қою, келісу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      1) бағаланатын тұлғалар назарына мемлекеттік органның/құрылымдық бөлімшенің стратегиялық мақсаттарын, бағаланатын кезеңдегі мемлекеттік органның/құрылымдық бөлімшенің жалпы жұмыс нәтижелерін жеткізу;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағаланатын кезең ішінде ТНИ орындау дәрежесіне тұрақты мониторинг жүргізу және оларға қызметтің қорытынды бағасын және сындарлы кері байланысты беру; бағаланатын кезең ішінде бағаланатын адамдардың функционалдық міндеттерді орындау дәрежесіне тұрақты мониторинг жүргізу және оларға қызметкердің қызметіне қорытынды баға беру және сындарлы кері байланыс беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      2) ТНИ-ді уақтылы қою, келісу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалау процесінде олар туындаған жағдайда, калибрлеу сессияларына және бағаланатын адамдарды бағалау жөніндегі даулы мәселелерді шешуге қатысу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      3) бағаланатын кезең ішінде ТНИ орындау дәрежесіне тұрақты мониторинг жүргізу және оларға қызметтің қорытынды бағасын және сындарлы кері байланысты беру; бағаланатын кезең ішінде бағаланатын адамдардың функционалдық міндеттерді орындау дәрежесіне тұрақты мониторинг жүргізу және оларға қызметкердің қызметіне қорытынды баға беру және сындарлы кері байланыс беру;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағаланатын тұлға мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      4) бағалау процесінде олар туындаған жағдайда, калибрлеу сессияларына және бағаланатын адамдарды бағалау жөніндегі даулы мәселелерді шешуге қатысу.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ТНИ/қойылған міндеттерді орындау дәрежесіне тұрақты мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      18. Бағаланатын тұлға мыналарды қамтамасыз етеді:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      1) ТНИ/қойылған міндеттерді орындау дәрежесіне тұрақты мониторинг жүргізу;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Персоналды басқару қызметінің басшысы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындауды, бағалау процесіне қатысушыларға кеңес беруді қоса алғанда, қызметті бағалау процесін ұйымдастыру және сүйемелдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      19. Персоналды басқару қызметінің басшысы:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уақтылы талдау жүргізу және ТНИ мен келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      1) коммуникациялық хабарламаларды дайындауды, бағалау процесіне қатысушыларға кеңес беруді қоса алғанда, қызметті бағалау процесін ұйымдастыру және сүйемелдеу;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажет болған жағдайда басшы мен қызметкердің кездесулеріне қатысу, қызметті бағалау процесі мәселелері бойынша консультация беру арқылы даулы мәселелерді шешуге көмектесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      2) уақтылы талдау жүргізу және ТНИ мен келісу;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) калибрлеу сессияларына дайындық шеңберінде әрбір қызметкер бойынша ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      3) қажет болған жағдайда басшы мен қызметкердің кездесулеріне қатысу, қызметті бағалау процесі мәселелері бойынша консультация беру арқылы даулы мәселелерді шешуге көмектесу;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есепті кезеңдегі қызметті бағалау шеңберінде қажетті құжаттардың толықтығы мен уақтылы толтырылуы, қажетті есептік жазбаларды енгізу, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерлерге тиісті хабарламалар жіберу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      4) калибрлеу сессияларына дайындық шеңберінде әрбір қызметкер бойынша ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бағалау нәтижелері бағаланатын адамға, бағалаушыға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      5) есепті кезеңдегі қызметті бағалау шеңберінде қажетті құжаттардың толықтығы мен уақтылы толтырылуы, қажетті есептік жазбаларды енгізу, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерлерге тиісті хабарламалар жіберу.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Мәслихат аппараты басшысының ТНИ-ге қол жеткізуі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-      20. Бағалау нәтижелері бағаланатын адамға, бағалаушыға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.Құрылымдық бөлімше/Мемлекеттік орган басшысының қызметін бағалау ТНИ жетістігін бағалау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. ТНИ-ді бағалаушы тұлға Стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімі бойынша (бар болса), сондай-ақ персоналды басқару қызметімен Үлгілік әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше/Мемлекеттік орган басшысының жеке жұмыс жоспарында белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметші лауазымға тағайындалған кезде бағаланатын кезең басталғаннан кейін ТНИ лауазымға тағайындалған күннен бастап он жұмыс күні ішінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте персоналды басқару қызметі ТНИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде (техникалық мүмкіндік болған жағдайда) ақпараттық жүйеде жеке жұмыс жоспарын орналастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      Қызметші лауазымға тағайындалған кезде бағаланатын кезең басталғаннан кейін ТНИ лауазымға тағайындалған күннен бастап он жұмыс күні ішінде белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қызметші тағайындалған күннен бастап бағаланатын кезең аяқталғанға дейінгі мерзім үш айдан кем болған жағдайда, көрсетілген қызметшіге тки белгіленбейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылымдық бөлімше/Мемлекеттік орган басшысының ТНИ жетістігін бағалауды бағалаушы тұлға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімі бойынша (бар болса) мәліметтердің дұрыстығын қамтамасыз ету мақсатында ТНИ-дің нақты мәндерін алдын ала есептеуді жүргізеді және ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) оны бағалаушы тұлғаға осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалаудың соңғы күні басталғанға дейін бес жұмыс күнінен кешіктірілмейтін мерзімде жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. ТНИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын тұлға қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. ТНИ-де мақсаттарға қол жеткізудің сандық және сапалық Өлшем индикаторлары болуы керек және болуы керек:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
-[...15 lines deleted...]
-      23. ТНИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын тұлға қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Нақты (қол жеткізілуі тиіс күтілетін оң өзгерісті көрсете отырып, нәтиже дәл айқындалады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
-[...15 lines deleted...]
-      24. ТНИ-де мақсаттарға қол жеткізудің сандық және сапалық Өлшем индикаторлары болуы керек және болуы керек:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшенетін (ТНИ-ге қол жеткізуді өлшеу үшін нақты критерийлер айқындалады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
-[...15 lines deleted...]
-      1) Нақты (қол жеткізілуі тиіс күтілетін оң өзгерісті көрсете отырып, нәтиже дәл айқындалады);</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қол Жеткізуге болатындар (ТНИ қолда бар ресурстарды, өкілеттіктер мен шектеулерді ескере отырып айқындалады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
-[...15 lines deleted...]
-      2) өлшенетін (ТНИ-ге қол жеткізуді өлшеу үшін нақты критерийлер айқындалады);</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уақытпен шектелген (бағаланатын кезең ішінде ТНИ-ге қол жеткізу мерзімі айқындалады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...15 lines deleted...]
-      3) Қол Жеткізуге болатындар (ТНИ қолда бар ресурстарды, өкілеттіктер мен шектеулерді ескере отырып айқындалады);</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға бағытталған не мемлекеттік орган қызметінің тиімділігін арттыруға бағытталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      4) уақытпен шектелген (бағаланатын кезең ішінде ТНИ-ге қол жеткізу мерзімі айқындалады);</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. ТНИ -ге өзгерістер енгізу ТНИ- ге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-      5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға бағытталған не мемлекеттік орган қызметінің тиімділігін арттыруға бағытталады.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ақпараттық жүйе не ол болмаған жағдайда персоналды басқару қызметі құрылымдық бөлімшенің/мемлекеттік органның басшысын есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей оған қатысты бағалау жүргізілгені туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      25. ТНИ -ге өзгерістер енгізу ТНИ- ге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Бағалау парағы бағалаушы тұлғаға ақпараттық жүйе арқылы не ол болмаған жағдайда персоналды басқару қызметі қарау үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы тұлға Үлгілік әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында бағалар (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалау кезінде бағалаушы тұлға Үлгілік әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша негізгі нысаналы индикаторды іске асыру пайызына қарай рұқсат етілген бағалауды айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Б" корпусы қызметшілерін бағалау тәртібі рейтинг әдісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Б" корпусы қызметшілерін саралау әдісі бойынша бағалауды Құрылымдық бөлімшенің/мемлекеттік органның басшысы Үлгілік әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған кезде) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз жеткізгіштерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ақпараттық жүйе не ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілгені туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Бағалау парағын бағалаушы тұлғаға ақпараттық жүйе не ол болмаған жағдайда персоналды басқару қызметі жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалаушы тұлға Үлгілік әдістемедегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында бағалар (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Функционалдық міндеттерді орындау кезінде қол жеткізілген нәтижелер деңгейін, сондай-ақ бағаланатын кезеңде орындалатын жұмыстың көлемі мен күрделілігін ескере отырып, "Б" корпусы қызметшілерін бағалау мынадай параметрлер бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционалдық міндеттерді орындау сапасы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-      32. Функционалдық міндеттерді орындау кезінде қол жеткізілген нәтижелер деңгейін, сондай-ақ бағаланатын кезеңде орындалатын жұмыстың көлемі мен күрделілігін ескере отырып, "Б" корпусы қызметшілерін бағалау мынадай параметрлер бойынша айқындалады:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-      функционалдық міндеттерді орындау сапасы;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуелсіздік және бастамашылық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...15 lines deleted...]
-      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
-[...15 lines deleted...]
-      тәуелсіздік және бастамашылық;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...15 lines deleted...]
-      еңбек тәртібі.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз жеткізгіштерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылымдық бөлімшелердің (мемлекеттік органның) басшылары Үлгілік әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2887,632 +2971,632 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша 360 әдісімен, Үлгілік әдістемеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Б" корпусының қызметшілері бағалаудан өтеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. 360 әдісімен бағаланатын тұлғалардың санатына қарай мынадай құзыреттер бағаланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат аппаратының басшысы үшін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
-[...15 lines deleted...]
-      34. 360 әдісімен бағаланатын тұлғалардың санатына қарай мынадай құзыреттер бағаланады:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті басқару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
-[...15 lines deleted...]
-      мәслихат аппаратының басшысы үшін:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
-[...15 lines deleted...]
-      қызметті басқару;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      этикалық нормалар мен қағидаларды ұстану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгерістерді басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәтижеге бағдарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуелсіздік және шешім қабылдау дағдылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      команданы басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшбасшылық қасиеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусының қызметшілері үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       этикалық нормалар мен қағидаларды ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нәтижеге бағдарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тәуелсіздік және шешім қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...158 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
-[...15 lines deleted...]
-      ынтымақтастық;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
-[...15 lines deleted...]
-      тиімділік;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сауалнамаға қатысатын адамдардың саны ақпараттық жүйемен жеке айқындалатын, не ол болмаған жағдайда персоналды басқару қызметі бағаланатын әрбір тұлға үшін кемінде үш және жеті адамнан аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
-[...15 lines deleted...]
-      өзін-өзі дамыту.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерді 360 әдісімен бағалауда оның өзін-өзі бағалауы да қарастырылған. Бұл ретте қорытынды нәтижелерде қызметшінің өзін-өзі бағалауы ескерілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
-[...15 lines deleted...]
-      35. Сауалнамаға қатысатын адамдардың саны ақпараттық жүйемен жеке айқындалатын, не ол болмаған жағдайда персоналды басқару қызметі бағаланатын әрбір тұлға үшін кемінде үш және жеті адамнан аспауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнамаға қатысқан адамдар шеңберіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
-[...15 lines deleted...]
-      Қызметкерді 360 әдісімен бағалауда оның өзін-өзі бағалауы да қарастырылған. Бұл ретте қорытынды нәтижелерде қызметшінің өзін-өзі бағалауы ескерілмейді.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тікелей басшы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
-[...15 lines deleted...]
-      Сауалнамаға қатысқан адамдар шеңберіне:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағаланатын адамның тікелей бағынысындағы "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
-[...15 lines deleted...]
-      1) тікелей басшы;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лауазымы бойынша бір деңгейде бағаланатын адаммен болған және онымен тығыз іс-қимыл жасайтын тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді қалыптастырады және Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3527,1383 +3611,445 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша 360 бағалау нәтижелері бойынша кері байланыс беруді ұйымдастырады. Біліктілікті арттыру семинарларының және қайта даярлау курстарының пәндерінің тақырыбын қалыптастыру кезінде персоналды басқару қызметі 360-әдісті бағалау нәтижелерін, оның ішінде қызметшінің ең аз көрінетін құзыреттерін ескеруі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу тәртібі және кері байланыс беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Бағалау процесіне бірыңғай көзқарасты келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын қызметшінің өтініші келіп түскен күннен бастап үш жұмыс күні ішінде бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Калибрлеу сессиясы осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен қызметші жүгінген күннен бастап он жұмыс күні ішінде өткізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасын дәлелдейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
-[...15 lines deleted...]
-      40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының қатысушылары бағалаушының бағасын қолдай алады немесе бағалауды түзету үшін дәлелдер келтіре алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
-[...15 lines deleted...]
-      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасын дәлелдейді.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзету көтерілу жағына да, төмендеу жағына да жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
-[...15 lines deleted...]
-      Калибрлеу сессиясының қатысушылары бағалаушының бағасын қолдай алады немесе бағалауды түзету үшін дәлелдер келтіре алады.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясына қатысушылардың көпшілік даусымен қабылданады және тиісті хаттамамен ресімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күні ішінде ақпараттық жүйеде (техникалық мүмкіндік болған кезде) орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
-[...15 lines deleted...]
-      Бағалауды түзету көтерілу жағына да, төмендеу жағына да жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы тұлға бағаланатын қызметшімен кездесулер өткізеді және қорытынды бағалау нәтижелері туралы Кері байланыс береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
-[...15 lines deleted...]
-      Қорытынды баға калибрлеу сессиясына қатысушылардың көпшілік даусымен қабылданады және тиісті хаттамамен ресімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күні ішінде ақпараттық жүйеде (техникалық мүмкіндік болған кезде) орналастыруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу барысында келесі мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
-[...15 lines deleted...]
-      42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы тұлға бағаланатын қызметшімен кездесулер өткізеді және қорытынды бағалау нәтижелері туралы Кері байланыс береді.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктерге шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
-[...15 lines deleted...]
-      Кездесу барысында келесі мәселелер талқыланады:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дағдылар мен құзыреттерді дамытуға шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
-[...15 lines deleted...]
-      бағаланатын кезеңдегі жетістіктерге шолу;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетіне шолу және мансаптық ұмтылыстарын талқылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
-[...15 lines deleted...]
-      Дағдылар мен құзыреттерді дамытуға шолу;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы тұлға кездесу кезінде ашық және достық диалог атмосферасын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
-[...15 lines deleted...]
-      қызметкердің әлеуетіне шолу және мансаптық ұмтылыстарын талқылау.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің әлеуметтік демалыстардағы, еңбекке уақытша жарамсыздық кезеңіндегі 2021 жылғы 1 шілдеден бастап 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңіндегі қызметін бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
-[...49 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      43. ТНИ Үлгілік әдістемеге </w:t>
-[...958 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
+      Ескерту. 6-тарау 31.08.2023 дейін қолданыста болды – осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4931,55 +4077,55 @@
 </w:document>
 </file>
 
 <file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
           <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
           <w10:wrap type="square"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>