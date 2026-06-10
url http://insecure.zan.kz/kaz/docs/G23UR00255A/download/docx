--- v0 (2025-12-22)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a760fb6" w14:textId="a760fb6">
+    <w:p w14:paraId="b77a19f" w14:textId="b77a19f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -553,2892 +553,1301 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы "11" қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 255 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z57" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сауран ауданы әкімі аппараты мен жергілікті бюджеттен қаржыландырылатын аудандық атқарушы органдардың "Б" корпусындағы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Б" корпусындағы аудандық бюджеттен қаржыландырылатын атқарушы органдардың мемлекеттік әкімшілік қызметшілері мен Сауран ауданы әкімі аппаратының мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда -Түркістан облысы Сауран ауданы әкiмдiгiнiң 22.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Сауран ауданы әкімі аппараты мен жергілікті бюджеттен қаржыландырылатын аудандық атқарушы органдардың "Б" корпусындағы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі – </w:t>
+      1. Осы Сауран ауданы жергілікті атқарушы органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Әдістеме</w:t>
+        <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңы 33-бабының </w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі – "Б" корпусының қызметшілері) қызметін бағалау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы №13 (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімде №16299 болып тіркелген) бұйрығымен бекітілген "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың Үлгілік әдістемесіне (бұдан әрі – Үлгілік әдістемесі) сәйкес әзірленді тәртібін айқындайды және "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі – "Б" корпусының қызметшілері) қызметін бағалау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Осы </w:t>
+      2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әдістемеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қолданылатын негізгі ұғымдар:</w:t>
+        <w:t xml:space="preserve"> пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам; </w:t>
+        <w:t>
+      1) басшылық лауазым – өзіне бағынышты бөлімшенің немесе жекелеген қызметшілердің қызметін ұйымдастыруға өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+      3) құрылымдық бөлімшенің/мемлекеттік органның басшысы – Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) құрылымдық бөлімшенің/мемлекеттік органның басшысы – Е-1, Е-2, E-R-1 санаттарының (аудан әкімінің орынбасарлары, аудан әкімінің аппарат басшысы, құрылымдық бөлім басшылары мен ауылдық округ әкімдері) "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      4) бағалаушы адам – тікелей басшы және/немесе құрылымдық бөлімшенің/мемлекеттік органның басшысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бағаланатын адам – құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың кездесулері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) – құрылымдық бөлімшенің/мемлекеттік органның басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, "А" корпусы қызметшісінің келісіміне қол жеткізуге немесе мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
+      7) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі – бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
+      3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) 360 әдісі – бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+      Бағалауды бағалаушы адам болмаған жағдайда, оны алмастырушы адам жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
-[...193 lines deleted...]
-      "Функционалдық міндеттерін тиімді атқарады",</w:t>
+      Іссапарға жіберілген адамдарды бағалау қабылдаушы мемлекеттік органмен іссапарда болу кезеңі үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
+      Мемлекеттік органның бірінші басшысының шешімі бойынша оның тікелей бағынысындағы адамдар осы мемлекеттік органның аппарат басшысымен бағалана алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
+      4. Бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде ақпараттық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтарынан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайда, оған бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз 4-тармақта көрсетілген мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
+      8. Бағалауды ұйымдастырушылық сүйемелдеуді "Сауран ауданы әкімінің аппараты" мемлекеттік мекемесінің персоналды басқару қызметі (бұдан әрі – персоналды басқару қызметі), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде ақпараттық жүйе және/немесе мемлекеттік органдардың интранет-порталы немесе электрондық құжат айналымы жүйесі арқылы таныстыруды қамтамасыз етеді.</w:t>
+      9. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18. Бағалаушы адам мыналарға жауапты болады: </w:t>
+        <w:t>
+      10. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу; </w:t>
+        <w:t>
+      11. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен әдістеменің 1-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен әдістеменің 1-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзге тұлғаларды бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен Үлгілік әдістеменің 2-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен ақпараттық жүйе арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адаммен 0-ден 5-ке дейінгі баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің 10-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің қызметкері кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің 10-тармағында көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету; </w:t>
-[...91 lines deleted...]
-      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу; </w:t>
+      21. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
-[...91 lines deleted...]
-      4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу; </w:t>
+      22. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу. </w:t>
-[...741 lines deleted...]
-      дербестік және бастамашылық; </w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбек тәртібі.</w:t>
-[...857 lines deleted...]
-      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін. </w:t>
+      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>
-      43. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
-[...18 lines deleted...]
-      Кездесу кезінде мынадай мәселелер талқыланады: </w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасызетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+      23. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3528,1506 +1937,1725 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сауран ауданы әкімі аппараты мен</w:t>
+              <w:t>"Б" корпусындағы аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жергілікті бюджеттен</w:t>
+              <w:t>бюджеттен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржыландырылатын аудандық</w:t>
+              <w:t>қаржыландырылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атқарушы органдардың "Б"</w:t>
+              <w:t>атқарушы органдардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>корпусындағы мемлекеттік әкімшілік</w:t>
+              <w:t>мемлекеттік әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметшілерінің қызметін бағалаудың</w:t>
+              <w:t>қызметшілері мен Сауран</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне 1-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімі аппаратының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшілерінің қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалаудың әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
-            </w:r>
-[...115 lines deleted...]
-              <w:t>күні_______________________ қолы ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрылымдық бөлімше (мемлекеттік орган) басшысының жеке жұмыс жоспары _____________________________________________ жыл</w:t>
+        <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(жеке жоспар құрылатын кезең)</w:t>
+        <w:t xml:space="preserve">
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) __________________________________________________________________________ (Бағаланатын кезең) _____________________________________________________________ (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметшінің тегі, аты, әкесінің аты (болған жағдайда): __________________________</w:t>
-[...35 lines deleted...]
-      Қызметшінің құрылымдық бөлімшесінің атауы: ________________________________</w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз. Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="946"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...251 lines deleted...]
-Түйінді нәтиже*</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау (0-ден* 5 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (қалау бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...366 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ - жетекшілік ететін бөлімшелердегі міндеттер мен тапсырмаларды сапалы орындау; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасызету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- орындаудың жеделдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- команданы басқаруды және командалық нәтиже үшін жауапкершілікті өз мойнына ала білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мақсаттар мен міндеттерді нақты белгілей білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жеке мысал арқылы тиімді қарым-қатынас және оң командалық климат құру арқылы команданы ынталандыру мүмкіндігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- белгісіздік жағдайында тиімді әрекет ете білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- ықтимал тәуекелдерді ескере отырып, міндеттерді шешудің бірнеше нұсқаларын ұсына білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Бағалаушы адамның еңбек тәртібін сақтауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ - ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қолы ________________ (электрондық цифрлық қолтаңба арқылы куәләндырылған) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-       Ескертпе: нысаналы мақсатты индикаторға қол жеткізуден күтілетін оң өзгерістер.</w:t>
+      Күні _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5063,2052 +3691,1606 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сауран ауданы әкімі аппараты мен</w:t>
+              <w:t>"Б" корпусындағы аудандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жергілікті бюджеттен</w:t>
+              <w:t>бюджеттен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаржыландырылатын аудандық</w:t>
+              <w:t>аржыландырылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атқарушы органдардың "Б"</w:t>
+              <w:t>мемлекеттік әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>корпусындағы мемлекеттік әкімшілік</w:t>
+              <w:t>қызметшілері мен Сауран</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметшілерінің қызметін бағалаудың</w:t>
+              <w:t>уданы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне 2-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>әкімі аппаратының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшілерінің қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалаудың әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> НМИ бойынша бағалау парағы</w:t>
+        <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________________________________ </w:t>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) _____________________________________________________________________ (Бағаланатын кезең) _____________________________________________________________________ (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(бағаланатын адамның Т.А.Ә., лауазымы) _________________________________ (бағаланатын кезең)</w:t>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз. Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...178 lines deleted...]
-Нақты мәні</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау (0*-ден 5 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (қалау бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...320 lines deleted...]
-4-тоқсан</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Функционалдық міндеттерді орындау сапасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесіне сәйкес өзге де кемшіліктердің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...319 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Міндеттерді орындау мерзімдерін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Дербестік және бастамашылдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметшінің функционалдық міндеттерін жоғары деңгейде дербес орындай алуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ - жетекшілік ететін қызмет саласын жақсартуға бағытталған тәсілдерді, ұсыныстарды пысықтаудағы бастамашылдық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ - жетекшілік ететін міндеттерді шешуге қатысу және белсенділігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Еңбек тәртібін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...677 lines deleted...]
-      Қорытынды бағалау _______________</w:t>
+        <w:t xml:space="preserve">
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>НМИ санына бөлінген НМИ бойынша бағалау сомасы</w:t>
+        <w:t xml:space="preserve">
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады. Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады,</w:t>
+        <w:t xml:space="preserve">
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін</w:t>
+        <w:t xml:space="preserve">
+      Қолы ________________ (электрондық цифрлық қолтаңба арқылы куәләндырылған) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде</w:t>
+        <w:t>
+      Күні _________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...129 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23828,55 +22010,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24202,31 +22384,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>