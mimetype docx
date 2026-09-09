--- v0 (2025-11-08)
+++ v1 (2026-09-09)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e003e2" w14:textId="6e003e2">
+    <w:p w14:paraId="7e2d26a" w14:textId="7e2d26a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,224 +85,327 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Индер ауданы әкімдігі "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атырау облысы Индер ауданы әкімдігінің 2023 жылғы 5 қазандағы № 188 қаулысы</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t>, Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" бұйрығына сәйкес Индер ауданы әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t>Атырау облысы Индер ауданы әкімдігінің 2023 жылғы 5 қазандағы № 188 қаулысы. Күші жойылды - Атырау облысы Индер ауданы әкімдігінің 2026 жылғы 28 тамыздағы № 184 қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы қаулының </w:t>
+      Ескерту. Күші жойылды - Атырау облысы Индер ауданы әкімдігінің 28.08.2026 № 184 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қосымшасына</w:t>
+        <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Индер ауданы әкімдігі "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының 2001 жылғы 23 қаңтардағы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының 2015 жылғы 23 қарашадағы "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының 33-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Индер ауданы әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Индер ауданы әкімдігі "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау аудан әкімі аппаратының басшысы А.Сансызбаевқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы қой қойылған күнінен бастап күшіне енеді және ол алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -336,61 +440,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-            </w:r>
+              <w:t xml:space="preserve">      Аудан әкімінің </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аудан әкімінің міндетін атқарушы</w:t>
+              <w:t xml:space="preserve">міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -494,130 +612,286 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индер ауданы әкімдігінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы "5" қазандағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 188 қаулысына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индер ауданы әкімдігі "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Индер ауданы әкімдігі "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -633,2065 +907,1998 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесіне сәйкес әзірленді және "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін мемлекеттік органдардың бірінші басшылары осы Әдістеменің негізінде мемлекеттік орган қызметінің ерекшелігін есепке ала отырып бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әдістемеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қолданылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылымдық бөлімшенің/мемлекеттік органның басшысы – Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бағаланатын адам – құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) – құрылымдық бөлімшенің/мемлекеттік органның басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, "А" корпусы қызметшісінің келісіміне қол жеткізуге немесе мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі – бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 360 әдісі – бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жеке жұмыс жоспары – "Б" корпусы қызметшісінің бағалау кезеңіне НМИ қарастырылған және тікелей басшысымен бірлесіп құрылатын, жоғары тұрған басшымен бекітілген құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз 5-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бұл ретте 2021 жылғы 1 шілдеден 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста болған, еңбекке уақытша жарамсыздығы кезінде болған "Б" корпусы қызметшілерінің қызметін бағалау осы Әдістеменің 6-тарауында белгіленген тәртіпте жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      Бұл ретте 2021 жылғы 1 шілдеден 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста болған, еңбекке уақытша жарамсыздығы кезінде болған "Б" корпусы қызметшілерінің қызметін бағалау осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бағалауды ұйымдастырушылық сүйемелдеуді Индер ауданы әкімі аппаратының персоналды басқару қызметі (кадр қызметі) міндеттерін атқару жүктелген, соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекспен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бағалаушы адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бағаланатын адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) НМИ уақтылы талдау мен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құрылымдық бөлімшенің/мемлекеттік органның басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Құрылымдық бөлімше/мемлекеттік орган басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. НМИ-ды бағалаушы адаммен стратегиялық жоспарлау мәселесін үйлестіретін Индер ауданы экономика және қаржы бөлімінің, сондай-ақ персоналды басқару қызметінің келісімімен Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше/мемлекеттік орган басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде персоналды басқару қызметі жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылымдық бөлімше/мемлекеттік орган басшысының НМИ қол жеткізуін бағалауды бағалаушы адам осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін Индер ауданы экономика және қаржы бөлімінің келісімімен НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі құрылымдық бөлімшенің/мемлекеттік органның басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағаларды қою кезінде бағалаушы адам Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды құрылымдық бөлімшенің/мемлекеттік органның басшысы Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда персоналды басқару қызметімен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалаушы адам Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер құрылымдық бөлімшенің "Б" корпусы қызметшілерінің саны елу адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын адамдар да жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционалдық міндеттерді орындау сапасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырмаларды орындау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және бастамашылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрылымдық бөлімшелердің (мемлекеттік органның) басшылары үшін 360 әдісі бойынша бағалау Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2706,632 +2913,577 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құрылымдық бөлімшелердің басшылары үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметті басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әдеп нормалары мен қағидаларын ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       топты басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көшбасшылық қасиеттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзін-өзі дамыту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастамшылдық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусының қызметшілері үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әдеп нормалары мен қағидаларын ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзін-өзі дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тікелей басшы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лауазымы бойынша бағаланушы адаммен бір деңгейде және олармен өзара тығыз жұмыс істейтін адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді жасайды және Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3346,1403 +3498,1351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметімен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және және оның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. 2021 жылғы 1 шілдеден 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезінде болған "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. НМИ бағалау кезеңі басталғаннан кейін 10 жұмыс күні ішінде "Б" корпусы әкімшілік мемлекеттік қызметшісінің жеке жұмыс жоспарында тікелей басшымен осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Тиісті НМИ бар жеке жұмыс жоспарын жоғары тұрған басшы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның (жергілікті атқарушы органның) бірінші басшысы болған жағдайда жеке жұмыс жоспары осы лауазымды тұлғамен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. НМИ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өлшемді (НМИ өлшеу үшін нақты критерийлер белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уақытпен шектеулі (НМИ қол жеткізу мерзімі белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органның стратегиялық мақсатын, "А" корпусы қызметшісінің келісімін жүзеге асыруға бағытталған болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. НМИ саны 5 құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. НМИ жетістігін бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысанда НМИ бойынша бағалау парағын толтырады және оған қол қояды.</w:t>
+        <w:t>
+      49. Бағалауды өткізу үшін "Б" корпусы қызметшісінің тікелей басшысы осы Тәртіптің 10-қосымшасына сәйкес нысанда НМИ бойынша бағалау парағын толтырады және оған қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жеке жұмыс жоспарының жүзеге асырылуын бағалау жеке жұмыс жоспары құрылған жыл қорытындысы бойынша НМИ бағалау негізінде келесі тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ барлығы орындалған жағдайда "Функционалдық міндеттерді тиімді орындайды" баға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санының 5-нен 4-і орындалған жағдайда "Функционалдық міндеттерді тиісті түрде орындайды" баға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санының 5-нен 3-і орындалған жағдайда "Функционалдық міндеттерін қанағаттанарлық орындайды" баға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санының 5-нен 3-тен азы орындалған жағдайда "Функционалдық міндеттерін қанағаттанарлықсыз орындайды" баға қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ-дің орындалуы жеке жоспарда қарастырылған барлық көрсеткіштердің толық орындалуын көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Бағалау парағы тікелей басшымен толтырылғаннан кейін, ол жоғары тұрған басшының қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның бірінші басшысы болған жағдайда бағалау парағы оның қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. "Б" корпусы қызметшісінің бағалау парағын қарау қорытындысы бойынша жоғары тұрған басшымен келесі шешімдердің бірі қабылданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалаумен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) түзетуге жіберу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бағалау парағы НМИ қол жеткізуін дәлелдейтін фактілердің жеткіліксіздігі немесе дәйексіздігі болған жағдайда түзетуге жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Бағалау парағын жоғары тұрған басшының қарауына қайта енгізу, оны түзетуге жолдағаннан кейін 2 жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Жоғары тұрған басшымен бағалау парағына қол қойылғаннан кейін персоналды басқару қызметі 2 жұмыс күнінен кешіктірмей оны Комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Бағалау нәтижелерін Комиссиямен қарау және бағалау нәтижесіне шағымдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Персоналды басқару қызметі Комиссия төрағасының келісімімен бағалауды өткізу кестесін қалыптастырады және бағалауды өткізуге дейін үш жұмыс күні аралығында бағалауды жүргізетін тұлғаларды бағалау жүргізу туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Комиссияның отырысы оның құрамының кем дегенде үштен екісі қатысқан жағдайда өкілетті болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Комиссияның төрағасын не мүшесін алмастыру комиссияны құру туралы бұйрыққа өзгертулер енгізу арқылы уәкілетті тұлғаның шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Комиссияның шешімі ашық дауыс беру арқылы қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Дауыс беру қорытындысы Комиссия мүшелерінің көпшілік дауысымен айқындалады. Дауыс саны тең болған жағдайда, бағалау жөніндегі комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Комиссияның хатшысы персоналды басқару қызметінің қызметшісі болып табылады. Комиссияның хатшысы дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Персоналды басқару қызметі Комиссия төрағасымен келісілген мерзімдерге Комиссия отырысының өткізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Персоналды басқару қызметі Комиссияның отырысына келесі құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толтырылған бағалау парақтарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) осы Тәртіптің 3-қосымшасына сәйкес Комиссия отырысының хаттамасының (бұдан әрі – хаттама) жобасын.</w:t>
+        <w:t xml:space="preserve">
+      2) осы Тәртіптің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Комиссия отырысының хаттамасының (бұдан әрі – хаттама) жобасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Комиссия бағалау нәтижелерін қарайды да келесі шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалау нәтижелерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалау нәтижелерін қайта қарау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Бағалау нәтижелерін қайта қарау туралы шешім қабылданған жағдайда Комиссия бағалау нәтижесін түзетіп, оны хаттаманың "Бағалау нәтижелері комиссиямен түзетілуі (бар болған жағдайда)" графасында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Бағалаудың нәтижелері уәкілетті тұлғамен бекітіледі және хаттамада тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Персоналды басқару қызметі "Б" корпусының қызметшісін бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. "Б" корпусының қызметшісін бағалау нәтижелерімен таныстыру оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. "Б" корпусы қызметшісінің Комиссия шешіміне шағымдануы мемлекеттік қызмет істері жөніндегі уәкілетті органда немесе оның аумақтық департаментінде шешім шыққан күннен бастап он жұмыс күні ішінде жүзеге асырылады. Шағымдарды қарау қорытындысы бойынша мемлекеттік қызмет істері жөніндегі уәкілетті орган келесі шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органға Комиссия шешімін жойып, "Б" корпусы қызметшісінің бағалау нәтижесін қайта қарау бойынша ұсыныс беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Б" корпусы қызметшісінің бағалау нәтижесін қайта қараусыз қалдыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. "Б" корпусы қызметшісі бағалау нәтижелеріне сот тәртібінде шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4778,89 +4878,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -4880,209 +4941,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...88 lines deleted...]
-              <w:t>қолы_______________________</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"БЕКІТЕМІН" Жоғары тұрған басшы  ___________________________  (тегі, аты-жөнінің бірінші әріптері)  күні________________________  қолы_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрылымдық бөлімше (мемлекеттік орган) басшысының жеке жұмыс</w:t>
-[...23 lines deleted...]
-        <w:t>(жеке жоспар құрылатын кезең)</w:t>
+        <w:t xml:space="preserve"> Құрылымдық бөлімше (мемлекеттік орган) басшысының жеке жұмыс   жоспары _______________________________________ жыл   (жеке жоспар құрылатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің тегі, аты, әкесінің аты (болған жағдайда): __________________________ Қызметшінің лауазымы: ____________________________________________________ Қызметшінің құрылымдық бөлімшесінің атауы: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -6131,70 +6333,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысаналы мақсатты индикаторға қол жеткізуден күтілетін оң өзгерістер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6230,89 +6430,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -6332,125 +6493,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> НМИ бойынша бағалау парағы</w:t>
-[...47 lines deleted...]
-        <w:t>(бағаланатын кезең)</w:t>
+        <w:t xml:space="preserve"> НМИ бойынша бағалау парағы   ________________________________________________   (бағаланатын адамның Т.А.Ә., лауазымы)   _________________________________   (бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -7315,70 +7618,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Кестенің жалғасы</w:t>
+            Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7994,193 +8295,66 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды бағалау _______________</w:t>
-[...125 lines deleted...]
-</w:t>
+      Қорытынды бағалау _______________ НМИ санына бөлінген НМИ бойынша бағалау сомасы Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады,  функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін  қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз  түрде атқарады (қанағаттанарлықсыз баға). Қызметшінің бағалау нәтижесі қорытынды бағаның негізінде қойылады Бағаланатын адам Бағалайтын адам ________________________________ ____________________________ (тегі, бас әріптер) (тегі, бас әріптер) күні_____________________________ күні________________________ қолы____________________________ қолы_______________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8218,89 +8392,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -8320,86 +8455,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Нысаналы мақсатты индикаторды іске асыру пайызына</w:t>
-[...11 lines deleted...]
-        <w:t>байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
+        <w:t xml:space="preserve"> Нысаналы мақсатты индикаторды іске асыру пайызына   байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10070,70 +10386,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Бағалау нысаналы мақсатты индикаторды іске асыру пайызына байланысты айқындалады. Бұл ретте рұқсат етілген ауқымда бағалаушы адам өз қалауы бойынша баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10169,89 +10483,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -10271,114 +10546,285 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саралау әдісі бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z217" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Бағаланатын қызметшінің Т. А.Ә. ____________________________ </w:t>
+        <w:t>
+      Бағаланатын қызметшінің Т. А.Ә. ____________________________ Бағалайтын қызметшінің (құрылымдық бөлімше/мемлекеттік орган басшысының) Т.А.Ә. __________________________ "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша саралау әдісімен бағалауды ұсынамыз. Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11176,70 +11622,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек. Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға). Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады. Қойылған бағаға негіздеме ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11275,89 +11719,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -11377,118 +11782,285 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрылымдық бөлімшелер басшыларының 360 әдісімен бағалау парағы</w:t>
-[...23 lines deleted...]
-        <w:t>Құрметті респондент!</w:t>
+        <w:t xml:space="preserve"> Құрылымдық бөлімшелер басшыларының 360 әдісімен бағалау парағы   Құрылымдық бөлімше басшысының Т. А.Ә___________________  Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз. Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі. Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі. Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді). Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Жасырындылыққа кепілдік беріледі. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау  (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді  360 әдісімен бағалауды ұсынамыз. Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан  сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын  анықтауға бағытталған бағалау әдісі. Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге,  одан әрі өсу мен даму әлеуетін көруге көмектеседі. Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет  (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың  жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді). Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.  Жасырындылыққа кепілдік беріледі. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.  Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16644,70 +17216,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі: құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді. Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
+      Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі: құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді. Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің  жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16743,89 +17313,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -16845,118 +17376,285 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Б" корпусы қызметшілерін 360 әдісімен бағалау парағы</w:t>
-[...23 lines deleted...]
-        <w:t>Құрметті респондент!</w:t>
+        <w:t xml:space="preserve"> "Б" корпусы қызметшілерін 360 әдісімен бағалау парағы   Бағаланатын қызметкердің Т.А.Ә ______________________________   Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z228" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз. Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі. Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі. Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді). Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Жасырындылыққа кепілдік беріледі. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау  (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360  әдісімен бағалауды ұсынамыз. Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар  тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің  болуын анықтауға бағытталған бағалау әдісі. Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге,  одан әрі өсу мен даму әлеуетін көруге көмектеседі. Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет  (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың  жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді). Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.  Жасырындылыққа кепілдік беріледі. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.  Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20436,70 +21134,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі: құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді. Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
+      Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі: құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді. Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің  жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20535,89 +21231,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -20637,98 +21294,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қызметшіні 360 әдісімен бағалау нәтижесі (құрылымдық бөлімшелердің</w:t>
-[...23 lines deleted...]
-        <w:t>Құрылымдық бөлімше басшысының Т. А.Ә. _________________</w:t>
+        <w:t xml:space="preserve"> Қызметшіні 360 әдісімен бағалау нәтижесі (құрылымдық бөлімшелердің  басшылары үшін) Құрылымдық бөлімше басшысының Т. А.Ә. _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22321,70 +23147,68 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады. Бағалау нәтижесі: _______________________________</w:t>
+      Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін  есептеу автоматты режимде әрбір респонденттің баллдарын қосу және  респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады. Бағалау нәтижесі: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22420,89 +23244,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -22522,98 +23307,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қызметшіні 360 градус әдісімен бағалау нәтижелері</w:t>
-[...23 lines deleted...]
-        <w:t>Бағаланатын қызметшінің Т. А.Ә.__________________________</w:t>
+        <w:t xml:space="preserve"> Қызметшіні 360 градус әдісімен бағалау нәтижелері   ("Б" корпусының қызметшілері үшін)   Бағаланатын қызметшінің Т. А.Ә.__________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23718,70 +24672,68 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады. Бағалау нәтижесі: ______________________________</w:t>
+      Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін  есептеу автоматты режимде әрбір респонденттің баллдарын қосу және  респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады. Бағалау нәтижесі: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23817,89 +24769,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -23919,209 +24832,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...88 lines deleted...]
-              <w:t>қолы_______________________</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"БЕКІТЕМІН"  Жоғары тұрған басшы  ____________________________  (тегі, аты-жөнінің бірінші әріптері)  күні________________________  қолы_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Б" корпусы мемлекеттік әкімшілік қызметшісінің жеке жұмыс жоспары</w:t>
-[...23 lines deleted...]
-        <w:t>(жеке жоспар құрастырылатын кезең)</w:t>
+        <w:t xml:space="preserve"> "Б" корпусы мемлекеттік әкімшілік қызметшісінің жеке жұмыс жоспары  __________________________________ жыл  (жеке жоспар құрастырылатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z241" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің (тегі, аты, әкесінің аты (болған жағдайда)) ________________ Қызметшінің лауазымы: ___________________________________________ Қызметшінің құрылымдық бөлімшесінің атауы: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -24589,153 +25643,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Нысаналы мақсатты индикатор қол жеткізуден күтілетін оң өзгерістер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z243" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      Қызметші Тікелей басшы ________________________ _______________________ (тегі, аты-жөні) (тегі, аты-жөні) күні: ___________________ күні: ___________________ қолы:___________________ қолы:___________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24773,89 +25758,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -24875,277 +25821,394 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...88 lines deleted...]
-              <w:t>қолы_______________________</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"БЕКІТЕМІН"  Жоғары тұрған басшы  ____________________________  (тегі, аты-жөнінің бірінші әріптері)  күні________________________  қолы_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> НМИ бойынша бағалау парағы</w:t>
-[...47 lines deleted...]
-        <w:t>(бағаланатын кезең)</w:t>
+        <w:t xml:space="preserve"> НМИ бойынша бағалау парағы   ____________________________________________   (Т.А.Ә.,бағаланатын тұлғаның лауазымы)   ____________________________________   (бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25500,153 +26563,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі ________________________________________________ (қанағаттанарлықсыз, қанағаттанарлық, тиімді, өте жақсы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z249" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      Қызметші Тікелей басшы ________________________ ________________________ (тегі, аты-жөні) (тегі, аты-жөні) күні: ___________________ күні: ____________________ қолы:___________________ қолы:____________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25684,89 +26678,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Б" корпусы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -25786,296 +26741,411 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>әкімшілік қызметшілерінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін бағалаудың</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемесіне 11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-            <w:r>
-[...88 lines deleted...]
-              <w:t>қолы_______________________</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"БЕКІТЕМІН"  Лауазымды тұлға  ____________________________  (тегі, аты-жөнінің бірінші әріптері)  күні________________________  қолы_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бағалау жөніндегі комиссия отырысының хаттамасы</w:t>
-[...47 lines deleted...]
-        <w:t>бағалау мерзімі жыл)</w:t>
+        <w:t xml:space="preserve"> Бағалау жөніндегі комиссия отырысының хаттамасы  ________________________________________________________________   (мемлекеттік органның атауы)  ________________________________________________________________  бағалау мерзімі жыл)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z253" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26704,264 +27774,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия қорытындысы: ________________________________________</w:t>
+      Комиссия қорытындысы: ________________________________________ Тексерілді: Комиссияның хатшысы: _________________________ Күні: ___________ (тегі, аты-жөні, қолы) Комиссияның төрағасы: _________________________ Күні: ___________ (тегі, аты-жөні, қолы) Комиссияның мүшесі: __________________________ Күні: ____________  (тегі, аты-жөні, қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27283,35 +28233,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>