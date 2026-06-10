--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1bbc81" w14:textId="c1bbc81">
+    <w:p w14:paraId="e5004ca" w14:textId="e5004ca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Индер аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атырау облысы Индер аудандық мәслихатының 2023 жылғы 8 тамыздағы № 30-VIII шешімі</w:t>
+        <w:t>Атырау облысы Индер аудандық мәслихатының 2023 жылғы 8 тамыздағы № 30-VIII шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2015 жылғы 23 қарашадағы "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -481,3814 +481,5266 @@
               </w:rPr>
               <w:t>№ 30-VIII шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Индер аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Атырау облысы Индер аудандық мәслихатының 16.10.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>172-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Индер аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың осы әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде №16299 болып тіркелген) бұйрығының </w:t>
+        <w:t xml:space="preserve"> сәйкес, Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-қосымшасына сәйкес әзірленді және "Индер аудандық мәслихатының аппараты" мемлекеттік мекемесінің (бұдан әрі - мәслихат аппараты) "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі-"Б" корпусының қызметшілері) қызметін бағалаудың тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Индер аудандық мәслихатының аппараты" мемлекеттік мекемесі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін мемлекеттік органдардың бірінші басшылары осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әдістеменің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде "Индер аудандық мәслихатының аппараты" мемлекеттік мекемесі қызметінің ерекшелігін есепке ала отырып бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік орган бекіткен "Б" корпусы мемлекеттік әкішілік қызметшілерінің қызметін бағалау әдістемесі болмаған жағдайда, мемлекеттік органдар осы Үлгілік әдістемені басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әдістемеде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшы лауазым – өзіне бағынысты бөлімшенің немесе жекелеген қызметкерлердің қызметін ұйымдастыру бойынша өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылымдық бөлімшенің/мемлекеттік органның басшысы – Е-2 санатындағы "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалаушы адам – тікелей басшы және/немесе құрылымдық бөлімшенің/мемлекеттік органның басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Индер аудандық мәслихат аппаратының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) "Е-қызмет" интеграцияланған ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) арқылы олардың жұмысының тиімділігі мен сапасын айқындау үшін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам болмаған кезде бағалауды оның орнындағы адам жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іссапарға жіберілген адамдарды бағалау іссапарға жіберу кезеңінде қабылдаушы мемлекеттік органда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға ақпараттық жүйеде күнтізбелік жылдың есепті тоқсандары үшін "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға есепті жылдан кейінгі 30 қаңтардан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайларда бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодекспен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бағалау рәсіміне байланысты келіспеушіліктерді персоналды басқару қызметі барлық мүдделі адамдар мен тараптардың көмегімен қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Персоналды басқару қызметі қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламалар дайындауды, бағалау процесіне қатысушыларға консультация беруді қоса алғанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әр қызметкер бойынша ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттардың толықтығы мен уақтылы толтырылуы, қажетті есептік жазбаларды енгізу, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мәслихат аппаратының "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мәслихат аппараты басшысының бағалауын осы Әдістеменің 1-қосымшасына сәйкес нысан бойынша тікелей басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші бөлігінде көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өзге тұлғаларды бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленген және "Индер аудандық мәслихатының аппараты" мемлекеттік мекемесінің (бұдан әрі - мәслихат аппараты) "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі-"Б" корпусының қызметшілері) қызметін бағалаудың тәртібін айқындайды.</w:t>
-[...703 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағалау парағын бағалаушы адамға персоналды басқару қызметі ақпараттық жүйе арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адаммен 0-ден 5-ке дейінгі бағаларды қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+      19. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мәслихат аппараты осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мәслихат аппаратының "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын қызметшінің өтініші келіп түскен күннен бастап үш жұмыс күні ішінде бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелерінің тақ санынан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) қызметкері не персоналды басқару қызметінің (кадр қызметінің) міндеттерін орындау жүктелген адам кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
-[...299 lines deleted...]
-      3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      21. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      21. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, бас маманға және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мәслихат аппаратының басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының мүшелері бағалаушының бағасын қолдай алады немесе бағалауды түзету үшін дәлелдер келтіре алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      22. Мәслихат аппараты басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер көтерілу жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      23. НМИ-ды бағалаушы адаммен, сондай-ақ бас маманның келісімімен "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік Әдістеменің 1-қосымшасына сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын мәслихат аппараты басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланыс ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде бас маман жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу барысында мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктерге шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      Мәслихат аппараты басшысының НМИ қол жеткізуін бағалауды бағалаушы адам 5-тармақта белгіленген мерзімдерде жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дағдылар мен құзыреттерді дамытуға шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында бас маман НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 5-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетіне шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      24. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      25. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индер аудандық мәслихаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аппаратының "Б" корпусы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшілерінің қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау Әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) _____________________________________________________________________ (бағаланатын кезең) _____________________________________________________________ (бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) __________________________________________________________________________ "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз. Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...115 lines deleted...]
-      27. Ақпараттық жүйе немесе ол болмаған жағдайда бас маман мәслихат аппаратының басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау (0-ден* 5 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (қалау бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру кезінде түсініктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - жетекшілік ететін бөлімшелердегі міндеттер мен тапсырмаларды сапалы орындау; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасыз ету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- орындаудың жеделдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- команданы басқаруды және командалық нәтиже үшін жауапкершілікті өз мойнына ала білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мақсаттар мен міндеттерді нақты белгілей білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- жеке мысал арқылы тиімді қарым-қатынас және оң командалық климат құру арқылы команданы ынталандыру мүмкіндігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- белгісіздік жағдайында тиімді әрекет ете білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ықтимал тәуекелдерді ескере отырып, міндеттерді шешудің бірнеше нұсқаларын ұсына білу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Бағалаушы адамның еңбек тәртібін сақтауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек. * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      28. Ақпараттық жүйемен немесе ол болмаған жағдайда бас маман ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік Әдістеменің 2-қосымшасына сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      Бағаларды қою кезінде бағалаушы адам "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік Әдістеменің 3-қосымшасына сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қолы ________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      29. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      30. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды мәслихат аппаратының басшысы "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік Әдістеменің 3-қосымшасына сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индер аудандық мәслихаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аппаратының "Б" корпусы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметшілерінің қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау Әдістемесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      31. Ақпараттық жүйе немесе ол болмаған жағдайда бас маман "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) __________________________________________________________________________ (Бағаланатын кезең) __________________________________________________________________________ (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы) __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      32. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда бас маман бағалаушы адамға бағалау парағы жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз. Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...95 lines deleted...]
-      дербестік және бастамашылық;</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау (0*-ден 5 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (қалау бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру кезінде түсініктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Функционалдық міндеттерді орындау сапасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесіне сәйкес өзге де кемшіліктердің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Міндеттерді орындау мерзімдерін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Дербестік және бастамашылдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z113" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- қызметшінің функционалдық міндеттерін жоғары деңгейде дербес орындай алуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - жетекшілік ететін қызмет саласын жақсартуға бағытталған тәсілдерді, ұсыныстарды пысықтаудағы бастамашылдық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - жетекшілік ететін міндеттерді шешуге қатысу және белсенділігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Еңбек тәртібін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Есепке алынады: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- кешігудің болмауы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек. * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      еңбек тәртібі.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z128" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      34. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қолы ________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      Мәслихат аппаратының басшысы үшін 360 әдісі бойынша бағалау осы Әдістеменің 5-қосымшасына сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін осы Әдістеменің 6-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      35. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...1850 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>