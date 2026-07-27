--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b10a1a4" w14:textId="b10a1a4">
+    <w:p w14:paraId="90e273b" w14:textId="90e273b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасы" мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атырау облысы әкімдігінің 2023 жылғы 31 қазандағы № 212 қаулысы</w:t>
+        <w:t>Атырау облысы әкімдігінің 2023 жылғы 31 қазандағы № 212 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1542,51 +1542,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді – Атырау облысы әкімдігінің 14.07.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>148</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3008,411 +3008,463 @@
         <w:t>
       52) жануарлардың саулығы мен адамның денсаулығына қауіп төндіретін, алып қоймай залалсыздандырылған (зарарсыздандырылған) және қайта өңделген жануарлардың, жануарлардан алынатын өнім мен шикізаттың құнын иелеріне өтеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) ауру жануарларды санитариялық союды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
-[...15 lines deleted...]
-      54) жануарларды аулауды, уақытша ұстауды және жансыздандыруды ұйымдастыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54) алынып тасталды - Атырау облысы әкімдігінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) уәкілетті орган белгілеген тәртіппен аумақты аймақтарға бөлу туралы облыстың жергілікті атқарушы органының шешімін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
-[...15 lines deleted...]
-      55) уәкілетті орган белгілеген тәртіппен аумақты аймақтарға бөлу туралы облыстың жергілікті атқарушы органының шешімін әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) уәкілетті органмен келісім бойынша тиісті әкімшілік-аумақтық бірліктің аумағында ветеринариялық-санитарлық қауіпсіздікті қамтамасыз ету жөніндегі ветеринариялық іс-шаралар жоспарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
-[...15 lines deleted...]
-      56) уәкілетті органмен келісім бойынша тиісті әкімшілік-аумақтық бірліктің аумағында ветеринариялық-санитарлық қауіпсіздікті қамтамасыз ету жөніндегі ветеринариялық іс-шаралар жоспарын бекіту;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) тиісті әкімшілік-аумақтық бірліктің аумағында ветеринариялық-санитарлық қауіпсіздікті қамтамасыз ету жөніндегі ветеринариялық іс-шаралар ұйымдастыруды және жүргізуді үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
-[...15 lines deleted...]
-      57) тиісті әкімшілік-аумақтық бірліктің аумағында ветеринариялық-санитарлық қауіпсіздікті қамтамасыз ету жөніндегі ветеринариялық іс-шаралар ұйымдастыруды және жүргізуді үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) ветеринариялық препараттардың республикалық қорын қоспағанда, жануарлардың аса қауіпті ауруларының профилактикасына арналған ветеринариялық препараттарды сақтауды, тасымалдауды (жеткізуді) ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
-[...15 lines deleted...]
-      58) ветеринариялық препараттардың республикалық қорын қоспағанда, жануарлардың аса қауіпті ауруларының профилактикасына арналған ветеринариялық препараттарды сақтауды, тасымалдауды (жеткізуді) ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) ауыл шаруашылығы жануарларын бірдейлендіруді жүргізуге арналған бұйымдарды (құралдарды) және атрибуттарды тасымалдау (жеткізу), бойынша көрсетілетін қызметтерді мемлекеттік сатып алуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
-[...15 lines deleted...]
-      59) ауыл шаруашылығы жануарларын бірдейлендіруді жүргізуге арналған бұйымдарды (құралдарды) және атрибуттарды тасымалдау (жеткізу), бойынша көрсетілетін қызметтерді мемлекеттік сатып алуды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) ауыл шаруашылығы жануарларын бірдейлендіруді жүргізуге арналған бұйымдарға (құралдарға) және атрибуттарға қажеттілікті айқындау және процессингтік орталыққа ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
-[...15 lines deleted...]
-      60) ауыл шаруашылығы жануарларын бірдейлендіруді жүргізуге арналған бұйымдарға (құралдарға) және атрибуттарға қажеттілікті айқындау және процессингтік орталыққа ақпарат беру;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордың жүргізілуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
-[...15 lines deleted...]
-      61) ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордың жүргізілуін ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) эпизоотия ошақтары пайда болған жағдайда оларды зерттеп-қарауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
-[...15 lines deleted...]
-      62) эпизоотия ошақтары пайда болған жағдайда оларды зерттеп-қарауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) эпизоотологиялық зерттеп-қарау актісін беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
-[...15 lines deleted...]
-      63) эпизоотологиялық зерттеп-қарау актісін беру;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) ветеринариялық есепке алу мен есептілікті жинақтау, талдау және оларды уәкілетті органға ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
-[...15 lines deleted...]
-      64) ветеринариялық есепке алу мен есептілікті жинақтау, талдау және оларды уәкілетті органға ұсыну;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) жануарлардың энзоотиялық ауруларының профилактикасы мен диагностикасына арналған ветеринариялық препараттарды, олардың профилактикасы мен диагностикасы жөніндегі қызметтерді мемлекеттік сатып алуды жүзеге асыру, ветеринариялық препараттарды сақтауды және тасымалдауды (жеткізуді), жануарлардың энзоотиялық ауруларының профилактикасы мен диагностикасы бойынша ветеринариялық іс-шаралар жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
-[...15 lines deleted...]
-      65) жануарлардың энзоотиялық ауруларының профилактикасы мен диагностикасына арналған ветеринариялық препараттарды, олардың профилактикасы мен диагностикасы жөніндегі қызметтерді мемлекеттік сатып алуды жүзеге асыру, ветеринариялық препараттарды сақтауды және тасымалдауды (жеткізуді), жануарлардың энзоотиялық ауруларының профилактикасы мен диагностикасы бойынша ветеринариялық іс-шаралар жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) уәкілетті орган бекіткен тізбе бойынша жануарлардың аса қауіпті ауруларының, сондай-ақ жануарлардың энзоотиялық және басқа да ауруларының профилактикасы, биологиялық материал сынамаларын алу және оларды диагностикалау үшін жеткізу бойынша ветеринариялық іс-шаралардың орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
-[...15 lines deleted...]
-      66) уәкілетті орган бекіткен тізбе бойынша жануарлардың аса қауіпті ауруларының, сондай-ақ жануарлардың энзоотиялық және басқа да ауруларының профилактикасы, биологиялық материал сынамаларын алу және оларды диагностикалау үшін жеткізу бойынша ветеринариялық іс-шаралардың орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) ветеринария мәселелері бойынша халықтың арасында ағарту жұмыстарын ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
-[...15 lines deleted...]
-      67) ветеринария мәселелері бойынша халықтың арасында ағарту жұмыстарын ұйымдастыру және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі іс-шаралар жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
-[...15 lines deleted...]
-      68) ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі іс-шаралар жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) жануарлар өсіруді, жануарларды, жануарлардан алынатын өнімдер мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілерін, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарды пайдалануға қабылдайтын мемлекеттік комиссияларға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
-[...15 lines deleted...]
-      69) жануарлар өсіруді, жануарларды, жануарлардан алынатын өнімдер мен шикізатты дайындауды (союды), сақтауды, қайта өңдеуді және өткізуді жүзеге асыратын өндіріс объектілерін, сондай-ақ ветеринариялық препараттарды, жемшөп пен жемшөп қоспаларын өндіру, сақтау және өткізу жөніндегі ұйымдарды пайдалануға қабылдайтын мемлекеттік комиссияларға қатысу;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) профилактикасы мен диагностикасы бюджет қаражаты есебінен жүзеге асырылатын жануарлардың энзоотиялық ауруларының тізбесін бекітуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
-[...15 lines deleted...]
-      70) профилактикасы мен диагностикасы бюджет қаражаты есебінен жүзеге асырылатын жануарлардың энзоотиялық ауруларының тізбесін бекітуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) мал қорымдарының (биотермиялық шұңқырлардың) тізіліміне енгізу үшін мал қорымдары (биотермиялық шұңқырлар) туралы деректерді (мәліметтерді) жинауды ұйымдастыру және жинақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72) Жер кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3427,1765 +3479,1819 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес облыстың жергiлiктi атқарушы органының жер қойнауын пайдалану мақсаттары (өндіру жөніндегі; бірлескен барлау және өндіру жөніндегі; барлаумен және (немесе) өндірумен байланысты емес жерасты құрылыстарын салу және (немесе) пайдалану жөніндегі жұмыстарды жүргізу үшін), магистральдық құбыржолдарды, мұнай және газ өңдеу объектiлерiн, жаңартылатын энергия көздерін пайдалану жөніндегі объектілерді салу (реконструкциялау) үшін, өнеркәсіптік-инновациялық қызмет субъектілерінің өнеркәсіптік-инновациялық жобалары, инвестициялық басым жобаларды Қазақстан Республикасының Кәсіпкерлік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес іске асыру, жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту үшін жер учаскелерiн беру жөнiндегi ұсыныстарын және шешiмдерiнiң жобаларын дайындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) жер қатынастарын реттеу саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
-[...15 lines deleted...]
-      73) жер қатынастарын реттеу саласындағы мемлекеттік саясатты іске асыру;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) облыстың жергілікті атқарушы органының мемлекеттік ғылыми-зерттеу ұйымдары мен олардың тәжірибе шаруашылықтарына, сондай-ақ мемлекеттік тұқым өсіру шаруашылықтары мен асыл тұқымды мал зауыттарына жер учаскелерін беру жөніндегі ұсыныстары мен шешімдерінің жобаларын дайында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
-[...15 lines deleted...]
-      74) облыстың жергілікті атқарушы органының мемлекеттік ғылыми-зерттеу ұйымдары мен олардың тәжірибе шаруашылықтарына, сондай-ақ мемлекеттік тұқым өсіру шаруашылықтары мен асыл тұқымды мал зауыттарына жер учаскелерін беру жөніндегі ұсыныстары мен шешімдерінің жобаларын дайында;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) аумақтық сулар алып жатқан жер учаскелерін жасанды ғимараттар салу үшін беру жөніндегі облыстың жергілікті атқарушы органының ұсыныстарын және шешімдерінің жобаларын дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
-[...15 lines deleted...]
-      75) аумақтық сулар алып жатқан жер учаскелерін жасанды ғимараттар салу үшін беру жөніндегі облыстың жергілікті атқарушы органының ұсыныстарын және шешімдерінің жобаларын дайындау;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) облыстың жергiлiктi атқарушы органының қорғаныс және ұлттық қауіпсіздік мұқтажы үшін жер учаскелерiн беру және алып қою жөнiндегi ұсыныстарын және шешiмдерiнiң жобаларын дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
-[...15 lines deleted...]
-      76) облыстың жергiлiктi атқарушы органының қорғаныс және ұлттық қауіпсіздік мұқтажы үшін жер учаскелерiн беру және алып қою жөнiндегi ұсыныстарын және шешiмдерiнiң жобаларын дайындау;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) жерді резервте қалдыру жөніндегі ұсыныстарды дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
-[...15 lines deleted...]
-      77) жерді резервте қалдыру жөніндегі ұсыныстарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) өз құзыреті шегінде жер учаскелерінің бөлінетіндігі мен бөлінбейтіндігін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
-[...15 lines deleted...]
-      78) өз құзыреті шегінде жер учаскелерінің бөлінетіндігі мен бөлінбейтіндігін айқындау;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) жерге орналастыруды жүргізуді ұйымдастыру және жер учаскелерін қалыптастыру жөніндегі жерге орналастыру жобаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
-[...15 lines deleted...]
-      79) жерге орналастыруды жүргізуді ұйымдастыру және жер учаскелерін қалыптастыру жөніндегі жерге орналастыру жобаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) жерді аймақтарға бөлу жобаларын, облыс жерін ұтымды пайдалану жөніндегі бағдарламарын, жобалары мен схемаларын әзірлеуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
-[...15 lines deleted...]
-      80) жерді аймақтарға бөлу жобаларын, облыс жерін ұтымды пайдалану жөніндегі бағдарламарын, жобалары мен схемаларын әзірлеуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) өз құзыреті шегінде жер сауда-саттығын (конкурстар, аукциондар) жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
-[...15 lines deleted...]
-      81) өз құзыреті шегінде жер сауда-саттығын (конкурстар, аукциондар) жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) жерді пайдалану мен қорғау мәселелерін қозғайтын, облыстық, қалалық, аудандық маңызы бар жобалар мен схемаларға сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
-[...15 lines deleted...]
-      82) жерді пайдалану мен қорғау мәселелерін қозғайтын, облыстық, қалалық, аудандық маңызы бар жобалар мен схемаларға сараптама жүргізу;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) өз құзыреті шегінде жер учаскесін сатып алу-сату шарттары мен жалдау және жерді уақытша өтеусіз пайдалану шарттарын жасасу және жасалған шарттар талаптарының орындалуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
-[...15 lines deleted...]
-      83) өз құзыреті шегінде жер учаскесін сатып алу-сату шарттары мен жалдау және жерді уақытша өтеусіз пайдалану шарттарын жасасу және жасалған шарттар талаптарының орындалуын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) аудандардың, облыстық маңызы бар қалалардың деректері негізінде облыстың жер балансын жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85) Қазақстан Республикасының Жер кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>71-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес облыстың жергілікті атқарушы органының іздестіру жұмыстарын жүргізу үшін жер учаскелерін пайдалануға рұқсат беруі жөнінде ұсыныстар дайындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) ауыл шаруашылығы алқаптарын бір түрден екіншісіне ауыстыру жөнінде ұсыныстар дайындау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
-[...15 lines deleted...]
-      86) ауыл шаруашылығы алқаптарын бір түрден екіншісіне ауыстыру жөнінде ұсыныстар дайындау;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) аудандық маңызы бар қалалар маңындағы аймақтардың шекараларын облыстың жергілікті өкілді органына бекітуге табыс ету бойынша ұсыныс дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
-[...15 lines deleted...]
-      87) аудандық маңызы бар қалалар маңындағы аймақтардың шекараларын облыстың жергілікті өкілді органына бекітуге табыс ету бойынша ұсыныс дайындау;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) жер комиссиясының құрамын қалыптастыру, комиссия туралы ережені әзірлеу және тиісті жергілікті өкілді органға бекітуге жіберу бойынша ұсыныс дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
-[...15 lines deleted...]
-      88) жер комиссиясының құрамын қалыптастыру, комиссия туралы ережені әзірлеу және тиісті жергілікті өкілді органға бекітуге жіберу бойынша ұсыныс дайындау;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) бір ауданның, облыстық маңызы бар қаланың аумағындағы жерді басқа ауданға, облыстық маңызы бар басқа қалаға ұзақ мерзімді пайдалануға беру бөлігінде жер қатынастарын реттеу бойынша ұсыныс дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
-[...15 lines deleted...]
-      89) бір ауданның, облыстық маңызы бар қаланың аумағындағы жерді басқа ауданға, облыстық маңызы бар басқа қалаға ұзақ мерзімді пайдалануға беру бөлігінде жер қатынастарын реттеу бойынша ұсыныс дайындау;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) Қазақстан Республикасының Жер кодексінің 69-бабына сәйкес қауымдық сервитуттар белгілеу бойынша ұсыныс дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
-[...15 lines deleted...]
-      90) Қазақстан Республикасының Жер кодексінің 69-бабына сәйкес қауымдық сервитуттар белгілеу бойынша ұсыныс дайындау;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) ауданаралық маңызы бар уақытша пайдаланылатын мал айдау жолдарына жер учаскелерiн беру туралы ұсыныс дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
-[...15 lines deleted...]
-      91) ауданаралық маңызы бар уақытша пайдаланылатын мал айдау жолдарына жер учаскелерiн беру туралы ұсыныс дайындау;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) жайылымдық инфрақұрылым объектілерін дамыту және реконструкциялау жөніндегі жоспарларды әзірлеуді және бекітуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
-[...15 lines deleted...]
-      92) жайылымдық инфрақұрылым объектілерін дамыту және реконструкциялау жөніндегі жоспарларды әзірлеуді және бекітуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) агломерацияға кіретін елді мекендердің аумағындағы жер учаскелерін астананың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары қаржыландыратын әлеуметтік, көліктік және инженерлік инфрақұрылым объектілерін салу үшін резервте қалдыру бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94) осы Жер кодексінің 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, жергiлiктi маңызы бар ерекше қорғалатын табиғи аумақтарды құру мен кеңейтуге байланысты жағдайларда жердiң барлық санаттарынан жер учаскелерiн беру және алып қою, соның iшiнде мемлекет мұқтажы үшін алып қою бойынша ұсыныс дайындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
-[...15 lines deleted...]
-      95) агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға:</w:t>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жайылымдарды ұтымды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
-[...15 lines deleted...]
-      жайылымдарды ұтымды пайдалану;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жайылымдардың тозуымен және шөлейттенуімен күрес жөніндегі іс-шараларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
-[...15 lines deleted...]
-      жайылымдардың тозуымен және шөлейттенуімен күрес жөніндегі іс-шараларды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жайылымдардың оты-суының молдығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
-[...15 lines deleted...]
-      жайылымдардың оты-суының молдығы;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жайылымдық инфрақұрылым объектілерінің жай-күйі туралы жартыжылдық және жылдық есептерді ұсыну бойынша жұмыстарды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96) Жер кодексінің 120-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде аталған мемлекеттік органдарға қорғаныс және ұлттық қауіпсіздік мұқтажы үшін жер учаскелерін беру және алып қою мәселелері жөніндегі материалдарды келісуге ұсынуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) жер ресурстарын пайдалану мен қорғау бөлігінде аудандық, қалалық (облыстық маңызы бар) атқарушы органдардың қызметiн үйлестiруді және оған басшылық жасауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
-[...15 lines deleted...]
-      97) жер ресурстарын пайдалану мен қорғау бөлігінде аудандық, қалалық (облыстық маңызы бар) атқарушы органдардың қызметiн үйлестiруді және оған басшылық жасауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) жер, ауыл шаруашылығы және ветеринария мәселелері бойынша жолданымдарды, хабарларды, үн қосуларды, ұсыныстарды, сұрау салуларды, төмен тұрған әкімдіктерге қатысты шағымдарды қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
-[...15 lines deleted...]
-      98) жер, ауыл шаруашылығы және ветеринария мәселелері бойынша жолданымдарды, хабарларды, үн қосуларды, ұсыныстарды, сұрау салуларды, төмен тұрған әкімдіктерге қатысты шағымдарды қарау;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) жер-кадастрлық жоспарды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
-[...15 lines deleted...]
-      99) жер-кадастрлық жоспарды бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-1) жергiлiктi маңызы бар балық шаруашылығы су айдындарының тiзбесiн жасақтап, бекiтуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-2) балық шаруашылығы су айдындарын және (немесе) олардың учаскелерін кәсіпшілік балық аулауды, әуесқойлық (спорттық) балық аулауды, көлде тауарлы балық өсіру шаруашылығын, тор қоршамада балық өсіру шаруашылығын жүргізуге арналған су айдындарына және (немесе) учаскелерге жатқызу өлшемшарттарына сәйкес кәсіпшілік балық аулауды, әуесқойлық (спорттық) балық аулауды, көлде тауарлы балық өсіру шаруашылығын, тор қоршамада балық өсіру шаруашылығын жүргізуге арналған су айдындары және (немесе) учаскелер бойынша жергiлiктi маңызы бар балық шаруашылығы су айдындарының және (немесе) учаскелерінің тiзбесiн жасақтап, бекiтуге ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:p>
-[...33 lines deleted...]
-      99-2) балық шаруашылығы су айдындарын және (немесе) олардың учаскелерін кәсіпшілік балық аулауды, әуесқойлық (спорттық) балық аулауды, көлде тауарлы балық өсіру шаруашылығын, тор қоршамада балық өсіру шаруашылығын жүргізуге арналған су айдындарына және (немесе) учаскелерге жатқызу өлшемшарттарына сәйкес кәсіпшілік балық аулауды, әуесқойлық (спорттық) балық аулауды, көлде тауарлы балық өсіру шаруашылығын, тор қоршамада балық өсіру шаруашылығын жүргізуге арналған су айдындары және (немесе) учаскелер бойынша жергiлiктi маңызы бар балық шаруашылығы су айдындарының және (немесе) учаскелерінің тiзбесiн жасақтап, бекiтуге ұсынады;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-3) жануарлар дүниесiн пайдаланушыларға Қазақстан Республикасының заңдарында белгiленген тәртiппен балық шаруашылығы су айдындарын және (немесе) учаскелерiн бекiтiп беру және балық шаруашылықтарының қажеттіліктері үшін сервитуттарды белгілеу жөнiндешешімдер қабылдау бойынша жұмыстар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z16" w:id="153"/>
-[...15 lines deleted...]
-      99-3) жануарлар дүниесiн пайдаланушыларға Қазақстан Республикасының заңдарында белгiленген тәртiппен балық шаруашылығы су айдындарын және (немесе) учаскелерiн бекiтiп беру және балық шаруашылықтарының қажеттіліктері үшін сервитуттарды белгілеу жөнiндешешімдер қабылдау бойынша жұмыстар жүргізу;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-4) кәсіпшілік балық аулауды жүргізу үшін бекітіп берілген балық шаруашылығы су айдындарын және (немесе) учаскелерін балық өсіруді (акваөсіруді) жүргізуге арналған балық шаруашылығы су айдындарына және (немесе) учаскелеріне ауыстыру жөнінде шешімдер қабылдау бойынша жұмыстар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z17" w:id="154"/>
-[...15 lines deleted...]
-      99-4) кәсіпшілік балық аулауды жүргізу үшін бекітіп берілген балық шаруашылығы су айдындарын және (немесе) учаскелерін балық өсіруді (акваөсіруді) жүргізуге арналған балық шаруашылығы су айдындарына және (немесе) учаскелеріне ауыстыру жөнінде шешімдер қабылдау бойынша жұмыстар жүргізу;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-5) жануарларға (балықтарға) ауырып қалған, бекітіліп берілмеген балық шаруашылығы су айдындарында және (немесе) учаскелерінде олардың қырылу қаупі төнген жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z18" w:id="155"/>
-[...15 lines deleted...]
-      99-5) жануарларға (балықтарға) ауырып қалған, бекітіліп берілмеген балық шаруашылығы су айдындарында және (немесе) учаскелерінде олардың қырылу қаупі төнген жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-6) жануарларды (балықтарды), оның ішінде балықтардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн интродукциялау, реинтродукциялау және будандастыру жөнiндегi, сондай-ақ қолдан өсiру жөнiндегi қызметтi ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z19" w:id="156"/>
-[...15 lines deleted...]
-      99-6) жануарларды (балықтарды), оның ішінде балықтардың сирек кездесетiн және жойылып кету қаупi төнген түрлерiн интродукциялау, реинтродукциялау және будандастыру жөнiндегi, сондай-ақ қолдан өсiру жөнiндегi қызметтi ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-7) балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қорын қорғауды ұйымдастырады және қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z20" w:id="157"/>
-[...15 lines deleted...]
-      99-7) балық шаруашылығы су айдындарының және (немесе) учаскелерiнiң резервтiк қорын қорғауды ұйымдастырады және қамтамасыз етедi;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-8) ғылыми ұсынымдар негізінде балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z21" w:id="158"/>
-[...15 lines deleted...]
-      99-8) ғылыми ұсынымдар негізінде балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттауды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-9) рекреациялық балық аулау аймағын белгілеу бойынша жұмыстар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z22" w:id="159"/>
-[...15 lines deleted...]
-      99-9) рекреациялық балық аулау аймағын белгілеу бойынша жұмыстар жүргізу;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-10) балық шаруашылығы учаскелерінің шекараларын белгілейді, ұйықтарды (ұйықтық учаскелерді) ашады және жабады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z23" w:id="160"/>
-[...15 lines deleted...]
-      99-10) балық шаруашылығы учаскелерінің шекараларын белгілейді, ұйықтарды (ұйықтық учаскелерді) ашады және жабады;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-11) екі және одан да көп облыс аумағында орналасқан балық шаруашылығы су айдындарында ғылыми-зерттеу үшін аулау, сондай-ақ сирек кездесетін және құрып бара жатқан жануарлар түрін қоспағанда, жануарлар әлемін пайдалануға рұқсат береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z24" w:id="161"/>
-[...15 lines deleted...]
-      99-11) екі және одан да көп облыс аумағында орналасқан балық шаруашылығы су айдындарында ғылыми-зерттеу үшін аулау, сондай-ақ сирек кездесетін және құрып бара жатқан жануарлар түрін қоспағанда, жануарлар әлемін пайдалануға рұқсат береді;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-12) облыс аумағында жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастырады және (немесе) қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z25" w:id="162"/>
-[...15 lines deleted...]
-      99-12) облыс аумағында жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы ғылыми зерттеулер мен жобалау-іздестіру жұмыстарын жүргізуді ұйымдастырады және (немесе) қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-13) резервтік қордың балық шаруашылығы су айдындарында және (немесе) учаскелерінде балықтардың қырылу қаупі туындаған жағдайларда уәкілетті орган ведомствосы аумақтық бөлімшесінің шешімі негізінде мелиорациялық балық аулауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z26" w:id="163"/>
-[...15 lines deleted...]
-      99-13) резервтік қордың балық шаруашылығы су айдындарында және (немесе) учаскелерінде балықтардың қырылу қаупі туындаған жағдайларда уәкілетті орган ведомствосы аумақтық бөлімшесінің шешімі негізінде мелиорациялық балық аулауды ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-14) аквашаруашылық саласындағы инвестициялық салымдар бойынша шығындардың бір бөлігін өтеу бойынша субсидиялайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z27" w:id="164"/>
-[...15 lines deleted...]
-      99-14) инвестициялық салымдар кезінде балық шаруашылығы субъектісі шеккен шығыстардың бір бөлігін өтейді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-15) аквашаруашылық өнімінің өнімділігі мен сапасын арттыру, сондай-ақ асыл тұқымды балық өсіруді дамытуды субсидиялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-16)аквашаруашылық саласында су беру бойынша көрсетілетін қызметтер құнын субсидиялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-17) аквашаруашылық саласында техника мен технологиялық жабдық сатып алуға кредит беру, сондай-ақ лизинг кезінде сыйақы мөлшерлемелерін субсидиялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z28" w:id="165"/>
-[...15 lines deleted...]
-      99-15) акваөсіру (балық өсіру) өнімінің өнімділігі мен сапасын арттыруға, сондай-ақ асыл тұқымды балық өсіруді дамытуға субсидиялар береді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді – Атырау облысы әкімдігінің 14.07.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Басқарма басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z160" w:id="166"/>
-[...15 lines deleted...]
-      100) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Басқарманы басқаруды басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z163" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманың басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z164" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z165" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарма басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z166" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзінің орынбасарлары, Басқарманың бөлім басшылары мен басқа да қызметкерлерінің міндеттері мен өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z167" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Басқармада сыбайлас жемқорлыққа қарсы іс-қимыл жасауға бағытталған шаралар қабылдайды және сыбайлас жемқорлыққа қарсы шаралардың қабылдануына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z168" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасына сәйкес Басқарманың қызметкерлерін қызметке тағайындайды және қызметтен босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z169" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңнамада белгіленген тәртіппен Басқарманың қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z170" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Басқарманың актілеріне қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z171" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Басқарманың құрылымдық бөлімшелері туралы Ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z172" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік органдарда және өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z173" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Басқарманың жұмысының регламентін және штаттық кестесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z174" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Басқармада гендерлік теңдікті нығайту бойынша тиісті шараларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z175" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өз құзыреті шегінде Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z176" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z177" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z178" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="167"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Басқарманың мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z179" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z180" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z181" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z182" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z183" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Басқарма басшысының мәртебесі, өкілеттіктері</w:t>
-[...397 lines deleted...]
-      21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+        <w:t xml:space="preserve"> 5. Басқарманы қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z182" w:id="188"/>
-[...15 lines deleted...]
-      22. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z183" w:id="189"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Басқарманы қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z185" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z184" w:id="190"/>
-[...15 lines deleted...]
-      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Атырау қалалық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z185" w:id="191"/>
-[...15 lines deleted...]
-      Басқарманың қарамағындағы ұйымдардың тізбесі</w:t>
+    <w:bookmarkStart w:name="z187" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Жылыой аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z186" w:id="192"/>
-[...15 lines deleted...]
-      1. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Атырау қалалық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Индер аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z187" w:id="193"/>
-[...15 lines deleted...]
-      2. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Жылыой аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Исатай аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z188" w:id="194"/>
-[...15 lines deleted...]
-      3. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Индер аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Құрманғазы аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z189" w:id="195"/>
-[...15 lines deleted...]
-      4. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Исатай аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Қызылқоға аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z190" w:id="196"/>
-[...15 lines deleted...]
-      5. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Құрманғазы аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Мақат аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z191" w:id="197"/>
-[...15 lines deleted...]
-      6. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Қызылқоға аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Атырау облысы Ауыл шаруашылығы және жер қатынастары басқармасының "Махамбет аудандық ветеринариялық стансасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z192" w:id="198"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5264,302 +5370,302 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"31" қазандағы № 212</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="200"/>
+    <w:bookmarkStart w:name="z195" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атырау облысы әкімдігінің күші жойылды деп танылған кейбір қаулыларының тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z196" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Атырау облысы әкімдігінің 2009 жылғы 4 маусымдағы № 141 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына толықтыру енгізу туралы" қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z197" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Атырау облысы әкімдігінің 2009 жылғы 9 желтоқсандағы № 313 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына толықтыру енгізу туралы" қаулысы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z196" w:id="201"/>
-[...15 lines deleted...]
-      1. Атырау облысы әкімдігінің 2009 жылғы 4 маусымдағы № 141 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына толықтыру енгізу туралы" қаулысы.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Атырау облысы әкімдігінің 2011 жылғы 17 қаңтардағы № 10 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына толықтырулар енгізу туралы" қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z197" w:id="202"/>
-[...15 lines deleted...]
-      2. Атырау облысы әкімдігінің 2009 жылғы 9 желтоқсандағы № 313 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына толықтыру енгізу туралы" қаулысы.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Атырау облысы әкімдігінің 2012 жылғы 28 желтоқсандағы № 429 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына өзгерістер енгізу туралы" қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z198" w:id="203"/>
-[...15 lines deleted...]
-      3. Атырау облысы әкімдігінің 2011 жылғы 17 қаңтардағы № 10 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына толықтырулар енгізу туралы" қаулысы.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Атырау облысы әкімдігінің 2013 жылғы 3 мамырдағы № 166 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына өзгерістер енгізу туралы" қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z199" w:id="204"/>
-[...15 lines deleted...]
-      4. Атырау облысы әкімдігінің 2012 жылғы 28 желтоқсандағы № 429 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына өзгерістер енгізу туралы" қаулысы.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Атырау облысы әкімдігінің 2016 жылғы 11 тамыздағы № 184 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына өзгерістер мен толықтырулар енгізу туралы" қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z200" w:id="205"/>
-[...15 lines deleted...]
-      5. Атырау облысы әкімдігінің 2013 жылғы 3 мамырдағы № 166 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына өзгерістер енгізу туралы" қаулысы.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Атырау облысы әкімдігінің 2016 жылғы 8 қарашадағы № 257 "Облыс әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына өзгеріс пен толықтыру енгізу туралы" қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z201" w:id="206"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="208"/>
+    <w:bookmarkStart w:name="z203" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Атырау облысы әкімдігінің 2022 жылғы 26 мамырдағы № 121 "Атырау облысы әкімиятының 2008 жылғы 14 сәуірдегі № 103 "Атырау облысы Жер қатынастары басқармасының мәселелері" қаулысына өзгеріс енгізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>