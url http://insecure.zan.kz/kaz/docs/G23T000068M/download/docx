--- v0 (2025-10-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e21398f" w14:textId="e21398f">
+    <w:p w14:paraId="38a6e75" w14:textId="38a6e75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Атырау облысы бойынша елді мекендердің жасыл екпелерін жасау, күтіп-баптау және қорғаудың қағидаларын бекіту туралы"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атырау облыстық мәслихатының 2023 жылғы 11 желтоқсандағы № 68-VIII шешімі</w:t>
+        <w:t>Атырау облыстық мәслихатының 2023 жылғы 11 желтоқсандағы № 68-VIII шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2322,1919 +2322,2419 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Шағын қалаларда (халық саны 50 мың тұрғынға дейін) өзгерістер болмаған кезде қолданыстағы дендрологиялық жоспарды қайта бекітуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Жасыл екпелерді күтіп-ұстау және қорғау жөніндегі шаралар</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Жасыл екпелерді құру, күтіп-ұстау және қорғау жөніндегі шаралар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4 тараудың тақырыбы жаңа редакцияда - Атырау облыстық мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Жасыл кеңістікті күтіп-ұстау мыналарды қамтиды:</w:t>
+      26. Жасыл екпелерді құру, күтіп ұстау және қорғау өзара байланысты жұмыстардың мынадай кешендеріне бөлінеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      1) отырғызу шұңқырлары мен траншеялардағы топырақты жерді ауыстыру, жасыл екпелерді отырғызу және оларды күтіп-баптау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ағаштарды, бұталарды, көпжылдық гүлдер мен бұталы қоршауды үш жылдық күтіммен (қажет болса топырақты ауыстыру арқылы) отырғызу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бір жылдық гүлзарлар мен көгалдардың құрылысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ағаштарды кесу, қайта отырғызу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) үш жылдық күтімімен ағаштарды өтемдік отырғызу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жасыл екпелерді күтіп-ұстау (жасыл екпелерді күту және оларға қызмет көрсету);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасыл екпелерді мониторингтеу, түгендеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26 тармақ жаңа редакцияда - Атырау облыстық мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Жасыл екпелерді күтіп-ұстау (жасыл екпелерді күту және оларға қызмет көрсету) келесіні қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      2) ағаштардың діңгек қуысын орнатумен қыртыстарды қопсыту, ағаштарды әктеу, жасыл қоршамды қию, ағаштардың діңін көтеру, ағаш өскіндерін жою;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың діңгек қуысын орнатумен және оларды қопсыту және арамшөптерден тазарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаш діңін ақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұталы қоршауды кесу, ағаштардың діңін көтеру, өскінді алып тастау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шөп шабу, арамшөптерді жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасыл екпелерді қымтау (ағаштар, бұталар, көпжылдық гүлдер);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүкіл вегетациялық кезеңде жасыл екпелерді суару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаш тәжін тәждеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың тәжін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаңқа және жартылай қаңқа бөліктерін сақтай отырып, ағаш-бұта өсімдіктерінің биологиялық ерекшеліктеріне сүйене отырып жасартатын кесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апатты, қураған ағаштар мен бұталарды санитарлық кесу, діңгектерді тамырымен жұлу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тыңайтқыштарды қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасыл екпелердің зиянкестерімен және ауруларымен күресу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуыстарды тазалау және пломбалау, аралау орындарын өңдеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 26-1 тармақпен толықтырылды - Атырау облыстық мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Жасыл екпелерді күтіп-ұстауды және қорғау жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      3) гүлзарлар, көгалдарды орналастыру, арамшөптерді отау, шөптерді шабу, қысқы кезеңде раушан гүлдерін жауып ұстау;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпыға ортақ пайдаланылатын жерлерде – уәкілетті орган жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      4) жасыл екпелерді суару бүкіл вегетациялық кезеңде, жылдың ыстық және құрғақ уақытында суару үлкен жиілікпен жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) саябақтар мен скверлерде меншік иелеріне немесе меншік иесі уәкілеттік берген адамға жүктеледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      5) ұшарбасты қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өнеркәсіптік кәсіпорындардың аумағында және басқа да меншік объектілерінде, сондай-ақ бөлінген және бекітілген аумақта және – осы объектілердің меншік иелеріне немесе пайдаланушыларына жүктеледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      6) қаңқалы және жартылай қаңқалы бөліктерін сақтай отырып, ағаш-бұта өсімдіктерінің биологиялық ерекшеліктерін негізге ала отырып жүргізілетін жасарту;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылыс-монтаждау жұмыстарына бөлінген аумақтарда – тапсырыс берушіге жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      7) тыңайтқыш енгізу;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ағаштарды жасарту және тығыз өсетін ағаштарды сирету жөніндегі іс-шаралар вегетация басталғанға дейін немесе күздің соңында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      8) жасыл екпелердің зиянкестерімен және ауруларымен күрес;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Жасыл екпелерді қайта отырғызу жыл бойы оларды сақтау, қорғау және қарқынды күтім жасау бойынша қажетті шараларды сақтай отырып жүзеге асырылады. Жапырақты және қылқан жапырақты ағаштардың тиімді жерсіндіру мақсатында оларды күз басталғаннан бастап ерте көктемге дейінгі кезеңде қайта отырғызылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      9) авариялық, қураған ағаштар мен бұталарды санитариялық кесу, түбірлерді жұлу;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жұмыстарды жүргізу кезінде құрылыс ұйымдары құрылыс салуға немесе құрылыс жұмыстарын жүргізуге бөлінген жер учаскесінде орналасқан жасыл екпелердің сақталуын қамтамасыз ететін мынадай іс-шараларды орындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      10) жасыл екпелердің жай-күйіне мониторинг ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылыс алаңдарының қоршауы ағаштар мен бұталар олардың шегінен тыс қалатындай етіп орнатылады. Құрылыс алаңында қалған әр ағаштың немесе ағаштар тобының айналасында ағаштың діңі мен ұшарбасын зақымданудан сақтауды қамтамасыз ететін жеке қорғаныс жасалады. Ағашты-бұталы өсімдіктерді сақтау мақсатында төменгі және жоғарғы ұшарбастарды ішінара кесуге, оқпандарды байлауға, бұталардың ұшарбастарын байлауға жол беріледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      11) ағаштың қуысын тазалау және пломбалау, ағаштың кесілген жерлерін майлы баяумен өңдеу.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақталатын ағаштарды қоршауларды, шырақтарды және өзге де заттарды бекіту үшін бағаналар ретінде пайдалануға және зақым келтіруге жол берілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      27. Жасыл екпелерді күтіп-ұстауды және қорғау жүзеге асырады:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ағаштардың тамырларын жалаңаштауға және дің маңындағы шеңберлерді топырақпен, құрылыс материалдарымен және қоқыспен көмуге жол берілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      1) жалпыға ортақ пайдаланылатын жерлерде – уәкілетті орган жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жасыл еспелер ауданында жолдарды, тротуарларды және басқа да құрылыстарды реконструкцилау және салу кезінде бұрыннан барларға қарсы тік белгілерді өзгертуге жол берілмейді. Тамыр жүйесін толтыру немесе жалаңаштау мүмкін болмаған жағдайда, жобалар мен сметаларда ағаштардың қалыпты өсу жағдайларын сақтау үшін тиісті құрылғылар қарастырылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      2) саябақтар мен скверлерде меншік иелеріне немесе меншік иесі уәкілеттік берген адамға жүктеледі;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) машиналардың көгалдарда тұруына, құрылыс материалдарын жинап қоюға, жанар-жағармай материалдарын, лас қалдықтарды төгуге жол берілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      3) өнеркәсіптік кәсіпорындардың аумағында және басқа да меншік объектілерінде, сондай-ақ бөлінген және бекітілген аумақта және – осы объектілердің меншік иелеріне немесе пайдаланушыларына жүктеледі;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кірмежолдар мен көтергіш крандарды орнатуға арналған орындар жасыл еспелерден тыс орналастырылады және ағаштардың орнатылған қоршауларын бұзбайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      4) құрылыс-монтаждау жұмыстарына бөлінген аумақтарда – тапсырыс берушіге жүктеледі.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ағаштар мен бұталардың тамыр жүйесі аймағында қазу жұмыстарын тамыр жүйесіне зақым келтірмей, негізгі қаңқа тамырлары орналасқаннан төмен жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      28. Ағаштарды жасарту және тығыз өсетін ағаштарды сирету жөніндегі іс-шаралар вегетация басталғанға дейін немесе күздің соңында жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жаңа құрылыстың барлық учаскелерінде жоғарғы өсімдік топырағын сақтайды, оны алуды және құрылыс алаңының шеттерінде үймелеуді жүргізеді. Бұрғыланған өсімдік топырағы аумақтарды көгалдандыру кезінде пайдаланылады және (немесе) көгалдандыру жөніндегі ұйымға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      29. Жасыл екпелерді қайта отырғызу жыл бойы оларды сақтау, қорғау және қарқынды күтім жасау бойынша қажетті шараларды сақтай отырып жүзеге асырылады. Жапырақты және қылқан жапырақты ағаштардың тиімді жерсіндіру мақсатында оларды күз басталғаннан бастап ерте көктемге дейінгі кезеңде қайта отырғызылады.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Тротуарлар мен өтпе жолдарды асфальттау, төсеу, тақталармен жабу жұмыстарын жүргізу кезінде ағаштың айналасында кемінде диаметрі 1,2 метр жақын аралық шеңбер қалдырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      30. Жұмыстарды жүргізу кезінде құрылыс ұйымдары құрылыс салуға немесе құрылыс жұмыстарын жүргізуге бөлінген жер учаскесінде орналасқан жасыл екпелердің сақталуын қамтамасыз ететін мынадай іс-шараларды орындайды:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Уәкілетті органның елді мекеннің аумақтарын көгалдандыру жөніндегі жұмыс жоспары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      1) құрылыс алаңдарының қоршауы ағаштар мен бұталар олардың шегінен тыс қалатындай етіп орнатылады. Құрылыс алаңында қалған әр ағаштың немесе ағаштар тобының айналасында ағаштың діңі мен ұшарбасын зақымданудан сақтауды қамтамасыз ететін жеке қорғаныс жасалады. Ағашты-бұталы өсімдіктерді сақтау мақсатында төменгі және жоғарғы ұшарбастарды ішінара кесуге, оқпандарды байлауға, бұталардың ұшарбастарын байлауға жол беріледі;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Жалпыға ортақ пайдаланылатын аумақтарда көгалдандыру, жасыл екпелерді отырғызу бюджеттің түрлі деңгейлері қаражаты есебінен, сондай-ақ өзге де қаржыландыру көздері есебінен жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      2) сақталатын ағаштарды қоршауларды, шырақтарды және өзге де заттарды бекіту үшін бағаналар ретінде пайдалануға және зақым келтіруге жол берілмейді;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Жалпыға ортақ пайдаланылатын аумақтарда көгалдандыру жұмыстарын жүргізу үшін уәкілетті орган мынадай жұмыстардың бір түріне және/немесе бір мезгілде түрлеріне ақау актісін дайындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      3) ағаштардың тамырларын жалаңаштауға және дің маңындағы шеңберлерді топырақпен, құрылыс материалдарымен және қоқыспен көмуге жол берілмейді;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жасыл екпенің мекенжайын (орналасқан жерін), түрін, оның сипаттамаларын (оқпан диаметрі, биіктігі, жай-күйі және басқалары) көрсете отырып, болжанып отырған қураған ағашты кесу бойынша көлемді айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      4) жасыл еспелер ауданында жолдарды, тротуарларды және басқа да құрылыстарды реконструкцилау және салу кезінде бұрыннан барларға қарсы тік белгілерді өзгертуге жол берілмейді. Тамыр жүйесін толтыру немесе жалаңаштау мүмкін болмаған жағдайда, жобалар мен сметаларда ағаштардың қалыпты өсу жағдайларын сақтау үшін тиісті құрылғылар қарастырылған;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нақты учаскеде жоспарланған жаңа жасыл екпелердің көлемін анықтау (жасыл екпенің түрі мен атауы, отырғызу мерзімі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      5) машиналардың көгалдарда тұруына, құрылыс материалдарын жинап қоюға, жанар-жағармай материалдарын, лас қалдықтарды төгуге жол берілмейді;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) түрі мен сипаттамаларын, отырғызу мерзімдерін айқындай отырып, өтемдік жасыл екпелер орналасатын учаскенің жоспарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      6) кірмежолдар мен көтергіш крандарды орнатуға арналған орындар жасыл еспелерден тыс орналастырылады және ағаштардың орнатылған қоршауларын бұзбайды;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ағаштың орналасқан жерін, көлемін (санын) көрсете отырып, түбірлерін қопарып қазып алу көлемін айқындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      7) ағаштар мен бұталардың тамыр жүйесі аймағында қазу жұмыстарын тамыр жүйесіне зақым келтірмей, негізгі қаңқа тамырлары орналасқаннан төмен жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уәкілетті орган жасыл екпелерді сатып алуға, оларды тасымалдауға, тыңайтуға, суаруға, топырақты тасымалдауға, механикаландыруға және жұмыс күшіне, сондай-ақ жаңадан отырғызылған жасыл екпелерді жерсіндіру үшін кейін күтіп-баптауға жұмсалатын шығындардың құнын айқындай отырып, еркін нысандағы ақау актісін іске асыру мақсатында жұмыс көлемін айқындау үшін шығындар калькуляциясын жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      8) жаңа құрылыстың барлық учаскелерінде жоғарғы өсімдік топырағын сақтайды, оны алуды және құрылыс алаңының шеттерінде үймелеуді жүргізеді. Бұрғыланған өсімдік топырағы аумақтарды көгалдандыру кезінде пайдаланылады және (немесе) көгалдандыру жөніндегі ұйымға беріледі.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Инженерлік желілерге (электрмен жабдықтау, жарықтандыру, сумен жабдықтау, жылумен жабдықтау) қатысты жасыл екпелерді кесу және/немесе қураған ағаштарды кесу бойынша жұмыстарды жүргізу кезінде кемінде үш жұмыс күні бұрын инженерлік желілердің меншік иелерімен жұмыстарды орындау мерзімдері келісіледі және жұмыстардың уақыты мен ұзақтығын көрсете отырып, учаскедегі болжамды жұмыстар туралы халыққа, кәсіпорындар мен ұйымдарға бұқаралық ақпарат құралдары, әлеуметтік желілер немесе ұялы байланыс арқылы хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      31. Тротуарлар мен өтпе жолдарды асфальттау, төсеу, тақталармен жабу жұмыстарын жүргізу кезінде ағаштың айналасында кемінде диаметрі 1,2 метр жақын аралық шеңбер қалдырылады.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Ағаштарды кесу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Құрылыс салуға немесе басқа да жұмыстар жүргізуге бөлінген учаскелерде жасыл екпелерді сақтау мүмкін болмаған жағдайда, егер қолданыстағы жасыл екпелер тұрғын үй құрылысы ғимараттарын қоса алғанда, басқа да құрылыстар үшін қатер төндіретін болса, ағаштарды кесу Рұқсаттар туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті органның рұқсаты бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Ағаштарды кесу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бекітілген және келісілген қала құрылысы құжаттамасында көзделген құрылыс қызметін, құрылыс-монтаждау жұмыстарын жүзеге асыру үшін жағдайлар жасалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инженерлік абаттандыру объектілеріне қызмет көрсету, инженерлік желілерді реконструкциялау және салу, жерасты және жерүсті коммуникациялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) авариялық және төтенше жағдайларды жою, оның ішінде инженерлік абаттандыру объектілерінде жою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бұрыннан бар объектілердің аумағын абаттандыру және эстетикалық түрге келтіру, жасыл екпелердің сапалық және түрлік құрамын жақсарту қажеттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адамдардың денсаулығы мен өмірінің қауіпсіздігіне қатер төндіретін, сондай-ақ жеке және заңды тұлғаның мүлкіне залал келтіретін ағаштарды санитариялық кесу жағдайларында жасалуы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ағаштар мен бұталар жалпыға ортақ пайдаланылатын жерлерде өсіп тұрған жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Ағаштарды кесуді рұқсат беру рәсімдеріне сәйкес уәкілетті органның рұқсаты бойынша осы жер учаскесіне қызмет көрсететін ұйымдар жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> 6-тарау. Ағаштарды кесу тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38 тармақ жаңа редакцияда - Атырау облыстық мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Жалпыға ортақ жерлердегі және ғимараттарға, құрылыстарға, көп қабатты тұрғын үйлерге іргелес аумақтардағы желдің және табиғи сипаттағы өзге де жағдайлардың, жол-көлік оқиғаларының нәтижесінде ағаштар авариялық құлаған жағдайда құлаған ағаштарды жинауды, құлаған жерлерді уақтылы тазалауды және ағаш қалдықтарын шығаруды қызмет көрсететін учаскелер бойынша ұйымдар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      36. Құрылыс салуға немесе басқа да жұмыстар жүргізуге бөлінген учаскелерде жасыл екпелерді сақтау мүмкін болмаған жағдайда, егер қолданыстағы жасыл екпелер тұрғын үй құрылысы ғимараттарын қоса алғанда, басқа да құрылыстар үшін қатер төндіретін болса, ағаштарды кесу Рұқсаттар туралы заңға сәйкес уәкілетті органның рұқсаты бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Авариялық және төтенше жағдайларды жою кезінде, оның ішінде инженерлік абаттандыру объектілерінде уәкілетті органның келісімінсіз ағаштарды мәжбүрлі түрде кесу мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      37. Ағаштарды кесу:</w:t>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағаштардың, сондай-ақ олардың бұтақтарының құлауы адамдардың өмірі мен денсаулығына, ғимараттар мен құрылыстардың, коммуникациялардың және желілердің бүлінуіне қауіп төндірген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      1) бекітілген және келісілген қала құрылысы құжаттамасында көзделген құрылыс қызметін, құрылыс-монтаждау жұмыстарын жүзеге асыру үшін жағдайлар жасалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жол қозғалысы қауіпсіздігіне кедергілер, оның ішінде жол белгілерін көзбен шолуды жабатын кедергілер болған, жол белгілерін ауыстыру мүмкін болмаған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      2) инженерлік абаттандыру объектілеріне қызмет көрсету, инженерлік желілерді реконструкциялау және салу, жерасты және жерүсті коммуникациялары;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Ағаштарды мәжбүрлі түрде кесу фактісі авариялық-құтқару қызметінің куәландыру актісімен айғақталады, кейін уәкілетті органға мәжбүрлі түрде кескен сәттен бастап үш жұмыс күн ішінде хабарланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      3) авариялық және төтенше жағдайларды жою, оның ішінде инженерлік абаттандыру объектілерінде жою;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жалпыға ортақ пайдаланылатын жерлерде ағаштарды санитариялық кесуді уәкілетті органмен жазбаша келісім бойынша осы жер учаскесіне қызмет көрсететін көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      4) бұрыннан бар объектілердің аумағын абаттандыру және эстетикалық түрге келтіру, жасыл екпелердің сапалық және түрлік құрамын жақсарту қажеттілігі;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Ағаштарды кесу Рұқсат беру туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті органның рұқсаты бойынша, Жасыл еспелер тізіліміне сәйкес ағаштардың сандық, тұқымдық құрамын, жай-күйі мен орналасқан жерін дәл анықтау үшін уәкілетті орган маманының алдын ала ағашты кескен жерге баруы және Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелерді зерттеп-қарау актісін толтыруы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...269 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Жеке және заңды тұлғалар ағаштарды кесуге рұқсат алған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кесілген ағаштардың орнына өтемдік отырғызу туралы кепілдік хат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Кесілген жасыл еспелер мен кесілген қалдықтарды (үгінділер, бұтақтар, жапырақтар, қабықтар) жұмыс жүргізілетін жерде жинауға және сақтауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Ағаштарды отырғызу, қайта отырғызу және өтемдік отырғызу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Жасыл екпелерді жойылған (кесілген) учаскеде не дендрологиялық жоспарда (көгалдандыру жоспарында) айқындалған учаскелерде отырғызу өтемдік отырғызулар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызулар өз мүдделері үшін жасыл екпелерді жоюды (кесуді) жасаған не кінәсінен осы екпелердің бүлінуі немесе құрып кетуі орын алған жеке және (немесе) заңды тұғалардың қаражаты есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Өз мүдделері үшін жасыл екпелерді жоюды (кесуді) жасаған не кінәсінен осы екпелердің бүлінуі немесе құрып кетуі орын алған жеке және (немесе) заңды тұлғалар өтемдік екпелерге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ағаштар мен бұталарға: қылқан жапырақты тұқымдастарға – үш жыл бойы, жапырақты тұқымдастарға – екі жыл бойы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шөптесін өсімдіктерге – бір жылдың вегетациялық маусымы ішінде күтім жасауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Өтемдік отырғызу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген күтім жасау мерзімі өткенге дейін құрып кеткен жағдайда, жеке және (немесе) заңды тұлғалар жасыл екпелерді қайта отырғызуды және оларға күтім жасауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жеке және заңды тұлғалар өз қаражатына жасыл екпелерді отырғызуды жүзеге асырғаннан кейін орындалған іс-шаралар туралы деректерді береді, ал уәкілетті орган жасыл екпелерді қабылдайды және оларды Жасыл екпелерді есепке алу жөніндегі тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жасыл екпелерді түгендеу және орман-патологиялық зерттеу материалдарына сәйкес қайта отырғызуға жататын ағаштар уәкілетті органның жазбаша нұсқамасына сәйкес көрсеткен учаскелерге қайта отырғызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Жеке және заңды тұлғалар ағаштарды қайта отырғызған кезде өтемдік отырғызу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Егер қайта отырғызу ағаштардың салып қалуына әкеп соққан жағдайда, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>58-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес өтемақының он еселенген мөлшері белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Ағаштарды қалпына келтіру қала мен елді мекеннің өтемдік отырғызу жоспарына сәйкес, қажет болған жағдайда топырақты құнарлы топыраққа ауыстыра отырып, арнайы учаскелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Ағаштарды кесуге рұқсат алған кезде қалпына келтірілетін ағаштарды олардың мүддесі үшін кесу жүргізілген азаматтардың және заңды тұлғалардың қаражаты есебінен он есе мөлшерде өтемдік отырғызу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Жалпыға ортақ пайдаланылатын жерлерге өтемдік отырғызу және күтіп-баптау және күтіп-ұстау жөніндегі жұмыстарды өз штатында көгалдандыру саласындағы мамандары бар көгалдандыру жөніндегі ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтемдік отырғызу кезінде бір жылдық көшеттерді пайдалануға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Өтемдік отырғызулар мынадай мөлшерлерде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жергілікті атқарушы органның рұқсаты бойынша жасыл екпелер кесілген, сондай-ақ жеке және (немесе) заңды тұлғалардың меншігіндегі немесе пайдалануындағы ғимараттарға, құрылысжайларға іргелес аумақта олар құрып кеткен кезде – он еселенген мөлшерде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жасыл екпелер заңсыз жойылған (кесілген) кезде не олардың құрып кетуіне алып келген бүлінуі кезінде – елу еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57. Қазақстан Республикасы Үкіметінің 2006 жылғы 31 қазандағы № 1034 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Өсімдіктер мен жануарлардың сирек кездесетiн және құрып кету қаупi төнген түрлерiнiң тiзбесiне енгізілген жасыл екпелер заңсыз жойылған (кесілген) не олардың құрып кетуіне алып келген бүлінген жағдайда – бір жүз еселенген мөлшерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57 тармақ жаңа редакцияда - Атырау облыстық мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Қазақстан Республикасының өсімдіктер дүниесіне келтірілген залалдың мөлшерін Қазақстан Республикасы Экология және табиғи ресурстар министрінің міндетін атқарушының 2023 жылғы 23 ақпандағы № 61 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы заңнамасын бұзудан келтірілген зиянның мөлшерлерін есептеуге арналған базалық ставкаларға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31997 болып тіркелген) сәйкес уәкілетті орган ведомствосының тиісті аумақтық бөлімшелері есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58 тармақ жаңа редакцияда - Атырау облыстық мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Ағаштарды өтемдік отырғызу кесегімен биіктігі кемінде 2,5 метр жапырақты ағаш көшеттерін немесе кесегімен биіктігі кемінде 2 метр қылқан жапырақты ағаш көшеттерін отырғызу арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көшеттердің жоғарғы тамыр жүйесінен діңінің диаметрі 3 сантиметрден кем емес болуы, дің бөлігінің 1,3 метр жоғары болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Ағаштарды кесу кезінде өтемдік отырғызу уәкілетті органның рұқсаты бойынша және (немесе) ағаштарды заңсыз кесу, жою немесе бүлдіру кезінде кесу, ағаштарды жою немесе бүлдіру орнынан 1 километр радиуста аумақта жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z178" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтемдік отырғызу үшін кесу орнынан 1 километр радиуста бос орын болмаған кезде өтемдік отырғызу аумағын уәкілетті орган жазбаша түрде көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Ағаштарды мәжбүрлі түрде кесу кезінде өтемдік отырғызу көгалдандыруды, көгалдандыру жөніндегі ұйымды тарта отырып, жалпыға ортақ пайдаланылатын жерлерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z180" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Өтемдік ағаш отырғызу дендрологиялық жоспарға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Жол-көлік оқиғасы салдарынан жалпыға ортақ пайдаланылатын жерлерде және жеке аумақтарда өсетін жасыл екпелер механикалық зақымданған немесе жойылған жағдайда кінәлі тарап көшеттер отырғызу арқылы бүлінген немесе жойылған екпелерді бес есе өтемдік қалпына келтіруді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Өтемдік ағаш отырғызу жөніндегі жұмыстар аяқталғаннан кейін жеке және заңды тұлғалар бір ай ішінде уәкілетті органды өтемдік отырғызу жоспарына сәйкес жұмыстардың орындалғаны туралы жазбаша түрде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Кепілдік хатқа сәйкес жеке және заңды тұлғалар өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4309,131 +4809,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z184" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Өтемдік отырғызуды жүзеге асырған жеке және заңды тұлғалар уәкілетті органмен бірлесіп, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жасыл екпелердің жерсіну актісін жасайды және одан әрі күтіп-ұстау үшін тиісті әкімшілік-аумақтық бірліктің жергілікті атқарушы органының теңгеріміне береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z185" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Уәкілетті орган өскен ағаштарды Жасыл екпелер тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z186" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Отырғызылған көшеттер өтемдік отырғызу кезінде жойылған жағдайда, олардың мүддесі үшін кесу жүргізілген тұлғалар жасыл екпелерді қайта отырғызуды жүргізеді және оларды қайта отырғызу жүргізілген сәттен бастап үш жыл бойы (ағаш көшетінің жерсіну кезеңі) күтіп-ұстау және қорғау жөніндегі одан әрі іс-шараларды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9365,70 +9865,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:bookmarkStart w:name="z197" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -10322,70 +10822,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="181"/>
+    <w:bookmarkStart w:name="z198" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы акт _______ данада жасалды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Зерттеп-қарау актісі жасыл екпелерді кесуге немесе қайта отырғызуға құқық беретін құжат болып табылмайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10934,128 +11434,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(электрондық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы,телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:bookmarkStart w:name="z202" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кепілдік хат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z203" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________ (жеке немесе заңды тұлғаның атауы) Ағаштарды кесуге рұқсат алған сәттен бастап алты ай ішінде ____________ дана көлемінде өтемдік ағаш отырғызуды жүргізуге кепілдік береді, ___________ тұқымдылар, ағаштардың орнына _________ дана, _________________ үшін кесілетін тұқымдар ____________________________________мекенжайы бойынша: (себебі көрсетіледі) __________________________________________________ 20 жылғы " " жасыл екпелерді зерттеп-қарау актісіне сәйкес. Отырғызылған көшеттер жойылған жағдайда, қайта отырғызуға кепілдік береді. Өтемдік отырғызу сәтінен бастап үш жыл ішінде (ағаш көшетінің жерсіну кезеңі) осы Қағидалардың 26-тармағының 4), 5), 6), 7) және 8) тармақшаларына сәйкес көшеттерді күтіп-ұстау және қорғау жөніндегі іс-шараларды жүргізуге және үш жыл өткеннен кейін оларды ағаштардың жерсіну актісі негізінде жергілікті атқарушы органның теңгеріміне беруге кепілдік береді __________________________________________________________________________ (жеке немесе заңды тұлғаның атауы) Жасыл екпелерді күтіп-ұстау және қорғау қағидаларын бұзғаны үшін "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасының Кодексінің 381-1 және 386-бабына сәйкес жауапкершілікке тартылатыны хабарланды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z204" w:id="184"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z204" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күні: 20__ ж. "___" ____________ _____________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z205" w:id="185"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z205" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшының Т.А.Ә. және қолы (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11212,80 +11712,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="186"/>
+    <w:bookmarkStart w:name="z208" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелердің жерсіну актісі 20___ ж. "___" _________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жасыл екпелердің отырғызған мекенжайы: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -12749,182 +13249,182 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="187"/>
+    <w:bookmarkStart w:name="z209" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке немесе заңды тұлғаның өкілі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z210" w:id="188"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z210" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________(Т.А.Ә., қолы) (мөрі бар болса) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уәкілетті органның лауазымды адамы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="189"/>
+    <w:bookmarkStart w:name="z211" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ (Т.А.Ә., қолы) (мөрі бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13250,31 +13750,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>