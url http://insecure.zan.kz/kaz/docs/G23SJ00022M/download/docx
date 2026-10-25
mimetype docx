--- v0 (2025-12-28)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7583c26" w14:textId="7583c26">
+    <w:p w14:paraId="a5c2162" w14:textId="a5c2162">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2023 жылғы 7 сәуірдегі № 2/2 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 2023 жылғы 7 сәуірдегі № 2/2 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 8-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -542,51 +542,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Солтүстік Қазақстан облысы</w:t>
+              <w:t>Солтүстік-Қазақстан облысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -607,51 +607,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мамлют ауданы мәслихатының</w:t>
+              <w:t xml:space="preserve">Мамлют ауданы мәслихатының </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -672,51 +672,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 7 сәуірдегі</w:t>
+              <w:t xml:space="preserve">2023 жылғы 7 сәуірдегі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -737,51 +737,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 2/2 шешіміне</w:t>
+              <w:t xml:space="preserve">№ 2/2 шешіміне </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -808,1592 +808,2432 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесінің ережесі</w:t>
+        <w:t xml:space="preserve"> "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z119" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа еңгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...19 lines deleted...]
-      1. "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесі (одан әрі – Мәслихат аппараты) Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының (одан әрі – аудандық мәслихат), оның органдары мен депутаттарының қызметін қамтамасыз ететін Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
-[...15 lines deleted...]
-      2. Мәслихат аппаратының ведомстволары жоқ.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесі (бұдан әрі - Аудан мәслихатының аппараты) Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының және оның органдарының ұйымдық, құқықтық, материалдық - техникалық және өзге де қамтамасыз етілуін жүзеге асыратын, депутаттарға олардың өкілеттіктерін жүзеге асыруға көмек көрсететін Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...15 lines deleted...]
-      3. Мәслихат аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ, осы Ережеге сәйкес жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аудан мәслихаты аппаратының ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...15 lines deleted...]
-      4. Мәслихат аппараты коммуналдық мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Аудан мәслихаты аппараты өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Заңдарына, Қазақстан Республикасы Президентінің және Үкіметінің актілерімен, басқа да нормативтік актілермен, сондай-ақ осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ережемен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
-[...15 lines deleted...]
-      5. Мәслихат аппараты азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аудан мәслихатының аппараты коммуналдық мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы қазақ және орыс тілдерінде мөрлері мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      6. Мәслихат аппараты егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аудан мәслихатының аппараты өз атынан азаматтық-құқықтық қатынастарға түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      7. Мәслихат аппараты өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен аудандық мәслихат төрағасының өкімдерімен және Қазақстан Республикасының заңнамасымен қарастырылған басқа да актілермен рәсімделген шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аудан мәслихаты аппаратының, егер оған Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...15 lines deleted...]
-      8. Мәслихат аппаратының құрылымы және штат санының лимиті Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аудан мәслихатының аппараты өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен мәслихат төрағасының өкімдерімен, аудан мәслихаты аппараты басшысының бұйрықтарымен ресімделетін шешімдер қабылдайды, олар Қазақстан Республикасының заңнамасына сәйкес қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      9. Заңды тұлғаның орналасқан жері: индексі 150900, Қазақстан Республикасы, Солтүстік Қазақстан облысы, Мамлют ауданы, Мамлютка қаласы, А.Құнанбаев көшесі, 5 үй.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесінің құрылымы мен штат санының лимиті "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аудан мәслихатының шешімімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      10. Осы Ереже Мәслихат аппаратының құрылтай құжаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: индексі 150900, Қазақстан Республикасы, Солтүстік Қазақстан облысы, Мамлют ауданы, Мамлютка қаласы, А. Құнанбаев көшесі, 5 үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      11. Мәслихат аппаратының қызметін қаржыландыру жергілікті бюджеттен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесінің жұмыс режимі: сенбі және жексенбі күндері екі демалыс күнімен бес күндік жұмыс аптасы белгіленеді, жұмыс уақытының ұзақтығы аптасына 40 сағаттан, жұмыс күнінің ұзақтығы 8 сағаттан, сағат 08:30-ден 18:00-ге дейін, жұмыс күнінің үзілісі сағат 13-00-ден 14:30-ге дейін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      12. Мәслихат аппаратына кәсіпкерлік субъектілерімен Мәслихат аппаратының өкілеттері болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже мәслихат аппаратының құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аудандық мәслихат аппаратының қызметін қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аудан мәслихатының аппаратына кәсіпкерлік субъектілермен Аудан мәслихаты аппаратының функциялары болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Мәслихат аппаратының Ережесіне өзгертулер мен толықтырулар енгізу Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесінің міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық мәслихаттың ұйымдастырушылық және сессиялық қызметін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...15 lines deleted...]
-      5) "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес халықты аудандық мәслихаттың қызметі туралы ақпараттандыруды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) депутаттарға өз өкілеттіктерін жүзеге асыруға көмек көрсету; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...15 lines deleted...]
-      6) аудандық мәслихат депутаттарының материалдық-техникалық қызметін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) аудандық мәслихат сессияларында жергілікті бюджеттерді қысқартуды немесе жергілікті бюджет шығыстарын ұлғайтуды көздейтін нормативтік құқықтық актілерді, сондай-ақ азаматтардың құқықтарына, бостандықтары мен міндеттеріне қатысты нормативтік құқықтық актілерді қабылдауды қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      7) "Қоғамдық кеңестер туралы" Қазақстан Республикасының Заңына сәйкес Қоғамдық кеңес қызметін ұйымдастырушылық қамтамасыз етуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) мемлекеттік функцияларды іске асыруды нормативтік құқықтық қамтамасыз ету, аудан мәслихаты қабылдайтын нормативтік құқықтық актілерді тіркеу және олардың орындалуына талдау жүргізу; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының бюджет заңнамасына сәйкес депутаттық өкілеттіктерді жүзеге асыруға байланысты аудандық мәслихат депутаттарының біліктілігін арттыруға арналған ұсыныстардың бағыттарын қамтамасыз ету және аудандық мәслихат депутаттарының біліктілігін арттыруға арналған шығыстарды жоспарлау.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аудан мәслихатының қызметі туралы халықтың хабардар болуын қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      14. Өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) аудандық мәслихат депутаттарының қызметін материалдық-техникалық қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...15 lines deleted...]
-      1) құқықтары: белгіленген тәртіп бойынша мемлекеттік органдар мен лауазым иелерінен, өзге де ұйымдардан ақпарат, анықтамалар, есептер, шешімдер жобаларын, нормативтік құқықтық актілері жобаларының бұқаралық ақпарат құралдарында басылуы туралы мәліметтер, сараптамалық кеңестердің қорытындыларын, аудандық мәслихаттың қарауына енгізілген шешімдер жобалары бойынша қажетті келісулерді, сессиялардың күн тәртібі мен тұрақты (уақытша) комиссиялардың отырыстарында қаралатын мәселелер бойынша өзге де құжаттамаларды сұрау; депутаттық сауалдар мен ұсыныстарды уақтылы қарауды және іске асыруды қамтамасыз ету мақсатында мемлекеттік органдар мен мекемелерге сауалдар, ұсыныстар, шағымдар жіберу; аудандық мәслихаттың және оның тұрақты комиссияларының қарауына енгізілетін мәселелерді дайындауға қатысу үшін мемлекеттік органдар мен өзге де ұйымдардың қызметкерлерін тарту, тиісті шешімдерді әзірлеу үшін уақытша жұмыс топтарын құру; қабылданған шешімдердің, сондай-ақ Қазақстан Республикасы заңнамасы талаптарының орындалуын бақылауды жүзеге асыру; аудандық мәслихатқа келіп түскен заңды және жеке тұлғалардың өтініштерін қарастыру мерзімі мен нәтижелеріне бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) "Қоғамдық кеңестер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қоғамдық кеңестің қызметін ұйымдастырушылық қамтамасыз етуді жүзеге асыру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      2) міндеттері: өз құзыреті шегінде аудандық мәслихат Регламентінің сақталуын қамтамасыз ету; ішкі және сыртқы саясаттың негізгі бағыттарына сәйкес келмейтін шешімдердің қабылдануына жол бермеу; аудандық мәслихаттың құзыретіне кіретін мәселелер бойынша мемлекеттік органдарға және лауазымды тұлғаларға консультативтік-әдістемелік, ақпараттық, ұйымдастырушылық-техникалық және өзге де көмек көрсету; азаматтардың құқықтары мен заңды мүдделерінің сақталуын қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) депутаттық өкілеттіктерді жүзеге асыруға байланысты аудандық мәслихат депутаттарының біліктілігін арттыруға ұсыныстар бағыттарын қамтамасыз ету және аудандық мәслихат депутаттарының біліктілігін арттыруға арналған шығыстарды жоспарлау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      1) Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының және оның органдарының қызметiн ақпараттық-сараптамалық, ұйымдастыру-құқықтық және материалдық-техникалық қамтамасыз етуді жүзеге асыру, депутаттарға аудандық мәслихаттың Регламентіне сәйкес олардың өкілеттіктерін жүзеге асыруға көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      2) мәслихаттың аудандық мәслихат бекіткен жұмыс жоспарының негізінде, сондай-ақ мәслихаттың тұрақты комиссиялары мен өзге де органдары, депутаттар топтары мен депутаттар, аудан әкімі енгізетін мәселелер бойынша аудандық мәслихат сессияларын дайындауды және өткізуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгіленген тәртіппен мемлекеттік органдар мен лауазымды адамдардан, өзге де ұйымдардан нормативтік-құқықтық актілердің жобаларын бұқаралық ақпарат құралдарында жариялау туралы ақпаратты, анықтамаларды, есептерді, шешімдер жобаларын, аудандық мәслихат шешімдерінің жобалары бойынша келісу үшін қажетті ғылыми сараптамалар мен сараптамалық кеңестердің қорытындыларын және сессиялар мен тұрақты (уақытша) комиссиялар отырыстарының күн тәртібіндегі мәселелер бойынша өзге де құжаттарды сұрату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      3) тұрақты комиссиялардың отырыстарын, көпшілік тыңдауларын және жұмыс сапарларын дайындауды жүзеге асыру, тұрақты комиссиялардың мүшелеріне қаралатын мәселелердің мәні бойынша материалдарды талдау, қорыту және уақтылы ұсыну;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудандық мәслихат сессиясының және оның тұрақты комиссияларының қарауына енгізілетін мәселелерді дайындауға қатысу үшін мемлекеттік органдар мен өзге де ұйымдардың қызметкерлерін тарту, тиісті шешімдерді әзірлеу үшін уақытша жұмыс топтарын құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      4) аудандық мәслихат шешімдерінің, мәслихаттың тұрақты комиссиялары қаулыларының және аудандық мәслихат төрағасы өкімдерінің Қазақстан Республикасының қолданыстағы заңнамасына сәйкестігін бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депутаттық сауалдар мен ұсыныстарды уақтылы қарауды және іске асыруды қамтамасыз ету мақсатында мемлекеттік органдар мен мекемелерге сауалдар, ұсыныстар, шағымдар жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      5) аудандық мәслихаттың нормативтік құқықтық актілерін әзірлеуге және заңды сараптама жүргізуді қамтамасыз етуге қатысу, сондай-ақ оларды Қазақстан Республикасының қолданыстағы заңнамасымен қарастырылған жағдайда әділет органдарында мемлекеттік тіркеуге жіберу;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қабылданған шешімдердің, сондай-ақ Қазақстан Республикасы заңнамасының талаптарының орындалуына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының Үкіметі айқындайтын тәртіппен аудандық мәслихат қабылдаған нормативтік құқықтық актілердегі қайталауларды, олқылықтарды, ескірген және сыбайлас жемқорлық құқық нормаларын талдау, іске асыру тиімділігі және анықтау мақсатында құқықтық мониторингті жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудан мәслихатына келіп түскен заңды және жеке тұлғалардың өтініштерін қарау мерзімдері мен нәтижелеріне бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      7) Қазақстан Республикасының заңнамасында қарастырылған жағдайларда және тәртіппен аудандық мәслихаттың шешімдерін Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкінде және бұқаралық ақпарат құралдарында жариялауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік басқару органдарының, мұрағаттардың, ғылыми мекемелердің ақпараттық дерекқорларын пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      8) атқарушы органдар басшыларының ақпараттарын, есептерін жинау, талдау, аудандық мәслихат депутаттары алдында өз қызметі туралы есеп беретін мемлекеттік органдар қызметінің нәтижелері туралы анықтамалар дайындау;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      9) аудандық мәслихат сессиялары мен тұрақты комиссияларының отырыстарында айтылған ескертулер мен ұсыныстардың, сессиялар шешімдерінің, тұрақты комиссиялар қаулыларының орындалуын талдау және бақылау, аудандық мәслихат сессияларында және тұрақты комиссиялардың отырыстарында қарау үшін олардың іске асырылу барысы туралы ақпарат дайындау;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамлют ауданы мәслихатының регламентінің тиісінше сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      10) аудандық мәслихаттың және оның органдарының басқа да отырыстарының хаттамалары мен материалдарын қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес келмейтін шешімдер қабылдауға жол бермеу, аудандық мәслихаттың құзыретіне кіретін мәселелер бойынша мемлекеттік органдар мен лауазымды адамдарға консультациялық-әдістемелік көмек, ақпараттық, ұйымдастырушылық-техникалық және өзге де көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      11) аудандық мәслихат депутаттары жұмысының ашықтығын және жариялылығын қамтамасыз ету, бұқаралық ақпарат құралдарында, аудандық мәслихаттың ресми веб-сайтында аудандық мәслихаттың, оның органдары мен депутаттарының қызметі туралы ақпарат орналастыру;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудан мәслихатының құзыреті шегінде азаматтардың құқықтары мен заңды мүдделерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      12) мәслихат депутаттарына өз өкілеттіктерін жүзеге асыруға жәрдемдесу, консультативтік және әдістемелік көмек көрсету, депутат сауалдарын, ұсыныстары мен ескертулерін уақытында қарастыру және жүзеге асыруға бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Бюджет </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Мемлекеттік сатып алу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Құқықтық актілер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көзделген міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      13) аудандық мәслихат қызметін қамтамасыз етуге жұмсалатын шығындарды анықтау, депутаттардың біліктілігін арттырудан өтуі, іссапарлық шығындарды өтеу, депутаттарды қажетті кеңсе құралдарымен және депутаттық қызметті атқару үшін қажетті өзге де тауарлармен қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      14) кадр жұмыстарын "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының талаптарына, оны жүзеге асыруға қабылданған Қазақстан Республикасы Президентінің Жарлықтарына және Үкімет қаулыларына, Қазақстан Республикасының Еңбек кодексіне сәйкес жүргізу;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудан мәслихатының, оның тұрақты комиссияларының, уақытша жұмыс органдарының қызметін ұйымдастырушылық-құжаттамалық, құқықтық, ақпараттық, материалдық-техникалық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      15) іс жүргізу жұмыстарын, сондай-ақ арнайы байланысты ұйымдастыру және жүргізу, архивке тапсыру үшін, соның ішінде мәслихат аппаратының ақпараттық жүйелері арқылы құжаттарды уақтылы тіркеу, сақтау және әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мәслихат депутаттарына мәслихат жұмысының регламентіне сәйкес олардың өз өкілеттіктерін жүзеге асыруына жәрдемдесу, оларды қажетті ақпаратпен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      16) Мәслихат аппаратына және аудандық мәслихатқа келіп түсетін азаматтар мен заңды тұлғалардың жазбаша, электрондық өтініштерін аудандық мәслихат төрағасының жеке қабылдауынан қарау, оларды бақылау және талдау.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзін-өзі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басқару туралы" және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпаратқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол жеткізу туралы" Қазақстан Республикасының заңдарына сәйкес аудан мәслихатының сессияларын дайындау мен өткізуді ұйымдастырушылық-техникалық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) атқарушы органдар басшыларының, ауылдық округ әкімдерінің ақпараттарын, есептерін жинау, талдау, аудандық мәслихат депутаттарының алдында олардың қызметінің нәтижелері туралы анықтамалар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аудан мәслихаты сессияларының және басқа да отырыстардың хаттамалары мен материалдарын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тұрақты комиссиялардың отырыстарын, жария тыңдауларды, "дөңгелек үстелдерді", жұмыс сапарларын және көшпелі отырыстарды дайындауды және өткізуді жүзеге асыру; қаралатын мәселелердің мәні бойынша материалдарды талдауға, қорытуға және тұрақты комиссия мүшелеріне уақтылы ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мәслихат депутаттарына олардың өкілеттіктерін жүзеге асыруға жәрдемдесу, консультациялық және әдістемелік көмек көрсету, депутаттардың сауалдарын, ұсыныстары мен ескертулерін уақтылы қарауды бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аудан мәслихатының пен мәслихат аппаратының қызметін мерзімді баспасөз басылымдарында немесе интернет-ресурста (аудандық мәслихат аппаратының сайтында, Facebook) жариялауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аудандық мәслихат актілерінің уақтылы және тиісінше ресімделуін және таратылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес аудандық мәслихаттың заңнамалық қызметін айқындайтын мәслихат шешімдерінің, тұрақты комиссиялар қаулыларының және мәслихат төрағасының өкімдерінің орындалуына бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) Нормативтік құқықтық актілердің және құқықтық мәселелер жөніндегі мемлекеттік органның өзге де құжаттарының жобаларын әзірлеу үшін әкімдік бөлімдерінің, ауылдық округ әкімдері аппараттарының қызметкерлерін белгіленген тәртіппен тарту, сондай-ақ нормативтік құқықтық актілерді "Құқықтық актілер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен сәйкестікке келтіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) аудан мәслихатының нормативтік құқықтық актілерін әзірлеуге қатысу және оларға заң сараптамасын жүргізуді жүзеге асыру, сондай-ақ қолданыстағы заңнамада көзделген жағдайларда оларды әділет органдарына мемлекеттік тіркеуге жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының заңнамасында көзделген жағдайларда аудан мәслихатының шешімдерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде, бұқаралық ақпарат құралдарында жариялауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасында белгіленген тәртіппен аудан мәслихатының нормативтік құқықтық актілеріне құқықтық мониторингті жүзеге асыру, аудан мәслихаты қабылдаған нормативтік құқықтық актілердің электрондық тіркелімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) аудан мәслихатының қабылданған шешімдері бойынша әділет органдарына есептер беру және нормативтік құқықтық актілерге мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) "Қазақстан Республикасының мемлекеттік қызметі туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және өзге де заңнамалық актілердің талаптарына сәйкес кадр жұмысын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) бос мемлекеттік әкімшілік лауазымдарға орналасуға конкурстар өткізуді ұйымдастыруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) құжаттамалық қамтамасыз етуді, оның ішінде тиісті құжат айналымын ұйымдастыру, ақпараттық технологияларды енгізу және дамыту; іс жүргізу қағидаларының сақталуын бақылауды және мемлекеттік тілді қолдану аясын кеңейтуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жеке және заңды тұлғалардың өтініштерін қабылдауды, тіркеуді және есепке алуды жүзеге асыру, аудандық мәслихат төрағасының жеке тұлғаларды және заңды тұлғалар өкілдерін жеке қабылдауын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) мемлекеттік орган жіберген жеке және заңды тұлғалардың өтініштерін қарауға бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) аудандық мәслихат аппараты бойынша жеке және заңды тұлғалардың өтініштерімен жұмыс мәселелері бойынша есептілікті уақтылы ұсынуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) "Қызмет бабында пайдалану үшін" (ҚБПҮ) шектеулі таратылуы бар қызметтік ақпаратпен жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) мұрағатқа беру үшін құжаттарды уақтылы тіркеуді, сақтауды және дайындауды жүзеге асыру, "Құжаттардың бірыңғай электрондық мұрағаты" АЖ жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) мемлекеттік сатып алу туралы заңнамаға сәйкес мемлекеттік сатып алуды ұйымдастыру және өткізу рәсімін орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) аудан мәслихатының қызметін қамтамасыз етуге арналған шығыстарды айқындау, іссапар шығыстарын өтеу, депутаттарды депутаттық қызметті жүзеге асыру үшін қажетті кеңсе керек-жарақтарымен және өзге де тауарлармен қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесінің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аудан мәслихатының аппаратына басшылықты Аудан мәслихаты аппаратының басшысы жүзеге асырады, ол Аудан мәслихатының аппаратына жүктелген міндеттердің орындалуына және оның өз функцияларын жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Мәслихат аппаратын басқаруды бірінші басшысы болып келетін аудандық мәслихаттың төрағасы жүзеге асырады және Мәслихат аппаратына жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+      18. Аудан мәслихаты аппаратының басшысы "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзін-өзі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басқару туралы", "Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы" Қазақстан Республикасының Заңдарына және Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аудан мәслихаты аппаратының басшысының орынбасарлары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аудан мәслихаты аппаратының басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудан мәслихаты аппаратының қызметіне басшылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құзыреті шегінде аппараттың қызметін ұйымдастырады, үйлестіреді және бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудан мәслихаты аппаратының "Б" корпусының әкімшілік мемлекеттік қызметшілерін мемлекеттік лауазымдарға тағайындайды және мемлекеттік лауазымдардан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аудан мәслихаты аппаратының тәртіптік және конкурстық комиссияларының қызметіне жалпы басшылықты жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік тәртіптің сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аудан мәслихаты аппаратының мемлекеттік қызметшілерін іссапарға жіберу, оларға демалыс беру, материалдық көмек көрсету, даярлау, қайта даярлау және олардың біліктілігін арттыру, көтермелеу, оларға үстемеақылар белгілеу мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аудан мәслихатының аппараты мемлекеттік қызметшілерінің тәртіптік жауапкершілігі мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасы талаптарының орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мәслихат сессияларын, мәслихаттың тұрақты және уақытша комиссияларының отырыстарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мәслихат шешімдерінің жобаларын, мәслихат депутаттарын іссапарға жіберу жөніндегі және мәслихат төрағасы немесе мәслихаттың тұрақты комиссиясының төрағасы болмаған жағдайда міндеттерді жүктеу жөніндегі бұйрықтарды дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) депутаттардың біліктілігін арттыру жөніндегі іс-шараларды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Аудандық мәслихаттың төрағасы мәслихат сессиясында депутаттардың арасынан ашық немесе жасырын дауыс беру арқылы депутаттар жалпы санының көпшілік даусымен сайланады және қызметінен босатылады. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+      12) қаржылық құжаттарға бірінші қол қою құқығына ие, шарттар жасасады, сенімхаттар береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осы Ережеде белгіленген құзыреті шегінде бұйрықтар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) аппарат басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудан мәслихаты аппаратының басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аудан мәслихаты аппаратының алқалы органдары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесінің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Аудандық мәслихат төрағасының орынбасарлары жоқ. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+      22. Аудандық мәслихат аппаратының Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Аудандық мәслихат төрағасының өкілеттіктері: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+      Аудан мәслихаты аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) аудандық мәслихат сессиясын және оның қарауына енгізілетін мәселелерді әзірлеуді ұйымдастырады, сессияның күн тәртібін қалыптастырады, хаттама жасалуын қамтамасыз етеді, мәслихат сессиясында қабылданған немесе бекітілген шешімдерге, өзге де құжаттарға қол қояды; </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+      23. Аудандық мәслихат аппаратына бекітілген мүлік коммуналдық меншікке жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, аудандық мәслихат аппаратының өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша берілген қаражат есебінен сатып алынған мүлікті дербес иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. "Солтүстік Қазақстан облысы Мамлют ауданы мәслихатының аппараты" коммуналдық мемлекеттік мекемесін қайта құру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) аудандық мәслихат депутаттарының өз өкілеттіктерін жүзеге асыруына жәрдемдеседі, оларды қажетті ақпаратпен қамтамасыз етеді, депутаттарды мәслихат сессияларына, оның тұрақты комиссияларының және өзге де органдарының жұмысына қатысу үшін қызметтік міндеттерін орындаудан босатуға байланысты мәселелерді қарайды; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+      25. Аудандық мәслихат аппаратын қайта ұйымдастыру (біріктіру, қосу, бөлу, бөлу, қайта құру) және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) депутаттық сауалдар мен өтініштердің қаралуын бақылайды; </w:t>
-[...418 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+       Аудан мәслихатының аппаратында оның қарамағындағы ұйымдар жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Аудан мәслихатының аппаратында оның қарамағындағы аумақтық бөлімшелер жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Аудан мәслихатының аппаратында оның қарамағындағы мемлекеттік мекемелер жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2719,31 +3559,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>