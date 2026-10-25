--- v1 (2026-07-29)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa69012" w14:textId="aa69012">
+    <w:p w14:paraId="59d1178" w14:textId="59d1178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің ішкі саясат, мәдениет және тілдерді дамыту бөлімі" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2023 жылғы 7 желтоқсандағы № 281 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2023 жылғы 7 желтоқсандағы № 281 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -929,136 +929,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің ішкі саясат, мәдениет және тілдерді дамыту бөлімінің Жастар ресурстық орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Бөлім өз қызметін Қазақстан Республикасының Конституциясына, "Қазақстан Республикасының Мемлекеттік рәміздері туралы" Қазақстан Республикасының Конституциялық Заңына, Қазақстан Республикасының Азаматтық кодексіне, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне, Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының Бюджет кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына, "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына, "Құқықтық актілер туралы" Қазақстан Республикасының Заңына, "Діни қызмет және діни бірлестіктер туралы" Қазақстан Республикасының Заңына, "Бұқаралық ақпарат құралдары туралы" Қазақстан Республикасының Заңына, "Коммерциялық емес ұйымдар туралы" Қазақстан Республикасының Заңына, "Мәдениет туралы" Қазақстан Республикасының Заңына, "Тіл туралы" Қазақстан Республикасының Заңына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңына, Қазақстан Республикасы Президентінің және Үкіметінің актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      3. Бөлім өз қызметін Қазақстан Республикасының Конституциясына, "Қазақстан Республикасының мемлекеттік рәміздері туралы" Қазақстан Республикасының Конституциялық заңына, Қазақстан Республикасының Азаматтық кодексіне, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне, Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының Бюджет кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына, "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына, "Құқықтық актілер туралы" Қазақстан Республикасының Заңына, "Діни қызмет және діни бірлестіктер туралы" Қазақстан Республикасының Заңына, "Бұқаралық ақпарат құралдары туралы" Қазақстан Республикасының Заңына, "Коммерциялық емес ұйымдар туралы" Қазақстан Республикасының Заңына, "Мәдениет туралы" Қазақстан Республикасының Заңына, "Тіл туралы" Қазақстан Республикасының Заңына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына, "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасының Заңына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 22.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Бөлім мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, "Бюджеттің атқарылуы және оған кассалық қызмет көрсету ережесін бекіту туралы" Қазақстан Республикасы Қаржы Министрінің 2014 жылғы 4 желтоқсандағы № 540 бұйрығына сәйкес Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ және орыс тілдерінде жазылған мөртаңбалары, белгіленген үлгідегі бланкілері, қазынашылық органдарында шоттары болады.</w:t>
+      4. Бөлім мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және қазақ және орыс тілдеріндегі өз атауы көрсетілген мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бөлім азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1171,54 +1233,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бөлім қызметін қаржыландыру Қазақстан Республикасының Бюджет кодексіне сәйкес жергілікті бюджеттен жүзеге асырылады. 12. Бөлімге кәсіпкерлік субъектілерімен Бөлімінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Бөлімге заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      Егер Қазақстан Республикасының заңдарымен Бөлімге кіріс әкелетін қызметті жүзеге асыру құқығы берілген жағдайда, алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1793,50 +1917,130 @@
         <w:t>
       9) ауданда мемлекеттік органдар қызметінің ашықтығын және қоғамдық-саяси, мәдени-бұқаралық, спорттық іс-шараларды ақпараттық насихаттауды қамтамасыз ету мақсатында бұқаралық ақпарат құралдарына жарияланатын мақалаларды дайындауды және жариялауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) "Қазақстан Республикасының Мемлекеттік рәміздері туралы" Қазақстан Республикасының Конституциялық заңын орындау жөніндегі жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) аудан аумағында Қазақстан Республикасының Мемлекеттік Туын және Қазақстан Республикасының Мемлекеттік Елтаңбасын пайдалану (орнату, орналастыру) кезінде оларға қойылатын ұлттық стандарттар талаптарының сақталуына тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік әлеуметтік тапсырыс шеңберінде жұмыстарды жүзеге асыру: іс-шаралар жоспарын әзірлеу, жоспарға сәйкес жоспарланған іс-шаралардың техникалық ерекшеліктерін әзірлеу, порталда орналастыру, жеңімпаздармен жұмыс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3050,55 +3254,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3424,31 +3628,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>