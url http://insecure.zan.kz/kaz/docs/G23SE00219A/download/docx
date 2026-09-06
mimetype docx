--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="441dd1f" w14:textId="441dd1f">
+    <w:p w14:paraId="0cd26cb" w14:textId="0cd26cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің дене шынықтыру және спорт бөлімі" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2023 жылғы 29 қыркүйектегі № 219 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2023 жылғы 29 қыркүйектегі № 219 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -869,54 +869,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бөлімде ведомстволар жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Бөлім өз қызметін Қазақстан Республикасының Конституциясына, Қазақстан Республикасының Азаматтық кодексіне, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне, Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының Бюджет кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына, "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына, "Құқықтық актілер туралы" Қазақстан Республикасының Заңына, "Мәдениет туралы" Қазақстан Республикасының Заңына, "Дене шынықтыру және спорт туралы" Қазақстан Республикасының Заңына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, дене шынықтыру және спорт саласындағы нормативтік құқықтық актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      3. Бөлім өз қызметін Қазақстан Республикасының Конституциясына, Қазақстан Республикасының Азаматтық кодексіне, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне, Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының Бюджет кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына, "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына, "Мемлекеттік сатып алу туралы" Қазақстан Республикасының Заңына, "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына, "Құқықтық актілер туралы" Қазақстан Республикасының Заңына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңында, "Мәдениет туралы" Қазақстан Республикасының Заңына, "Дене шынықтыру және спорт туралы" Қазақстан Республикасының Заңына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, дене шынықтыру және спорт саласындағы нормативтік құқықтық актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бөлім мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы мемлекеттік тілде жазылған мөртаңбалары, белгіленген үлгідегі бланкілері, "Бюджеттің атқарылуы және оған кассалық қызмет көрсету ережесін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2014 жылғы 4 желтоқсандағы № 540 бұйрығына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1069,72 +1131,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Бөлімге заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+      Егер бөлімге Қазақстан Республикасының заңдарымен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер мемлекеттік бюджетке жіберіледі";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Ғабит Мүсірепов атындағы ауданның дене шынықтыру және спорт бөлімінің міндеттері мен өкілеттіктері</w:t>
+        <w:t xml:space="preserve"> 2 тарау. Ғабит Мүсірепов атындағы ауданның дене шынықтыру және спорт бөлімінің міндеттері, функциялары мен өкілеттіктері"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бөлімнің міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2254,55 +2416,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>