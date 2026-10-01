--- v0 (2025-11-07)
+++ v1 (2026-10-01)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d305df" w14:textId="3d305df">
+    <w:p w14:paraId="6c92bf0" w14:textId="6c92bf0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Денсаулық сақтау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2023 жылғы 29 наурыздағы № 183 бұйрығына толықтырулар мен өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 19 маусымдағы № 354 бұйрығы. Күші жойылды - Қазақстан Республикасы Денсаулық сақтау министрінің 2025 жылғы 16 қыркүйектегі № 620 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Денсаулық сақтау министрінің 16.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 620</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңы 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -176,146 +254,130 @@
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2023 жылғы 17 мамырдағы № 113 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 18 мамырда № 32518 болып тіркелді) сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Денсаулық сақтау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2023 жылғы 29 наурыздағы № 183 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай толықтырулар мен өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Денсаулық сақтау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -328,70 +390,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 12) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12) жеке жұмыс жоспары – "Б" корпусы қызметшісінің бағалау кезеңіне НМИ қарастырылған және тікелей басшысымен бірлесіп құрылатын, жоғары тұрған басшымен бекітілген құжат.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -404,70 +466,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -516,70 +578,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз 4-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте 2022 жылғы 1 қаңтардан бастап 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста болған, еңбекке уақытша жарамсыздығы кезінде болған "Б" корпусы қызметшілерінің қызметін бағалау осы Әдістеменің 6-тарауында белгіленген тәртіпте жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -610,70 +672,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -686,406 +748,406 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11- тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай редакциядағы 6-тараумен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-тарау. 2022 жылғы 1 қаңтардан бастап 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезінде болған "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. НМИ бағалау кезеңі басталғаннан кейін 10 жұмыс күні ішінде "Б" корпусы әкімшілік мемлекеттік қызметшісінің жеке жұмыс жоспарында тікелей басшымен осы Әдістеменің 9-қосымшасына сәйкес нысанда анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Тиісті НМИ бар жеке жұмыс жоспарын жоғары тұрған басшы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның бірінші басшысы болған жағдайда жеке жұмыс жоспары осы лауазымды тұлғамен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. НМИ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өлшемді (НМИ өлшеу үшін нақты критерийлер белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уақытпен шектеулі (НМИ қол жеткізу мерзімі белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органның стратегиялық мақсатын, "А" корпусы қызметшісінің келісімін жүзеге асыруға бағытталған болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. НМИ саны 5 құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. НМИ жетістігін бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Бағалауды өткізу үшін "Б" корпусы қызметшісінің тікелей басшысы осы Әдістеменің 10-қосымшасына сәйкес нысанда НМИ бойынша бағалау парағын толтырады және оған қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жеке жұмыс жоспарының жүзеге асырылуын бағалау жеке жұмыс жоспары құрылған жыл қорытындысы бойынша НМИ бағалау негізінде келесі тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ барлығы орындалған жағдайда "Функционалдық міндеттерді тиімді орындайды" баға қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1132,649 +1194,649 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санының 5-нен 3-тен азы орындалған жағдайда "Функционалдық міндеттерін қанағаттанарлықсыз орындайды" баға қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ-дің орындалуы жеке жоспарда қарастырылған барлық көрсеткіштердің толық орындалуын көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Бағалау парағы тікелей басшымен толтырылғаннан кейін, ол жоғары тұрған басшының қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның бірінші басшысы болған жағдайда бағалау парағы оның қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. "Б" корпусы қызметшісінің бағалау парағын қарау қорытындысы бойынша жоғары тұрған басшымен келесі шешімдердің бірі қабылданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалаумен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) түзетуге жіберу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Бағалау парағы НМИ қол жеткізуін дәлелдейтін фактілердің жеткіліксіздігі немесе дәйексіздігі болған жағдайда түзетуге жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бағалау парағын жоғары тұрған басшының қарауына қайта енгізу, оны түзетуге жолдағаннан кейін 2 жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Жоғары тұрған басшымен бағалау парағына қол қойылғаннан кейін персоналды басқару қызметі 2 жұмыс күнінен кешіктірмей оны Комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Бағалау нәтижелерін Комиссиямен қарау және бағалау нәтижесіне шағымдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Персоналды басқару қызметі Комиссия төрағасының келісімімен бағалауды өткізу кестесін қалыптастырады және бағалауды өткізуге дейін үш жұмыс күні аралығында бағалауды жүргізетін тұлғаларға бағалау жүргізу туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Комиссияның отырысы оның құрамының кем дегенде үштен екісі қатысқан жағдайда өкілетті болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Комиссияның төрағасын не мүшесін алмастыру комиссияны құру туралы бұйрыққа өзгертулер енгізу арқылы уәкілетті тұлғаның шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Комиссияның шешімі ашық дауыс беру арқылы қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Дауыс беру қорытындысы Комиссия мүшелерінің көпшілік дауысымен айқындалады. Дауыс саны тең болған жағдайда, бағалау жөніндегі комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Комиссияның хатшысы персоналды басқару қызметінің қызметшісі болып табылады. Комиссияның хатшысы дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Персоналды басқару қызметі Комиссия төрағасымен келісілген мерзімдерге Комиссия отырысының өткізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Персоналды басқару қызметі Комиссияның отырысына келесі құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толтырылған бағалау парақтарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы әдістеменің 11-қосымшасына сәйкес Комиссия отырысының хаттамасының (бұдан әрі – хаттама) жобасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Комиссия бағалау нәтижелерін қарайды да келесі шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалау нәтижелерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалау нәтижелерін қайта қарау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Бағалау нәтижелерін қайта қарау туралы шешім қабылданған жағдайда Комиссия бағалау нәтижесін түзетіп, оны хаттаманың "Бағалау нәтижелері комиссиямен түзетілуі (бар болған жағдайда)" бағанында көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Бағалаудың нәтижелері уәкілетті тұлғамен бекітіледі және хаттамада тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Персоналды басқару қызметі "Б" корпусының қызметшісін бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. "Б" корпусының қызметшісін бағалау нәтижелерімен таныстыру оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. "Б" корпусы қызметшісінің Комиссия шешіміне шағымдануы мемлекеттік қызмет істері жөніндегі уәкілетті органда немесе оның аумақтық департаментінде шешім шыққан күннен бастап он жұмыс күні ішінде жүзеге асырылады. Шағымдарды қарау қорытындысы бойынша мемлекеттік қызмет істері жөніндегі уәкілетті орган келесі шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органға Комиссия шешімін жойып, "Б" корпусы қызметшісінің бағалау нәтижесін қайта қарау бойынша ұсыныс беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Б" корпусы қызметшісінің бағалау нәтижесін қайта қараусыз қалдыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. "Б" корпусы қызметшісі бағалау нәтижелеріне сот тәртібінде шағымдануға құқылы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1809,207 +1871,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 9, 10 және 11-қосымшалармен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесінің 2-тармағының 12) тармақшасы, 5-тармағының екінші абзацы және 6-тарауы, сондай-ақ Қазақстан Республикасы Денсаулық сақтау министрлігінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесіне 9, 10 және 11-қосымшалар 2023 жылдың 31 тамызына дейін әрекет ететіні белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Денсаулық сақтау министрлігінің Персоналды басқару департаменті осы бұйрық қабылданған күннен бастап күнтізбелік бес күннің ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) электрондық түрде қазақ және орыс тілдеріндегі осы бұйрықтың көшірмесін, "Қазақстан Республикасы Денсаулық сақтау министрлігінің "Б" корпусының мемлекеттік әкімшілік қызметшілерінің жұмысын бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2023 жылғы 29 наурыздағы № 183 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көшірмесін Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде ресми жариялау және қосу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Денсаулық сақтау министрлігінің аппарат басшысы Б.С. Әбділдинге жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2604,92 +2650,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Б" корпусы мемлекеттік әкімшілік қызметшісінің жеке жұмыс</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">жоспары __________________________________ жыл </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(жеке жоспар құрастырылатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің (тегі, аты, әкесінің аты (бар болған жағдайда)) ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2890,61 +2936,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"А" корпусы қызметішісі келісімінің қай көрсеткішінен немесе мемлекеттік жоспарлау жүйесінің </w:t>
-[...9 lines deleted...]
-              <w:t>құжатынан түйінделеді</w:t>
+              <w:t>"А" корпусы қызметішісі келісімінің қай көрсеткішінен немесе мемлекеттік жоспарлау жүйесінің құжатынан түйінделеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4164,51 +4200,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НМИ бойынша бағалау парағы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4229,51 +4265,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5595,51 +5631,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы _____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалау жөніндегі комиссия отырысының хаттамасы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5660,51 +5696,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(бағалау мерзімі жыл)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6629,63 +6665,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7007,35 +7065,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>