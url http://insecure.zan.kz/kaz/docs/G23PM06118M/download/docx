--- v0 (2025-11-12)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa5c20e" w14:textId="fa5c20e">
+    <w:p w14:paraId="32fa9ed" w14:textId="32fa9ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -275,51 +275,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Аудандық мәслихат төрағасы </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аудандық мәслихат төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -466,2996 +476,1561 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29 желтоқсандағы № 61/18</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шарбақты ауданы мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+        <w:t xml:space="preserve"> "Шарбақты аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Шарбақты аудандық мәслихатының 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162/54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Шарбақты ауданы мәслихатының аппараты" мемлекеттік мекемесінің (бұдан әрі – мәслихат аппараты) "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      1. "Шарбақты аудандық мәслихатының аппараты" мемлекеттік мекемесінің (бұдан әрі – мәслихат аппараты) "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тармағымен, "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 бұйрығының (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 тіркелген) </w:t>
-[...39 lines deleted...]
-      2. Осы Әдістемеде қолданылатын негізгі ұғымдар:</w:t>
+        <w:t xml:space="preserve"> 5-тармағымен, "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 тіркелген) (бұдан әрі – Үлгілік әдістеме) және "Шарбақты аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі – "Б" корпусының қызметшілері) қызметін бағалау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...213 lines deleted...]
-      3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) персоналды басқарудың бірыңғай ақпараттық жүйесі (бұдан әрі – мемлекеттік басқару органы) арқылы олардың жұмысының тиімділігі мен сапасын айқындау мақсатында жүзеге асырылады. ақпараттық жүйе). Оның үстіне, техникалық мүмкіндіктер болмаған жағдайда бағалау қағаз жүзінде немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Типтік Әдістемеде қолданылатын негізгі ұғымдар: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...51 lines deleted...]
-      4. ННИ және рейтингтік әдіске қол жеткізуді бағалау тоқсанның нәтижелері бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша жүзеге асырылады. жылдың қорытындысы бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірмей.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшы лауазым-өзіне бағынысты бөлімшенің немесе жекелеген қызметкерлердің қызметін ұйымдастыру бойынша өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...33 lines deleted...]
-      5. Бағаланатын қызметкердің бағаланатын кезеңде нақты лауазымда болу ұзақтығы бір айдан аз болған жағдайларда бағалау жүргізілмейді. Егер бағалау кезеңінде бағаланатын қызметкер еңбек немесе әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезеңінде, іссапарда, тағылымдамадан өтуде, қайта даярлауда немесе біліктілігін арттыру кезеңінде болса, қызметкердің ННИ-ге қол жеткізуі бойынша бағалау, ауқымдық әдіспен бағалау және/ немесе 360 бабында белгіленген мерзімдерде оның қатысуынсыз жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей басшы-мемлекеттік лауазым бойынша жоғары тұрған, оған қатысты мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес тікелей бағынысты адам;    </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалаушы тұлға-құрылымдық бөлімшенің/мемлекеттік органның тікелей басшысы және/немесе басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағаланатын тұлға-өзіне қатысты бағалау жүргізілетін тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) калибрлеу сессиялары-бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың мерзімді кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бағаланатын кезең-мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) "Е-қызмет" интеграцияланған ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) арқылы олардың жұмысының тиімділігі мен сапасын айқындау үшін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктер ескеріле отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы тұлға болмаған кезде бағалауды оның орнындағы адам жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іссапарға жіберілген адамдарды бағалау іссапарға жіберу кезеңінде қабылдаушы мемлекеттік органда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бағалау тоқсанның қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға ақпараттық жүйеде күнтізбелік жылдың есепті тоқсандары үшін "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасынан автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға есепті жылдан кейінгі 30 қаңтардан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған күннен бастап бір айдан аз болған жағдайларда бағалау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Мемлекеттiк органнан бағаланатын мерзiм аяқталғанға дейiн шығарылған қызметкерлердi бағалау </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      7. Бағаланатын кезең аяқталғанға дейін мемлекеттік органнан босатылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізіледі.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Бағалау нәтижелері келесі градация бойынша бағаланады: </w:t>
-[...190 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      8. Бағалау нәтижелері келесі градация бойынша қойылады: "Функционалдық міндеттерді тиімді орындайды", </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерді тиісті түрде орындайды",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерді қанағаттанарлық орындайды",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерді қанағаттанарлықсыз орындайды" (қанағаттанарлықсыз бағалау).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нәтижеге "Функционалдық міндеттерді тиімді орындайды" 4-тен 5 баллға дейінгі балл диапазонына сәйкес келеді, "функционалдық міндеттерді тиісінше орындайды" 3-тен 3,99 баллға дейін, "функционалдық міндеттерді қанағаттанарлық орындайды" 2-ден 2,99 баллға дейін, "функционалдық міндеттерді қанағаттанарлықсыз орындайды" 0-ден 1,99 баллға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бағалауды ұйымдастырушылық сүйемелдеуді функционалдық міндеттеріне кадр мәселелерін жүргізу кіретін мәслихат аппаратының "Б" корпусының қызметшісі – бас маман (бұдан әрі – бас маман), оның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымшасында алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған адамдарды таныстыру есепті тоқсаннан кейінгі айдың ішінде оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарламаны жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бағалау нәтижелерімен келіспеген жағдайда қызметші мемлекеттік қызметке тағайындау құқығы бар лауазымды адамға калибрлеу сессиясын өткізу туралы еркін нысанда тиісті өтінішпен жүгінеді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Әдістеменің </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+      12. Калибрлеу сессиясының шешіміне Қазақстан Республикасы Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртібіне сәйкес мемлекеттік қызметші шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағалауға байланысты құжаттар мәслихат аппаратында бас маманда бағалау аяқталған күннен бастап үш жыл бойы, сондай-ақ ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Калибрлеу сессиясының шешіміне мемлекеттік қызметші Қазақстан Республикасының Әкімшілік іс жүргізу </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+      14. Бағалау нәтижелері құпия ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ мемлекеттік орган "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші тұлғаларға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бағалау рәсіміне байланысты келіспеушіліктерді аппарат басшысы барлық мүдделі тұлғалар мен тараптардың жәрдемдесуімен қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бас маман қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламалар дайындауды, қатысушыға консультация беруді қоса алғанда, қызметті бағалау процесін ұйымдастыру және сүйемелдеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Бағалау нәтижелері қатаң құпия ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
-[...98 lines deleted...]
-    </w:p>
+      17. Мәслихат аппараты басшысының бағалауын Үлгілік әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тікелей басшы жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) бағаланатын кезеңде ННИ іске асырылу дәрежесіне тұрақты мониторинг жүргізу және оларға қызметтің қорытынды бағасы мен сындарлы кері байланыспен қамтамасыз ету; </w:t>
-[...242 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+      Осы тармақтың бірінші абзацында көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалауды аппарат басшысы Үлгілік әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Б" корпусының өзге де мемлекеттік әкімшілік қызметшілерін бағалауды аппарат басшысы Үлгілік әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағалау парағын бағалаушы тұлғаға бас маман ақпараттық жүйе арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы тұлға 0-ден 5-ке дейінгі бағаларды қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда бағалауды бағалаушы тұлға айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мәслихат аппаратының басшысын ННИ қол жеткізу үшін бағалау тәртібі</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. ННИ </w:t>
-[...40 lines deleted...]
-    </w:p>
+      19. Бағалау процесіне бірыңғай көзқарасты келісу және сақтау мақсатында мемлекеттік органдар Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын қызметшінің өтініші келіп түскен күннен бастап үш жұмыс күні ішінде бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы тұлғалар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ бас маман енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бұл ретте бас маман ННИ құрылған (бекітілген) күннен бастап бес жұмыс күні ішінде ақпараттық жүйеде жеке жұмыс жоспарын орналастыруды (техникалық мүмкін болған жағдайда) қамтамасыз етеді. </w:t>
-[...362 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+      21. Калибрлеу сессиясы осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен қызметші жүгінген күннен бастап он жұмыс күні ішінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бас маман калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасын дәлелдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Калибрлеу сессиясының мүшелері бағалаушының бағасын қолдай алады немесе бағалауды түзету үшін дәлелдер келтіре алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзету көтерілу жағына да, төмендеу жағына да жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің көпшілік даусымен қабылданады және тиісті хаттамамен ресімделеді. Бас маман хаттамаға қол қойылған күннен бастап үш жұмыс күні ішінде ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Калибрлеу сессиясының нәтижелері бойынша бағалаушы тұлға бағаланатын қызметшімен кездесулер өткізеді және қорытынды бағалау нәтижелері туралы кері байланыс береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу барысында келесі мәселелер талқыланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктерге шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дағдылар мен құзыреттерді дамытуға шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетіне шолу және мансаптық ұмтылыстарын талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы тұлға кездесу кезінде ашық және достық диалог атмосферасын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...1242 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3781,31 +2356,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>