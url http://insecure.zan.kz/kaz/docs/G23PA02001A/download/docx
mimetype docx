--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c127b6" w14:textId="8c127b6">
+    <w:p w14:paraId="be8b26c" w14:textId="be8b26c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі туралы Ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Павлодар қаласы әкімдігінің 2023 жылғы 22 ақпандағы № 200/1 қаулысы</w:t>
+        <w:t>Павлодар облысы Павлодар қаласы әкімдігінің 2023 жылғы 22 ақпандағы № 200/1 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 31-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1382,51 +1382,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) ашық және жабық аумақтарда кеміргіштерді жою бойынша дезинсекциялық және дератизациялық жұмыстарды, қала аумағында шыбын жою жұмыстарын жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) Қазақстан Республикасының заңнамасында айқындалған өзге де өкілеттіктерді жүзеге асыру жатады.</w:t>
+      19) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексіне сәйкес Қазақстан Республикасының заңнамасын бұзушылықтар анықталған кезде әкімшілік құқық бұзушылық туралы хаттамалар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Қазақстан Республикасы "Әкімшілік құқық бұзушылық туралы" кодексінің 505-бабында көзделген әкімшілік құқық бұзушылық туралы істерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Қазақстан Республикасының заңнамасында айқындалған өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгерістер енгізілді - Павлодар облысы Павлодар қаласы әкімдігінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 994/1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының, алқалық органдардың (болған жағдайда) мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1865,84 +1965,170 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер заңнамада өзгеше белгіленбесе, "Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      "Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесінің және оның ведомстволарының қарамағындағы ұйымдардың тізбесі Павлодар қаласы әкімдігінің Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің "Коммунсервис" коммуналдық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесінің және оның ведомстволарының қарамағындағы ұйымдардың тізбесі Павлодар қаласы әкімдігі Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің "Коммунсервис" коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Павлодар қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі "Д. Д. Махмудов атындағы "Павлодар қаласының трамвай басқармасы" акционерлік қоғамы акцияларының мемлекеттік пакетін иелену және пайдалану бойынша жалғыз акционер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - Павлодар облысы Павлодар қаласы әкімдігінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 994/1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2160,55 +2346,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2534,31 +2720,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>