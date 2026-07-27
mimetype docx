--- v0 (2025-11-13)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6931be8" w14:textId="6931be8">
+    <w:p w14:paraId="9080797" w14:textId="9080797">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,173 +94,195 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтық қорғау органдарының қызметкерлері мен әскери қызметшілеріне қызметтік куәліктер беру қағидаларын және оның сипаттамасын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2023 жылғы 29 қыркүйектегі № 528 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2023 жылғы 29 қыркүйектегі № 528 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Азаматтық қорғау туралы" Қазақстан Республикасының Заңы 100-бабының </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> бесінші бөлігіне, "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңы 5-бабының </w:t>
+      Қазақстан Республикасының "Азаматтық қорғау туралы" Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>100-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 және 4-тармақтарына, Қазақстан Республикасының "Құқық қорғау қызметі туралы" Заңы 5-бабының екінші бөлігіне, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына, Қазақстан Республикасы Заңының "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -661,155 +683,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық қорғау органдарының қызметкерлері мен әскери қызметшілеріне қызметтік куәліктер беру қағидалары 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және азаматтық қорғау органдарының қызметкерлері мен әскери қызметшілеріне қызметтік куәліктер беру тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы азаматтық қорғау органдарының қызметкерлері мен әскери қызметшілеріне қызметтік куәліктер беру қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының "Азаматтық қорғау туралы" Заңы 100-бабының 3 және 4-тармақтарына, Қазақстан Республикасының "Құқық қорғау қызметі туралы" Заңы (бұдан әрі - Заң) 5-бабының екінші бөлігіне, 20-бабының 1-тармағына, Қазақстан Республикасы Заңының "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" 5-бабының 5-тармағына сәйкес сәйкес әзірленді және азаматтық қорғау органдарының қызметкерлері мен әскери қызметшілеріне қызметтік куәліктер беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қызметтік куәлік адамның азаматтық қорғау органдарына қатыстылығын, оның азаматтық қорғау органдарындағы лауазымын және арнаулы және (немесе) әскери атағын растайтын құжат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -840,90 +824,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қызметтік куәліктер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы Төтенше жағдайлар министрі - Қазақстан Республикасы Төтенше жағдайлар министрлігінің (бұдан әрі - ТЖМ) аппарат басшысына, Комитеттер төрағалары мен төрағаларының орынбасарларына, ТЖМ аппаратының құрылымдық бөлімшелерінің, ТЖМ облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық органдарының басшыларына, Қазақстан Республикасы Төтенше жағдайлар министрінің кеңесшілеріне, азаматтық қорғаныстың әскери бөлімдері командирлеріне (бұдан әрі – әскери бөлімдер) және жоғары басшы құрамдағы (жоғары офицер құрамдағы) адамдарға;</w:t>
+      1) Қазақстан Республикасы Төтенше жағдайлар министрі - Қазақстан Республикасы Төтенше жағдайлар министрлігінің (бұдан әрі - ТЖМ) аппарат басшысына, Комитеттер төрағалары мен төрағаларының орынбасарларына, ТЖМ аппаратының құрылымдық бөлімшелерінің, ТЖМ астананың, облыстардың, республикалық маңызы бар қалалардың аумақтық органдарының басшыларына, Қазақстан Республикасы Төтенше жағдайлар министрінің кеңесшілеріне, азаматтық қорғаныстың әскери бөлімдері командирлеріне (бұдан әрі – әскери бөлімдер) және жоғары басшы құрамдағы (жоғары офицер құрамдағы) адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы Төтенше жағдайлар вице-министрі – ТЖМ аппаратының және Комитеттерінің орта, аға басшы құрамына (офицерлік құрамына) (осы тармақтың 1) тармақшасында көзделген лауазымдарды қоспағанда), ТЖМ облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық органдар басшыларының орынбасарларына;</w:t>
+      2) Қазақстан Республикасы Төтенше жағдайлар вице-министрі - ТЖМ аппаратының және Комитеттерінің орта, аға басшы құрамына (офицерлік құрамына) (осы тармақтың 1) тармақшасында көзделген лауазымдарды қоспағанда), ТЖМ астананың, облыстардың, республикалық маңызы бар қалалардың аумақтық органдар басшыларының орынбасарларына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ТЖМ облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық органдары басшылары - ТЖМ облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық органдарының, сондай-ақ ТЖМ қалалық, аудандық (қалалардағы аудандар) аумақтық органдарының қатардағы, кіші, орта және аға басшы құрамдағы (офицерлік құрамдағы) адамдарға, ТЖМ қарамағындағы мемлекеттік мекемелердің басшыларына;</w:t>
+      3) ТЖМ астананың, облыстардың, республикалық маңызы бар қалалардың аумақтық органдары басшылары - ТЖМ облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық органдарының, сондай-ақ ТЖМ қалалық, аудандық (қалалардағы аудандар) аумақтық органдарының қатардағы, кіші, орта және аға басшы құрамдағы (офицерлік құрамдағы) адамдарға, ТЖМ қарамағындағы мемлекеттік мекемелердің басшыларына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ТЖМ қарамағындағы мемлекеттік мекемелері басшыларының - ТЖМ қарамағындағы мемлекеттік мекемелердің қатардағы, кіші, орта және аға басшы құрамдағы адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -934,50 +918,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ТЖМ білім беру ұйымы бастығының - ТЖМ білім беру ұйымының қатардағы, кіші, орта және аға басшы құрамдағы (офицерлік құрамдағы) адамдарға, сонымен қоса курсанттарына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әскери бөлімдер командирлерінің – әскери бөлімдердің қатардағы, сержанттық және офицерлік құрамдағы адамдарға қолы қойылып беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметтік куәлік лауазымға тағайындалған, қызметі бойынша ауысқан, атақ берілген, тегі, аты, әкесінің аты (бар болса) өзгерген, бұрын берілген қызметтік куәліктің мерзімі өткен, жоғалған, сондай-ақ бүлінген кезде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
@@ -2699,51 +2745,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметтік куәліктің қосымша парағының сол жағында қосымша қорғау элементтері болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мынадай мазмұнда Қазақстан Республикасының Мемлекеттік Елтаңбасын конгревті көтеру: Елтаңбаның астындағы "қоламен" орындалған, "ТЖМ-МЧС", сондай-ақ қызметтік куәліктің қосымша парақшасының сол жағындағы тік бұрышты жиек бойымен өтетін "ТЖМ-МЧС" мәтіні;</w:t>
+      1) мынадай мазмұнда Қазақстан Республикасының Мемлекеттік Елтаңбасын конгревті көтеру: Мемлекеттік Елтаңба астындағы "қоламен" орындалған, "ТЖМ-МЧС", сондай-ақ қызметтік куәліктің қосымша парақшасының сол жағындағы тік бұрышты жиек бойымен өтетін "ТЖМ-МЧС" мәтіні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Т.А.Ә. және лауазымы бойынша сызықтар микрошрифтпен орындалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2774,50 +2820,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметтік куәліктің қосымша парақтарының сол жағындағы тік бұрышты жиектің бойымен өтетін "ТЖМ-МЧС" мәтінімен көрінбейтін бояу, сондай-ақ Қазақстан Республикасы Төтенше жағдайлар министрлігінің эмблемасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дайындаушы кәсіпорынның алты таңбалы нөмірленуі және әріптік белгіленуі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мұқабаның оң жағына жапсырылатын қосымша парақтарының сол жақ бөлігінде фотосуреттің астына микросызықтармен орындалған графикалық жиек, негізгі фонында жіңішке қайталанбайтын өрнектерден және Қазақстан Республикасы Төтенше жағдайлар министрлігінің эмблемасынан тұратын тангир орналасқан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2993,51 +3101,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік куәліктің сериясы мен нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметкерлерге (әскери қызметшілерге) арнаулы (әскери) атағы, тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы (департаменттің, қызметтің атауы көрсетілмей, жеке құрам бойынша инспекция бөлімшелерінен, Қазақстан Республикасы Төтенше жағдайлар министрлігінің облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық органдары, сондай-ақ қалалық, аудандық (қалалардағы аудандар) аумақтық органдарының басшылығынан басқа) көрсетіледі – барлығы мемлекеттік тілде;</w:t>
+      қызметкерлерге (әскери қызметшілерге) арнаулы (әскери) атағы, тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы (департаменттің, қызметтің атауы көрсетілмей, өзіндік қауіпсіздік бөлімшелерінен, Қазақстан Республикасы Төтенше жағдайлар министрлігінің астананың, облыстардың, республикалық маңызы бар қалалардың аумақтық органдары, сондай-ақ қалалық, аудандық (қалалардағы аудандар) аумақтық органдарының басшылығынан басқа) көрсетіледі – барлығы мемлекеттік тілде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орта, аға және жоғары басшы құрамдағы (офицерлік және жоғары офицерлік құрамдағы) адамдарда олардың жеке нөмірі қойылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3083,51 +3191,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметтік куәліктің сериясы мен нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметкерлерге (әскери қызметшілерге) арнаулы (әскери) атағы, тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы (жеке құрам бойынша инспекция бөлімшелерінен, Қазақстан Республикасы Төтенше жағдайлар министрлігінің облыстардың, республикалық маңызы бар қалалардың және астананың аумақтық органдары, сондай-ақ қалалық, аудандық (қалалардағы аудандар) аумақтық органдарының басшылығынан басқа Департаменттің, қызметтің атауын көрсетпей) – барлығы орыс тілінде.</w:t>
+      қызметкерлерге (әскери қызметшілерге) арнаулы (әскери) атағы, тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы (өзіндік қауіпсіздік бөлімшелерінен, Қазақстан Республикасы Төтенше жағдайлар министрлігінің астананың, облыстардың, республикалық маңызы бар қалалардың аумақтық органдары, сондай-ақ қалалық, аудандық (қалалардағы аудандар) аумақтық органдарының басшылығынан басқа Департаменттің, қызметтің атауын көрсетпей) – барлығы орыс тілінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Куәліктің қосымша парақтары компьютерлік теру жолымен, "Times New Roman" қарпімен, өлшемі № 14 қара түсті, еңкішсіз, лазерлік принтерді пайдалана отырып толтырылады. Қосымша парақтарға 3,5 х 4,5 сантиметр түсті фотосурет жапсырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4173,55 +4343,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4547,31 +4717,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>