--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b53096" w14:textId="2b53096">
+    <w:p w14:paraId="99e84e2" w14:textId="99e84e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -511,51 +511,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бейімбет Майлин ауданы әкімдігінің</w:t>
+              <w:t>Әкімдіктің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -712,3484 +712,5259 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейімбет Майлин ауданы жергілікті атқарушы органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Әдістеме жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 14.08.2023 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 192</w:t>
+        <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Бейімбет Майлин ауданының жергілікті атқарушы органдарының мемлекеттік мекемесі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі (бұдан әрі - Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасы Заңының </w:t>
+      1. Осы Бейімбет Майлин ауданының жергілікті атқарушы органдарының мемлекеттік мекемесі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі (бұдан әрі - Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тармағына, Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтадағы № 13 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 тіркелген) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік әдістеме) сәйкес әзірленді және Бейімбет Майлин ауданының жергілікті атқарушы органдарының мемлекеттік мекемесі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі - "Б" корпусының қызметшілері) қызметін бағалау тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 5-тармағына, "Мемлекеттік әкіммшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтадағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен бекітілген "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесіне сәйкес әзірленді және "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...15 lines deleted...]
-      2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Үлгілік әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
-[...15 lines deleted...]
-      1) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшы лауазымы – өзіне бағынысты бөлімшенің немесе жекелеген қызметкерлердің қызметін ұйымдастыру өкілеттігі берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
-[...15 lines deleted...]
-      3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылымдық бөлімшенің/мемлекеттік органның басшысы Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
-[...15 lines deleted...]
-      4) құрылымдық бөлімшенің/мемлекеттік органның басшысы Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалаушы адам – тікелей басшы және/немесе құрылымдық бөлімшенің/мемлекеттік органның басшысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
-[...15 lines deleted...]
-      5) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
-[...15 lines deleted...]
-      6) бағаланатын адам – құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – лауазымды адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
-[...15 lines deleted...]
-      7) нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) – құрылымдық бөлімшенің/мемлекеттік органның басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, "А" корпусы қызметшісінің келісіміне қол жеткізуге немесе мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бағаланатын кезең – мемлекеттік қызметші жұмысының нәтижелері бағаланатын тоқсан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
-[...15 lines deleted...]
-      8) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі – бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) "Е-қызмет" интеграцияланған ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) арқылы олардың жұмысының тиімділігі мен сапасын айқындау үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
-[...15 lines deleted...]
-      9) 360 әдісі – бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктер ескеріле отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
-[...15 lines deleted...]
-      10) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы тұлға болмаған кезде бағалауды оның орнындағы адам жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...15 lines deleted...]
-      11) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іссапарға жіберілген адамдарды бағалау іссапарға жіберу кезеңінде қабылдаушы мемлекеттік органда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органның бірінші басшысының шешімі бойынша оның тікелей бағынысындағы адамдарды осы мемлекеттік органның аппарат басшысы бағалауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бағалау тоқсанның қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі. Қорытынды баға ақпараттық жүйеде күнтізбелік жылдың есепті тоқсандары үшін "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасынан автоматты түрде қалыптастырылады. Қорытынды баға есепті жылдан кейінгі 30 қаңтардан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан аз болған жағдайларда бағалау жүргізілмейді. Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген он бес жұмыс күнінен кем болмауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бағаланатын кезең аяқталғанға дейін мемлекеттік органнан босатылған қызметшілерді бағалау олардың қатысуынсыз 5-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады: "Функционалдық міндеттерін тиімді атқарады", "Функционалдық міндеттерін тиісті түрде атқарады", "Функционалдық міндеттерін қанағаттанарлық түрде атқарады", "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға), "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі не ол болмаған жағдайда – персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін орындау, оның ішінде ақпараттық жүйе арқылы жүктелген құрылымдық бөлімше (тұлға) қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымшасында алады. Жұмыстан босатылған адамдарды таныстыру есепті тоқсаннан кейінгі айдың ішінде оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарламаны жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағалау нәтижелерімен келіспеген жағдайда қызметші бағалау нәтижелерін алған күннен бастап бес жұмыс күні ішінде мемлекеттік лауазымға тағайындауға және "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу туралы еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Калибрлеу сессиясының шешіміне Қазақстан Республикасы Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртібіне сәйкес мемлекеттік қызметші шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бағалауға байланысты құжаттар персоналды басқару қызметінде бағалау аяқталған күннен бастап үш жыл бойы, сондай-ақ ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Бағалау нәтижелері құпия ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ мемлекеттік орган "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші тұлғаларға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалау рәсіміне байланысты келіспеушіліктерді персоналды басқару қызметі барлық мүдделі тұлғалар мен тараптардың көмегімен қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Персоналды басқару қызметінің басшылары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындауды, бағалау процесіне қатысушыларға кеңес беруді қоса алғанда, қызметті бағалау процесін ұйымдастыру және сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда бағалаушы және бағаланатын тұлғалардың кездесулеріне қатысу, қызметті бағалау процесі мәселелері бойынша консультация беру арқылы даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әрбір қызметкер бойынша ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезеңдегі қызметті бағалау шеңберінде қажетті құжаттардың толықтығы мен уақтылы толтырылуы, қажетті есептік жазбаларды енгізу, қызметкерлердің қызметін бағалау шеңберінде қызметкерлерге тиісті хабарламалар жіберуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Б" корпусының Е-1, Е-2, E-R-1 санаттарындағы мемлекеттік әкімшілік қызметшілерді бағалау осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тікелей басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші абзацында көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалауды осы Үлгілік әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құрылымдық бөлімшенің/мемлекеттік органның басшысы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Б" корпусының D-3 санаттағы мемлекеттік әкімшілік қызметшілерін бағалауды (құрылымдық бөлімшенің басшысын қоспағанда) осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша тікелей басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Б" корпусының өзге де мемлекеттік әкімшілік қызметшілерін бағалауды осы Әдістемеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құрылымдық бөлімшенің/мемлекеттік органның басшысы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалау парағын бағалаушы тұлғаға персоналды басқару қызметі ақпараттық жүйе арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы тұлға 0-ден 5-ке дейінгі бағаларды қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда бағалауды бағалаушы тұлға айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы тұлғалар (бағалау калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) қызметкері не персоналды басқару қызметінің (кадр қызметінің)міндеттерін орындау жүктелген адам кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының мүшелері бағалаушының бағасын қолдай алады немесе бағалауды түзету үшін дәлелдер келтіре алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      машықтар мен құзыреттердің дамуына шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бейімбет Майлин ауданының жергілікті атқарушы органдары "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________________ (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________________ (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау (0-ден* 5 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (қалау бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру кезінде түсініктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...51 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- жетекшілік ететін бөлімшелердегі міндеттер мен тапсырмаларды сапалы орындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...140 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- орындаудың жеделдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- команданы басқаруды және командалық нәтиже үшін жауапкершілікті өз мойнына ала білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мақсаттар мен міндеттерді нақты белгілей білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- жеке мысал арқылы тиімді қарым-қатынас және оң командалық климат құру арқылы команданы ынталандыру мүмкіндігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- белгісіздік жағдайында тиімді әрекет ете білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ықтимал тәуекелдерді ескере отырып, міндеттерді шешудің бірнеше нұсқаларын ұсына білу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Бағалаушы адамның еңбек тәртібін сақтауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- кешігудің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы; - қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z107" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z111" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: ______________________________________________________________________________________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z112" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z113" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ____________________________________________________ (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z114" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бейімбет Майлин ауданының жергілікті атқарушы органдары "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z119" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________________________ (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________________________ (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалау (0*-ден 5 баллға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсініктеме (қалау бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Толтыру кезінде түсініктеме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Функционалдық міндеттерді орындау сапасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесіне сәйкес өзге де кемшіліктердің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Міндеттерді орындау мерзімдерін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Дербестік және бастамашылдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- қызметшінің функционалдық міндеттерін жоғары деңгейде дербес орындай алуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...41 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- жетекшілік ететін қызмет саласын жақсартуға бағытталған тәсілдерді, ұсыныстарды пысықтаудағы бастамашылдық;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...1731 lines deleted...]
-      тиімді коммуникацияларды құру;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- жетекшілік ететін міндеттерді шешуге қатысу және белсенділігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Еңбек тәртібін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z131" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- кешігудің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы; - қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z136" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. Тәртіптік жаза болған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
-[...15 lines deleted...]
-      әдеп нормалары мен қағидаларын ұстану;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
-[...15 lines deleted...]
-      өзгерістерді басқару;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: _____________________________________________________________________________________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
-[...15 lines deleted...]
-      нәтижеге бағдарлану;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z122" w:id="104"/>
-[...15 lines deleted...]
-      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ________________________________________________________________________________ (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z123" w:id="105"/>
-[...15 lines deleted...]
-      топты басқару;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z124" w:id="106"/>
-[...852 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>