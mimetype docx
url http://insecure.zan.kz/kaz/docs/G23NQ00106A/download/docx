--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c871c5c" w14:textId="c871c5c">
+    <w:p w14:paraId="5fcce23" w14:textId="5fcce23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,303 +85,424 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сарыкөл ауданының жергілікті атқарушы органдары мемлекеттік мекемелерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Сарыкөл ауданы әкімдігінің 2023 жылғы 26 мамырдағы № 106 қаулысы.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Сарыкөл ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Сарыкөл ауданы әкімдігінің 2023 жылғы 26 мамырдағы № 106 қаулысы. Күші жойылды - Қостанай облысы Сарыкөл ауданы әкімдігінің 2026 жылғы 9 ақпандағы № 15 қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. Қоса беріліп отырған "Сарыкөл ауданының жергілікті атқарушы органдары мемлекеттік мекемелерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - Қостанай облысы Сарыкөл ауданы әкімдігінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына, "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы № 13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Сарыкөл ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Қоса беріліп отырған "Сарыкөл ауданының жергілікті атқарушы органдары мемлекеттік мекемелерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Сарыкөл ауданының жергілікті атқарушы органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" Сарыкөл ауданы әкімдігінің 2018 жылғы 3 сәуірдегі № 86 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7719 болып тіркелген) күші жойылды деп танылсын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. "Сарыкөл ауданы әкімінің аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осы қаулыға қол қойылған күннен бастап бес жұмыс күні ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Қостанай облысы бойынша филиалына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберілуін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) осы қаулыны ресми жарияланғаннан кейін Сарыкөл ауданы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Осы қаулының орындалуын бақылау Сарыкөл ауданы әкімі аппаратының басшысына жүктелсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -474,50 +597,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балғарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -752,3448 +896,4043 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сарыкөл ауданының жергілікті атқарушы органдары мемлекеттік мекемелерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Әдістеме жаңа редакцияда - Қостанай облысы Сарыкөл ауданы әкімдігінің 10.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...339 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...59 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осы Сарыкөл ауданының жергілікті атқарушы органдары мемлекеттік мекемелерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына (бұдан әрі - Заң) – "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 2018 жылғы 16 қаңтардағы № 13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әдістемесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16299 болып тіркелген) (бұдан әрі – әдістеме) сәйкес әзірленді және Сарыкөл ауданының жергілікті атқарушы органдарының мемлекеттік мекемелерінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау тәртібін айқындайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Сарыкөл ауданының жергілікті атқарушы органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі Сарыкөл ауданының жергілікті атқарушы органдарының мемлекеттік мекемелері қызметінің ерекшелігін ескере отырып, Әдістеме негізінде Сарыкөл ауданының әкімімен бекітіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) құрылымдық бөлімшенің/мемлекеттік органның басшысы – Е-1, Е-2, E-R-1 санаттарындағы "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) бағаланатын адам – құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) – құрылымдық бөлімшенің/мемлекеттік органның басшысы үшін белгіленетін, мемлекеттік жоспарлау жүйесінің құжаттарына қол жеткізуге және мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі – бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) 360 әдісі – бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6-тармақтың екінші абзацы 31.08.2023 дейін қолданыста болды – Қостанай облысы Сарыкөл ауданы әкімдігінің 10.07.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) 31.08.2023 дейін қолданыста болды – Қостанай облысы Сарыкөл ауданы әкімдігінің 10.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) "Е-қызмет" интеграцияланған ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) арқылы олардың жұмысының тиімділігі мен сапасын айқындау үшін жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз жеткізгіштерде жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау жұмысқа шыққаннан кейін бес жұмыс күні ішінде, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың екінші абзацы 31.08.2023 дейін қолданыста болды – Қостанай облысы Сарыкөл ауданы әкімдігінің 10.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Функционалдық міндеттерін тиімді атқарады",</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі, оның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Мемлекеттік қызметші калибрлеу сессиясның шешіміне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Бағалаушы адам мыналарға жауапты болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Бағаланатын адам мыналарға жауапты болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) НМИ уақтылы талдау мен келісу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
-[...769 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Құрылымдық бөлімшенің/мемлекеттік органның басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...480 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Құрылымдық бөлімше/мемлекеттік орган басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. НМИ-ды бағалаушы адаммен стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің (бар болған жағдайда), сондай-ақ персоналды басқару қызметінің келісімімен Үлгілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше/мемлекеттік орган басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде персоналды басқару қызметі жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құрылымдық бөлімше/мемлекеттік орган басшысының НМИ қол жеткізуін бағалауды бағалаушы адам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімімен (бар болған жағдайда) НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі құрылымдық бөлімшенің/мемлекеттік органның басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28. Ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам Үлілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бағаларды қою кезінде бағалаушы адам Үлілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
+        <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...720 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды құрылымдық бөлімшенің/мемлекеттік органның басшысы Үлілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда персоналды басқару қызметімен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бағалаушы адам Үлілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Егер құрылымдық бөлімшенің "Б" корпусы қызметшілерінің саны елу адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын адамдар да жүзеге асыра алады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>функционалдық міндеттерді орындау сапасы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тапсырмаларды орындау мерзімдерін сақтау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дербестік және бастамашылық;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>еңбек тәртібі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...318 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkStart w:name="z113" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. 2021 жылғы 1 шілдеден 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезінде болған "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібі</w:t>
+        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құрылымдық бөлімшелердің (мемлекеттік органның) басшылары үшін 360 әдісі бойынша бағалау Үлілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін Үлілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрылымдық бөлімшелердің басшылары үшін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметті басқару;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиімді коммуникацияларды құру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдеп нормалары мен қағидаларын ұстану;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгерістерді басқару;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нәтижеге бағдарлану;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>топты басқару;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көшбасшылық қасиеттер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ынтымақтастық;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеделділік;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзін-өзі дамыту;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастамшылдық;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Б" корпусының қызметшілері үшін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тиімді коммуникацияларды құру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдеп нормалары мен қағидаларын ұстану;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгерістерді басқару;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нәтижеге бағдарлану;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ынтымақтастық;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеделділік;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзін-өзі дамыту.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тікелей басшы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) лауазымы бойынша бағаланушы адаммен бір деңгейде және олармен өзара тығыз жұмыс істейтін адамдар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді жасайды және Үлілік Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметімен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және және оның құрамын бекітеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>машықтар мен құзыреттердің дамуына шолу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. 2021 жылғы 1 шілдеден 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезінде болған "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. 6-тарау 31.08.2023 дейін қолданыста болды – Қостанай облысы Сарыкөл ауданы әкімдігінің 10.07.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тарау 31.08.2023 дейін қолданыста болды – Қостанай облысы Сарыкөл ауданы әкімдігінің 10.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 147</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4515,35 +5254,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>