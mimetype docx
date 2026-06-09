--- v0 (2025-11-11)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0a2d27" w14:textId="b0a2d27">
+    <w:p w14:paraId="57f4286" w14:textId="57f4286">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,213 +93,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Қарасу ауданы Ильичев ауылдық округінің жергілікті қоғамдастықтың бөлек жиындарын өткізудің қағидаларын және жергілікті қоғамдастық жиынына қатысу үшін ауылдар тұрғындары өкілдерінің сандық құрамын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Қарасу ауданы мәслихатының 2023 жылғы 12 қазандағы № 65 шешімі</w:t>
+        <w:t>Қостанай облысы Қарасу ауданы мәслихатының 2023 жылғы 12 қазандағы № 65 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-3-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның 6-тармағына, "Жергілікті қоғамдастықтың бөлек жиындарын өткізудің үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 23 маусымдағы № 122 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қарасу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қарасу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Қостанай облысы Қарасу ауданы Ильичев ауылдық округі жергілікті қоғамдастықтың бөлек жиындарын өткізудің қағидалары осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Қостанай облысы Қарасу ауданы Ильичев ауылдық округі жергілікті қоғамдастық жиынына қатысу үшін ауылдар тұрғындары өкілдерінің сандық құрамы осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -394,50 +427,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Кажиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -672,624 +726,754 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қостанай облысы Қарасу ауданы Ильичев ауылдық округінің жергілікті қоғамдастықтың бөлек жиындарын өткізудің қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z14" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2. Жергілікті қоғамдастықтың бөлек жиындарын өткізу тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осы Қостанай облысы Қарасу ауданы Ильичев ауылдық округінде жергілікті қоғамдастықтың бөлек жиындарын өткізудің қағидалары "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-3-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның 6-тармағына, "Жергілікті қоғамдастықтың бөлек жиындарын өткізудің үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 23 маусымдағы № 122 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Ильичев ауылдық округі ауылдарының тұрғындарының жергілікті қоғамдастықтың бөлек жиындарын өткізудің тәртібін белгілейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) бөлек жергілікті қоғамдастықтың жиыны - ауылдық округ тұрғындарының (жергілікті қоғамдастық мүшелерінің) жергілікті қоғамдастық жиынына қатысу үшін өкілдерді сайлауға тікелей қатысуы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) жергілікті қоғамдастық - шекараларында жергілікті өзін-өзі басқару жүзеге асырылатын, оның органдары құрылатын және жұмыс істейтін тиісті әкімшілік-аумақтық бірліктің аумағында тұратын тұрғындардың (жергілікті қоғамдастық мүшелерінің) жиынтығы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      3. Жергілікті қоғамдастықтың бөлек жиынын өткізу үшін Ильичев ауылдық округінің аумағы учаскелерге (ауылдарға, көшелерге) бөлінеді.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Жергілікті қоғамдастықтың бөлек жиындарын өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Жергілікті қоғамдастықтың бөлек жиынын өткізу үшін Ильичев ауылдық округінің аумағы учаскелерге (ауылдарға, көшелерге) бөлінеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Жергілікті қоғамдастықтың бөлек жиындарында жергілікті қоғамдастық жиынына қатысу үшін саны үш адамнан аспайтын өкілдер сайланады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Ильичев ауылдық округінің әкімі Ильичев ауылдық округінің ауылдары шегінде бөлек жергілікті қоғамдастықтың бөлек жиынын шақырады және өткізуді ұйымдастырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Жергілікті қоғамдастықтың бөлек жиындарының шақырылу уақыты, орны және талқыланатын мәселелер туралы жергілікті қоғамдастықтың халқын Ильичев ауылдық округінің әкімі бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Жергілікті қоғамдастықтың бөлек жиынын ашудың алдында тиісті ауылдың қатысып отырған тұрғындарын тіркеу жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәмелетке толмағандардың, сот әрекетке қабілетсіз деп таныған адамдардың, сондай-ақ сот үкімі бойынша бас бостандығынан айыру орындарында ұсталатын адамдардың жергілікті қоғамдастықтың бөлек жиынына қатысуына жол берілмейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жергілікті қоғамдастықтың бөлек жиыны осы ауылда тұратын тұрғындардың (жергілікті қоғамдастық мүшелерінің) кемінде он пайызы қатысқан кезде өтті деп есептеледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Жергілікті қоғамдастықтың бөлек жиынын Ильичев ауылдық округінің әкімі немесе ол уәкілеттік берген тұлға ашады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ильичев ауылдық округінің әкімі немесе ол уәкілеттік берген тұлға бөлек жергілікті қоғамдастық жиынының төрағасы болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жергілікті қоғамдастықтың бөлек жиынында хаттама жүргізіледі, жергілікті қоғамдастықтың бөлек жиынының хаттамасын ресімдеу үшін ашық дауыс беру арқылы хатшы сайланады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Жергілікті қоғамдастық жиынына қатысу үшін Ильичев ауылдық округі ауылдарының тұрғындары өкілдерінің кандидатураларын Қарасу аудандық мәслихаты бекіткен сандық құрамға сәйкес бөлек жергілікті қоғамдастық жиынының қатысушылары ұсынады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Дауыс беру ашық тәсілмен әрбір кандидатура бойынша дербес жүргізіледі. Жергілікті қоғамдастықтың бөлек жиынына қатысушылардың ең көп дауысын жинаған кандидаттар сайланды деп есептеледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Егер жергілікті қоғамдастықтың бөлек жиынында дауыс беру кезінде қатысушылардың дауыстары тең бөлінген жағдайда бөлек жиынның төрағасы, шешуші дауыс құқығын пайдаланады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Жергілікті қоғамдастықтың бөлек жиынының хаттамасына төраға мен хатшы қол қояды және бөлек жиын өткізілген күнінен бастап екі жұмыс күні ішінде жиын хатшысы тіркеу үшін Ильичев ауылдық округі әкімінің аппаратына береді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында хаттама жүргізіледі, онда:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) жергілікті қоғамдастық жиынының немесе жергілікті қоғамдастық жиналысының өткізілетін күні мен орны;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тиісті аумақта тұратын және жергілікті қоғамдастық жиынына немесе жергілікті қоғамдастық жиналысына қатысуға құқығы бар жергілікті қоғамдастық мүшелерінің жалпы саны;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тегі, аты, әкесінің аты (ол болған жағдайда) көрсетілген қатысушылардың саны мен тізімі;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) жергілікті қоғамдастық жиыны немесе жергілікті қоғамдастық жиналысы төрағасының және хатшысының тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) күн тәртібі, сөз сөйлеу мазмұны және қабылданған шешімдер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4. Жергілікті қоғамдастықтың бөлек жиындарында жергілікті қоғамдастық жиынына қатысу үшін саны үш адамнан аспайтын өкілдер сайланады.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...359 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1524,68 +1708,119 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қостанай облысы Қарасу ауданы Ильичев ауылдық округінің жергілікті қоғамдастық жиынына қатысу үшін ауылдар тұрғындары өкілдерінің сандық құрамы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-қосымшаға өзгеріс енгізілді - Қостанай облысы Қарасу ауданы мәслихатының 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1596,1485 +1831,1849 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Елді мекеннің атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Өкілдерінің саны (адам)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комсомольское және Кызкеткен ауылының тұрғындары үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірлік көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Черемушки көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Черемушки 2 көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Октябрьская көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Животноводческая көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ленинградская көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ленинская көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Набережная көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Новая көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Новоселовка ауылының тұрғындары үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Степная көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ленин көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Садовая көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комсомольская көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Советская көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Октябрьская көшесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3095,55 +3694,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>