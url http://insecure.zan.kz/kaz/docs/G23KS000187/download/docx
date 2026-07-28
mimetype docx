--- v0 (2025-12-28)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f40982" w14:textId="1f40982">
+    <w:p w14:paraId="e449000" w14:textId="e449000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бірінші басшыларын Қазақстан Республикасының Үкіметі лауазымға тағайындайтын және лауазымынан босататын мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің м.а. 2023 жылғы 20 шiлдедегi № 187 бұйрығы</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің м.а. 2023 жылғы 20 шiлдедегi № 187 бұйрығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Білім туралы" Қазақстан Республикасы Заңының 44-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған бірінші басшыларын Қазақстан Республикасының Үкіметі лауазымға тағайындайтын және лауазымынан босататын мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мәдениет және спорт министрлігінің Білім және ғылыми жұмыс департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың көшірмесін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық қолданысқа енгізілгеннен кейін үш жұмыс күні ішінде оны Қазақстан Республикасы Мәдениет және спорт министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және спорт вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -619,262 +598,296 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндетін атқарушысының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы "___" _________</w:t>
+              <w:t>2023 жылғы 20 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ _______ бұйрығымен</w:t>
+              <w:t>№ 187 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірінші басшыларын Қазақстан Республикасының Үкіметі лауазымға тағайындайтын және лауазымынан босататын мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ТІЗБЕСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 90-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Құрманғазы атындағы Қазақ ұлттық консерваториясы" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Күләш Байсейітова атындағы Қазақ ұлттық өнер университеті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Темірбек Жүргенов атындағы Қазақ ұлттық өнер академиясы" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің "Қазақ ұлттық хореография академиясы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...85 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1200,31 +1213,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>