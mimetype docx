--- v0 (2025-11-03)
+++ v1 (2026-10-03)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9b46fe" w14:textId="e9b46fe">
+    <w:p w14:paraId="81574bb" w14:textId="81574bb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,155 +85,198 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Энергетика министрлігінің лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламентін бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2023 жылғы 14 сәуірдегі № 147 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Энергетика министрінің 2023 жылғы 29 маусымдағы № 244 бұйрығы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Энергетика министрінің 2023 жылғы 29 маусымдағы № 244 бұйрығы. Күші жойылды - Қазақстан Республикасы Энергетика министрінің 2026 жылғы 30 шiлдедегi № 288-н/қ бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Энергетика министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 288-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Энергетика министрлігінің лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламентін бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2023 жылғы 14 сәуірдегі № 147 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Энергетика министрлігінің лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -246,170 +291,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Энергетика министрлігінің Әкімшілік жұмысы департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің құрылымдық бөлімшелері, ведомствосы, аумақтық органдары мен ведомстволық бағынысты ұйымдарының назарына жеткізсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық қабылданған күннен бастап күнтізбелік бес күн ішінде оның көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына қазақ және орыс тілдерінде электрондық түрде жіберсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық ресми жарияланғаннан кейін Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Энергетика министрлігінің Аппарат басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -770,264 +816,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 147 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламенті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Қазақстан Республикасы Энергетика министрлігінің лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламенті (бұдан әрі – Регламент) Қазақстан Республикасы Энергетика министрлігінің (бұдан әрі – Министрлік) лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының тәртібін регламенттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауды азаматтарды қабылдау орталықтарында мына лауазымды адамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министр және вице-министрлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аппарат басшысы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Азаматтарды қабылдау орталықтарында Министрліктің регламентінде белгіленген тәртіппен Министрліктің құзыретіне кіретін мәселелер бойынша жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Азаматтарды қабылдау орталықтарында жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкерлер күн сайын жұмыс күндері, түскі үзілісі бар жұмыс уақытында "электрондық үкімет" веб-порталындағы немесе "Электрондық жолданымдар" ақпараттық-талдау жүйесiндегі электрондық құжат, қағаз форматтағы, оның ішінде қолма-қол келіп түсетін не азаматтарды қабылдау орталығында сол қызметкерге ауызша нысанда айтылған жолданымдар негізінде қабылдауға жазылуды жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мәселенің мәні баяндалмаған жеке қабылдау туралы жолданым қаралмайды, бұл туралы арыз иесіне хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жолданымды қабылдаудан бас тартуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер жеке қабылдау туралы өтініші бар жолданым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1040,696 +1086,663 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмесе, осы жолданымды тікелей қарайтын құрылымдық бөлімшенің қызметкері ол туралы арыз иесіне көрсетеді және оны Кодекстің талаптарымен сәйкес келтіру үшін ақылға қонымды мерзімді – 2 (екі) жұмыс күнін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгіленген мерзімде Кодекстің талаптарына сәйкес келтірілмеген жеке қабылдау туралы өтініші бар жолданым қайтарылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы Регламенттің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдардың азаматтарды қабылдау орталықтарында қабылдауы Регламентке қосымшаға сәйкес нысан бойынша Қазақстан Республикасының Үкіметі Аппаратының Басшысы бекіткен кестеге сәйкес айына бір реттен сиретпей жүргізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр азаматтарды жеке қабылдауды "Орталық атқарушы органдар басшыларының халықпен кездесулерін өткізу туралы" Қазақстан Республикасы Президентінің 2022 жылғы 7 сәуірдегі № 863 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес халықпен кездесулер өткізу шеңберінде де жүргізеді, ондағы қабылдауды ұйымдастыру және хаттаманы дайындау, сондай-ақ қабылдауда берілген тапсырмалардың орындалуын бақылауды Министрліктің Стратегиялық даму департаменті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Лауазымды адамның тегі, аты және әкесінің аты (бар болса), қабылдау күндері көрсетілген қабылдау кестелері мемлекеттік және орыс тілдерінде Министрліктің үй-жайларында көпшілікке көрінетін жерлерге ілінеді, сондай-ақ Министрліктің ресми сайтында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шетелдіктер мен азаматтығы жоқ адамдарды қабылдау Қазақстан Республикасында құпиялылық режимін қамтамасыз ету жөніндегі талаптарға және Қазақстан Республикасының мемлекеттік құпияларды қорғау саласындағы қатынастарды реттейтін өзге де нормативтік құқықтық актілеріне сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қабылдауға жазылу мына жағдайларда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрліктің құзыретіне кірмейтін мәселелер болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әкімшілік органның, лауазымды адамның жолданымда көрсетілген сол нысана туралы және сол негіздер бойынша әкімшілік рәсімге қатысушыға қатысты әкімшілік іс бойынша шешімі бар болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сол нысана туралы және сол негіздер бойынша сол адамға қатысты шығарылған заңды күшіне енген сот актісі бар болса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әкімшілік орган, лауазымды адам жолданымды қайтарса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әкімшілік орган, лауазымды адам арыз иесінен жолданымды кері қайтарып алуды қабылдаса, жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уақытша еңбекке жарамсыздық, қызметтік іссапар және басқа да жағдайлардың себебі бойынша қабылдау жүргізу мүмкін болмаған жағдайда қабылдаушы адам азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкерге жеке қабылдау өткізілгенге дейін 2 (екі) жұмыс күнінен кешіктірмей немесе қабылдау өткізілетін күні хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қабылдау күнінде азаматтарды қабылдау орталығында қосымша арыздар мен басқа да ілеспе құжаттарды ресімдеуге (қажет болған жағдайда) көмектесетін заң консультанттары, психологтар және әлеуметтік қызметкерлер тартылуы мүмкін (волонтерлерді қабылдау күндері ғана тартуға болады). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қабылдау өткізген кезде, арыз иесінің жолданымын тікелей қарайтын Министрліктің құрылымдық бөлімшелерінің жауапты қызметкерлері, егер көтерілетін мәселе басқа да мүдделі органдар өкілдерінің құзыретіне қатысты болса, олардың қатысуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Арыз иесінің жолданымын тікелей қарайтын Министрліктің құрылымдық бөлімшелерінің жауапты қызметкері басқа мүдделі органдар өкілдерінің қабылдауға қатысуы туралы сұрау салу жібергеннен кейін арыз иесін 2 (екі) жұмыс күні ішінде жіберілген сұрау салу туралы және қажет болған жағдайда қабылдауға жазылу туралы жолданымды қараудың ұзартылғаны туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Басқа мүдделі органдардың бірлесіп қабылдауға қатысудан бас тарту фактілері туралы ақпарат бас тартуды алған соң 2 (екі) жұмыс күні ішінде Қазақстан Республикасы Үкіметінің Аппаратына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қабылдау арыз иесінің қалауы бойынша мемлекеттік және орыс тілдерінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қабылдау нәтижелерін жолданым немесе тапсырмалар бойынша қабылдау барысында қабылданған шешімді көрсете отырып, оларды орындаудың нақты мерзімдері көрсетіліп азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкер хаттамалайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Ақпарат және коммуникациялар басқармасы дербес деректер мен мемлекеттік құпияларды не заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қорғау туралы талаптарды сақтай отырып, азаматтарды қабылдауды бұқаралық ақпарат құралдарында жариялайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдау мәселелері жөніндегі жолданымдарды тіркеу және қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қабылдауға жазылу туралы келіп түскен барлық жолданымдарды азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкер "Электрондық жолданымдар" ақпараттық-талдау жүйесінде олар келіп түскен күні тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкер арыз иесінің өтінішін тікелей қарайтын Министрліктің құрылымдық бөлімшелерінің қатысуымен материалдарды жинап, талдағаннан кейін Министрдің атына азаматтарды қабылдау орталығында қабылдау күнін белгілеу немесе бас тарту туралы ұсыныспен анықтамалық ақпаратты қабылдау басталғанға дейін 5 (бес) жұмыс күні бұрын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкер бекітілген тізімдерді қабылдау графигіне кезектілік тәртібімен бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Арыз иесінің жолданымын тікелей қарайтын Министрліктің құрылымдық бөлімшесінің қызметкері және азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкер жолданым тіркелген кезден бастап 15 (он бес) жұмыс күнінен кешіктірмей арыз иесіне қабылдау уақыты мен күні көрсетілген жауапты жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мәні бойынша барынша пысықтауды талап ететін күрделі мәселе болған жағдайда, арыз иесінің жолданымын тікелей қарайтын Министрліктің құрылымдық бөлімшесінің қызметкері арыз иесіне жолданымды қарау мерзімін жолданым тіркелген кезден бастап күнтізбелік 30 (отыз) күннен аспайтын мерзімге ұзарту туралы хат жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолданымды қарау мерзімі Министрдің, вице-министрлердің және Аппарат басшысының уәжді шешімімен ақылға қонымды мерзімге, бірақ жолданымды дұрыс қарау үшін маңызы бар нақты мән-жайларды белгілеу қажеттілігіне байланысты екі айдан аспайтын мерзімге ұзартылуы мүмкін. Бұл туралы арыз иесі жолданымды қарау мерзімі ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкердің Министр, вице-министрлер және Аппарат басшысының қабылдауды ұйымдастыруы үшін қажетті материалдарды ұсыну, қабылдауды өткізу практикасын талдау және қорыту туралы талаптары Министрліктің құрылымдық бөлімшелері үшін орындауға міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қабылдаудан бас тарту туралы шешім қабылданғанға дейін 3 (үш) жұмыс күнінен кешіктірмей, арыз иесінің жолданымын тікелей қарайтын Министрліктің құрылымдық бөлімшесінің қызметкері арыз иесіне тыңдау рәсімін жүргізу үшін бас тарту туралы алдын ала шешім жобасын жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қабылдаудан бас тартылған жағдайда тыңдау рәсімі Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінде көзделген тәсілдермен жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Тыңдау рәсімін ұйымдастыру және өткізу тәртібі Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1764,188 +1777,189 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-баптарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қабылдау қорытындысы бойынша тапсырмалардың орындалуына бақылауды жүзеге асыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қабылдау қорытындысы бойынша дайындалған хаттамалық тапсырмаларды бақылауды азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Арыз иесіне түпкілікті уәжді жауап қабылдаудан келіп түскен жолданымды бақылаудан алу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қабылдау барысында арыз иесі берген жолданымдар "жеке қабылдаудан" деген белгі қойылып, "Электрондық жолданымдар" ақпараттық-талдау жүйесiнде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қабылдаудан түскен жолданымды бұған дейін қараған қызметкерге тапсыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкер тұрақты негізде арыз иелерінің қанағаттану деңгейіне мониторинг жүргізіп, консультация алған және жеке қабылдауға жазылудан бас тартқан арыз иелеріне телефон байланысы арқылы іріктеп сауалнама жүргізуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Қабылдау жұмысының нәтижелері туралы азаматтарды қабылдау орталығында қабылдауды ұйымдастыруға жауапты қызметкері тұрақты негізде (тоқсанына кемінде бір рет) Қазақстан Республикасы Үкіметінің Аппаратын хабардар етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -2055,68 +2069,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ ______ бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министрліктің басшылығының азаматтарды қабылдау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3225,63 +3239,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3603,35 +3639,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>