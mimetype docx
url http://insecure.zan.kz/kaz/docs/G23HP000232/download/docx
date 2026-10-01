--- v0 (2025-11-10)
+++ v1 (2026-10-01)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2294cb3" w14:textId="2294cb3">
+    <w:p w14:paraId="ecf2c9f" w14:textId="ecf2c9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,193 +85,237 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Оқу-ағарту министрлігінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 20 сәуірдегі № 106 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 28 шiлдедегi № 232 бұйрығы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 28 шiлдедегi № 232 бұйрығы. Күші жойылды - Қазақстан Республикасы Оқу-ағарту министрінің 2026 жылғы 24 шілдедегі № 202-НҚ бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Оқу-ағарту министрінің 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Оқу-ағарту министрлігінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 20 сәуірдегі № 106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Оқу-ағарту министрлігінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -282,70 +328,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакциядағы 12) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12) жеке жұмыс жоспары – "Б" корпусы қызметшісінің бағалау кезеңіне НМИ көздейтін және тікелей басшысымен бірлесіп жасалатын, жоғары тұрған басшымен бекітілген құжат.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -358,70 +404,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3- тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -470,70 +516,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5- тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз 4-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте 2021 жылғы 1 шілдеден бастап 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста болған, еңбекке уақытша жарамсыздығы кезінде болған "Б" корпусы қызметшілерінің қызметін бағалау осы Әдістеменің 6-тарауында белгіленген тәртіпте жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -564,70 +610,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8- тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -640,408 +686,408 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11- тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Кадр қызметі/ кадр қызметінің міндеттерін орындау жүктелген адам бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған күнінен бастап екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 6-тараумен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6-тарау. 2021 жылғы 1 шілдеден бастап 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезінде болған "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Тікелей басшы НМИ-ды бағалау кезеңі басталғаннан кейін 10 жұмыс күні ішінде "Б" корпусы әкімшілік мемлекеттік қызметшісінің жеке жұмыс жоспарында осы Әдістеменің 9-қосымшасына сәйкес нысанда анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Тиісті НМИ бар жеке жұмыс жоспарын жоғары тұрған басшы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның бірінші басшысы болған жағдайда жеке жұмыс жоспарын осы лауазымды адам бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. НМИ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нақты (күтілетін оң өзгерістер көрсетіле отырып, қол жеткізуге тиісті нәтиже анық айқындалады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өлшемді (НМИ-ге қол жеткізу үшін нақты өлшемшарттар айқындалады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып айқындалады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уақыты шектеулі болуы (НМИ қол жеткізу мерзімі бағалау кезеңі ішінде айқындалады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органның стратегиялық мақсатын, "А" корпусы қызметшісінің келісімін іске асыруға бағдарлануы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. НМИ саны – 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-параграф. НМИ-ге қол жеткізуді бағалау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Бағалау жүргізу үшін "Б" корпусы қызметшісінің тікелей басшысы осы Әдістеменің 10-қосымшасына сәйкес нысанда НМИ бойынша бағалау парағын толтырады және оған қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жеке жұмыс жоспарының іске асырылуын бағалау жеке жұмыс жоспары құрылған жыл қорытындысы бойынша НМИ бағалау негізінде келесі тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық НМИ-ге қол жеткізген кезде "Функционалдық міндеттерді тиімді орындайды" деген баға қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1088,668 +1134,651 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 НМИ-дың 3-тен азы қол жеткізген кезде "Функционалдық міндеттерін қанағаттанарлықсыз орындайды" деген баға қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ-дың қол жеткізген кезде жеке жоспарда қарастырылған барлық көрсеткіштердің толық қол жеткізгенің көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Бағалау парағын тікелей басшы толтырғаннан кейін, ол жоғары тұрған басшының қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның бірінші басшысы болған жағдайда бағалау парағы оның қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. "Б" корпусы қызметшісінің бағалау парағын қарау қорытындысы бойынша жоғары тұрған басшы мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалаумен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) түзетуге жіберу деген шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Бағалау парағы НМИ-ге қол жеткізуді растау фактілері жеткіліксіз болған немесе дұрыс болмаған жағдайда түзетуге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бағалау парағын жоғары тұрған басшының қарауына қайта енгізу пысықтауға жіберілген күннен бастап 2 жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Жоғары тұрған басшы бағалау парағына қол қойылғаннан кейін кадр қызметі/кадр қызметінің міндеттерін орындау жүктелген адам 2 жұмыс күнінен кешіктірмей оны Комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-параграф. Комиссияның бағалау нәтижелерін қарауы және бағалау нәтижелеріне шағымдану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Кадр қызметі/кадр қызметінің міндеттерін орындау жүктелген адам Комиссия төрағасының келісімімен бағалауды жүргізу кестесін қалыптастырады және бағалауды жүзеге асыратын адамдарға үш жұмыс күні бұрын оның жүргізілетіндігі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Комиссияның отырысы оның құрамының кемінде үштен екісі қатысқан жағдайда өкілетті болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Комиссияның төрағасы не оның бір мүшесі болмаған жағдайда оны алмастыру Комиссияны құру туралы бұйрыққа өзгерістер енгізу арқылы уәкілетті адамның шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Комиссияның шешімі ашық дауыс беру арқылы қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Дауыс беру қорытындысы Комиссия мүшелерінің көпшілік дауысымен айқындалады. Дауыс саны тең болған жағдайда Комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Комиссияның хатшысы кадр қызметінің қызметшісі/кадр қызметінің міндеттерін орындау жүктелген адам болып табылады. Комиссияның хатшысы дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Кадр қызметі/кадр қызметінің міндеттерін орындау жүктелген адам Комиссия төрағасымен келісілген мерзімдерге сәйкес Комиссия отырысының өткізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Кадр қызметі/кадр қызметінің міндеттерін орындау жүктелген адам Комиссияның отырысына мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толтырылған бағалау парақтарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Әдістеменің 3-қосымшасына сәйкес Комиссия отырысы хаттамасының (бұдан әрі – хаттама) жобасын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Комиссия бағалау нәтижелерін қарайды және мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалау нәтижелерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалау нәтижелерін қайта қарау туралы шешімдердің біреуін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Бағалау нәтижелерін қайта қарау туралы шешім қабылданған жағдайда Комиссия бағалауды түзетіп, оны хаттаманың "Комиссияның бағалау нәтижелерін түзетуі (бар болған жағдайда)" деген бағанында көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Бағалаудың нәтижелерін уәкілетті адам бекітеді және хаттамада тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Кадр қызметі/кадр қызметінің міндеттерін орындау жүктелген адам "Б" корпусының қызметшісін бағалау нәтижелерімен ол аяқталған күннен бастап екі жұмыс күні ішінде таныстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. "Б" корпусының қызметшісін бағалау нәтижелерімен таныстыру оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. "Б" корпусы қызметшісінің Комиссия шешіміне шағымдануы мемлекеттік қызмет істері жөніндегі уәкілетті органда немесе оның аумақтық департаментінде шешім шығарылған күннен бастап он жұмыс күні ішінде жүзеге асырылады. Шағымдарды қарау қорытындысы бойынша мемлекеттік қызмет істері жөніндегі уәкілетті орган мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органға Комиссия шешімін жойып, "Б" корпусы қызметшісінің бағалау нәтижесін қайта қарау бойынша ұсыныс беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Б" корпусы қызметшісінің бағалау нәтижесін қайта қараусыз қалдыру туралы шешімдердің біреуін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. "Б" корпусы қызметшісі бағалау нәтижелеріне сот тәртібінде шағымдануға құқылы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1784,170 +1813,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 9, 10 және 11-қосымшалармен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесінің 2-тармағының 12) тармақшасы, 5-тармағының екінші абзацы және 6-тарауы, сондай-ақ "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесіне 9, 10 және 11-қосымшалар 2023 жылдың 31 тамызына дейін қолданыста болады деп белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Оқу-ағарту министрлігінің Персоналды дамыту және басқару департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрыққа қол қойылған күннен бастап күнтізбелік он күн ішінде оны қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты ресми жарияланғаннан кейін Қазақстан Республикасы Оқу-ағарту министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Оқу-ағарту министрлігінің аппарат басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық қол қойылған күнінен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2529,84 +2559,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні ____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Б" корпусы мемлекеттік әкімшілік қызметшісінің жеке жұмыс жоспары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2814,127 +2828,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"А" корпусы қызметішісі келісімінің қандай көрсеткішінен немесе мемлекеттік жоспарлау ж</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> құжатынан негізделеді</w:t>
+              <w:t>"А" корпусы қызметішісі келісімінің қандай көрсеткішінен немесе мемлекеттік жоспарлау жүйесінің құжатынан негізделеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> бірлігі</w:t>
+              <w:t>Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2982,61 +2966,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қол</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> жеткізу мерзімі</w:t>
+              <w:t>Қол жеткізу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3825,68 +3799,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НМИ бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4073,61 +4047,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> бірлігі</w:t>
+              <w:t>Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4221,71 +4185,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсеткішке қол жеткізілді/к</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> қол жеткізілмеді</w:t>
+              <w:t>Көрсеткішке қол жеткізілді/көрсеткішке қол жеткізілмеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4647,61 +4591,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________________ (Т.А.Ә.) күні_______________</w:t>
-[...9 lines deleted...]
-              <w:t>_______________ қолы____________________________</w:t>
+              <w:t>__________________________________ (Т.А.Ә.) күні______________________________ қолы____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5107,68 +5041,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні ____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бағалау жөніндегі комиссия отырысының хаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5354,127 +5288,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызметшілердің</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+              <w:t>Қызметшілердің тегі, аты, әкесінің аты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Баға</w:t>
-[...19 lines deleted...]
-              <w:t>туралы мәлімет</w:t>
+              <w:t>Бағалау нәтижелері туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6268,63 +6172,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6646,35 +6572,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>