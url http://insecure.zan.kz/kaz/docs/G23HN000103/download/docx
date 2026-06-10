--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c1f4bc" w14:textId="3c1f4bc">
+    <w:p w14:paraId="629a76a" w14:textId="629a76a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -895,51 +895,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
+      4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған цифрлық жүйе (бұдан әрі – цифрлық жүйе) арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
@@ -979,110 +979,234 @@
         <w:t>
       Іссапарға жіберілген адамдарды бағалау қабылдаушы мемлекеттік органмен іссапарда болу кезеңі үшін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органның бірінші басшысының шешімі бойынша оның тікелей бағынысындағы адамдар осы мемлекеттік органның аппарат басшысымен бағалана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде ақпараттық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде цифрлық жүйеде автоматты түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтарынан кешіктірілмей қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайда, оған бағалау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1255,910 +1379,1210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      9. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде цифплық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      10. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағаланатын қызметші өзінің бағалау нәтижелерін цифрлық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      11. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және цифрлық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      12. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      13. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және ақпараттық жүйеде сақталады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      14. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      15. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      16. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. С-1 (орталық атқарушы орган комитеті төрағасының орынбасары, департамент директоры) санатының "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Әдістеменің 1-қосымшасына сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С-1 (орталық атқарушы орган комитеті төрағасының орынбасарын, департамент директорын қоспағанда) санатының "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзге тұлғаларды бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Әдістеменің 2-қосымшасына сәйкес нысан бойынша жүргізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен цифрлық жүйе арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адаммен 0-ден 5-ке дейінгі баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) қызметкері не персоналды басқару қызметінің (кадр қызметінің) міндеттерін орындау жүктелген адам кіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      22. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      23. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның цифрлық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      24. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2276,268 +2700,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалаудың Әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-      ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-      (Бағаланатын кезең)</w:t>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
-[...15 lines deleted...]
-      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2608,70 +3070,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау (0-ден* 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="87"/>
+          <w:bookmarkStart w:name="z95" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсініктеме</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2805,70 +3267,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="88"/>
+          <w:bookmarkStart w:name="z96" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепке алынады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2994,70 +3456,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="89"/>
+          <w:bookmarkStart w:name="z98" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3183,70 +3645,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="90"/>
+          <w:bookmarkStart w:name="z100" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3484,208 +3946,158 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="91"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkStart w:name="z106" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...11 lines deleted...]
-          </w:p>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+- кешігудің болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+- киберқауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3785,70 +4197,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="92"/>
+          <w:bookmarkStart w:name="z112" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4019,270 +4431,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын параметрлер санына бөлу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z118" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z119" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z120" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z116" w:id="94"/>
-[...15 lines deleted...]
-      бағаланатын параметрлер санына бөлу керек.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z117" w:id="95"/>
-[...15 lines deleted...]
-      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z118" w:id="96"/>
-[...15 lines deleted...]
-      Бағалау нәтижесі: _________________________________________________</w:t>
+    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z119" w:id="97"/>
-[...15 lines deleted...]
-      (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті</w:t>
+    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z120" w:id="98"/>
-[...15 lines deleted...]
-      түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады,</w:t>
+    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z121" w:id="99"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4400,268 +4812,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бағалаудың Әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="104"/>
+    <w:bookmarkStart w:name="z127" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді – ҚР Ғылым және жоғары білім министрінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271-к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z129" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z130" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z131" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z128" w:id="105"/>
-[...15 lines deleted...]
-      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+    <w:bookmarkStart w:name="z133" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z129" w:id="106"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z130" w:id="107"/>
-[...15 lines deleted...]
-      (Бағаланатын кезең)</w:t>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z131" w:id="108"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z132" w:id="109"/>
-[...15 lines deleted...]
-      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z133" w:id="110"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4732,70 +5182,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау (0*-ден 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="115"/>
+          <w:bookmarkStart w:name="z138" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсініктеме</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5070,70 +5520,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="116"/>
+          <w:bookmarkStart w:name="z139" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепке алынады:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5231,70 +5681,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="117"/>
+          <w:bookmarkStart w:name="z140" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Есепке алынады: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5476,208 +5926,158 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="118"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkStart w:name="z144" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...11 lines deleted...]
-          </w:p>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+- кешігудің болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- ақпараттық қауіпсіздік талаптарын сақтау;</w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+- киберқауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5777,70 +6177,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="119"/>
+          <w:bookmarkStart w:name="z150" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6011,270 +6411,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="120"/>
+    <w:bookmarkStart w:name="z153" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z154" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын параметрлер санына бөлу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z155" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z156" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z157" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z158" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z154" w:id="121"/>
-[...15 lines deleted...]
-      бағаланатын параметрлер санына бөлу керек.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z155" w:id="122"/>
-[...15 lines deleted...]
-      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z156" w:id="123"/>
-[...15 lines deleted...]
-      Бағалау нәтижесі: _________________________________________________</w:t>
+    <w:bookmarkStart w:name="z161" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z157" w:id="124"/>
-[...15 lines deleted...]
-      (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті</w:t>
+    <w:bookmarkStart w:name="z162" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z158" w:id="125"/>
-[...15 lines deleted...]
-      түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады,</w:t>
+    <w:bookmarkStart w:name="z163" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z159" w:id="126"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6312,55 +6712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>