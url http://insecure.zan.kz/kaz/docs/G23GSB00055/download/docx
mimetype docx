--- v0 (2025-12-26)
+++ v1 (2026-09-06)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2690905" w14:textId="2690905">
+    <w:p w14:paraId="516765b" w14:textId="516765b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,287 +86,315 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларын бекіту туралы" Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2022 жылғы 3 мамырдағы № 165 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2023 жылғы 3 ақпандағы № 55 бұйрығы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2023 жылғы 3 ақпандағы № 55 бұйрығы. Күші жойылды - Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2026 жылғы 4 тамыздағы № 81/ҚЕ бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы министрінің 04.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларын бекіту туралы" Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2022 жылғы 3 мамырдағы № 165 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жоғарыда аталған бұйрықпен бекітілген Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заттай нормаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жоғары басшы құрамның лауазымдарына арналған күнделікті және салтанатты нысанды киім деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бөлім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 31-тармақпен толықтырылсын: "31. Заттың атауы: қою көк түсті шалбары бар, сыдырма күрте, Өлшем бірлігі: жиынтық, Бір қызметкерге арналған заттар саны: 1, Мерзімдері (айлар): 36;".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аға және орта басшы құрамның лауазымдарына арналған киім (ерлер) деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бөлімнің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21-тармағында "қара түсті галстук" деген сөздер "қою көк түсті галстук" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -377,70 +407,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бөлім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 28-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "28. Заттың атауы: қою көк түсті шалбары бар, сыдырма салынған күрте, Өлшем бірлігі: Жиынтық, Бір қызметкерге арналған заттар саны: 1, Мерзімдері (айлар): 36;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аға және орта басшы құрамның лауазымдарына арналған киім (әйелдер) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -491,126 +521,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бөлім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27) Заттың атауы: қою көк түсті шалбары бар, сыдырма салынған күрте, юбкасы, Өлшем бірлігі: Жиынтық, Бір қызметкерге арналған заттар саны:1, мерзімдері (айлар): 36;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына "Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) жоғары, аға және орта басшы құрамдарының лауазымдары үшін нысанды киім мен айырым белгілерінің үлгілері" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1015,146 +1029,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақша мынадай редакцияда жазылсын: "7) қою көк түсті галстук;";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшадағы Жоғары басшы құрамның лауазымдарына арналған нысанды киім деген 1-бөлімнің Жазғы салтанатты нысанды киім (4-сурет) атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1.4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) ақ түсті ұзын жеңді жейде;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z19" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-сурет. Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Жоғары басшы құрамның жазғы салтанатты нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1197,148 +1195,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Жоғары басшы құрамның лауазымдарына арналған нысанды киім деген 1-бөлімнің Күнделікті жазғы нысанды киім (8-сурет) атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1.8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) ақ түсті ұзын (немесе қысқа) жеңді жейде;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z22" w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) көк түсті футболка."</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z23" w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшаның Жоғары басшы құрамның күнделікті нысанды киімі мынадай суретпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1381,90 +1381,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="7"/>
+    <w:bookmarkStart w:name="z64" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1-сурет. Жоғары басшы құрамның күнделікті нысанды киімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшаның Жоғары басшы құрамның жазғы нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1507,70 +1507,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшаның Аға және орта басшы құрамның салтанатты нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1613,128 +1613,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.2-тармақ. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның лауазымдарына арналған нысанды киiм (ерлерге) деген 2-бөлімнің Салтанатты жазғы нысанды киім (10-сурет) атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) ақ түсті ұзын жеңді жейде;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамының лауазымдарына арналған жазғы салтанатты нысанды киім мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1777,128 +1779,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.3-тармақ. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның лауазымдарына арналған нысанды киiмi (ерлерге) деген 2-бөлімнің Күнделікті нысанды киім (11-сурет) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) қою көк түсті шалбары бар сыдырма салынған күрте;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-сурет. Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның күнделікті нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1941,70 +1945,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның күнделікті нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2047,166 +2051,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="15"/>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1. сурет. Аға және орта басшы құрамның күнделікті нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.6-тармақ. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның лауазымдарына арналған нысанды киiм (ерлерге) деген 2-бөлімнің Күнделікті жазғы нысанды киім (14-сурет) атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) ақ түсті ұзын (немесе қысқа) жеңі бар жейде;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-сурет. Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен (ерлер) қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның күнделікті нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2249,70 +2237,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның салтанатты нысанды киімі (әйелдер) мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2355,128 +2343,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.2-тармақ. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның лауазымдарына арналған нысанды киiм (әйелдер) деген 3-бөлімнің Салтанатты жазғы нысанды киім (16-сурет) атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) ақ түсті ұзын жеңі бар жейде;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның салтанатты нысанды киімі (әйелдердің) мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2519,128 +2509,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.3-тармақ. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшадағы Аға және орта басшы құрамның лауазымдарына арналған нысанды киiм (әйелдер) деген 3-бөлімнің күнделікті нысанды киім (17-сурет) атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) қою көк түсті шалбары бар (немесе юбкасы бар) сыдырма салынған күрте;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшадағы Аға және орта басшы құрамның (әйелдердің) күнделікті нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2683,70 +2675,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшаның Аға және орта басшы құрамның (әйелдің) күнделікті нысанды киімі мынадай суреттермен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2789,166 +2781,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1. Аға және орта басшы құрамның (әйелдің) күнделікті нысанды киімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.6-тармақ. Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшадағы Аға және орта басшы құрамның лауазымдарына арналған нысанды киiмi (әйелдер) деген 3-бөлімнің Жазғы күнделікті нысанды киім (20-сурет) атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) ақ түсті ұзын (немесе қысқа) жеңі бар жейде;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшадағы Аға және орта басшы құрамның (әйелдердің) жазғы күнделікті нысанды киімі мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2991,70 +2967,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-сурет. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшадағы Аға және орта басшы құрамның жазғы салтанатты погондары мынадай суретке өзгертілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3097,70 +3073,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-сурет. Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшадағы Аға және орта басшы құрамның күнделікті погондары сыдырмасы бар күрте және көгілдір түсті жәдеге арналған күнделікті погондар атты 30-1 суретпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3203,70 +3179,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-сурет. Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына косымшасындағы Аға және орта басшы құрамының күнделікті погондары 30-1 суретімен толықтырылсын. Сыдырма күрте мен көк түсті жейдеге арналған күнделікті погондар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3309,328 +3285,330 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6.2-тармақ. Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшаның Сыбайлас жемқорлыққа қарсы қызмет қызметкерлерінің айырым белгілерінің үлгілері деген 6-бөлімнің Аға және орта басшы құрамының лауазымдары үшін айырым белгілері атты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6.2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацтың 1) тармақшасында Аға басшы құрамның погондарында екі перпендикуляр жолақ, сондай-ақ алтын түсте орындалған өлшемі 20 мм жұлдыздар орналасады, "3-санаттағы біліктілік сыныбы" деген сөздер "сыбайлас жемқорлыққа қарсы қызмет майоры" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацтың 2) тармақшасында Аға басшы құрамның погондарында екі перпендикуляр жолақ, сондай-ақ алтын түсте орындалған өлшемі 20 мм жұлдыздар орналасады, "2-санаттағы біліктілік сыныбы" деген сөздер "сыбайлас жемқорлыққа қарсы қызметтің подполковнигі" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацтың 3) тармақшасында Аға басшы құрамның погондарында екі перпендикуляр жолақ, сондай-ақ алтын түсте орындалған өлшемі 20 мм жұлдыздар орналасады, "1 санаттағы біліктілік сыныбы" деген сөздер "сыбайлас жемқорлыққа қарсы қызмет полковнигі" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацтың 1) тармақшасында Орта басшы құрамның погондарында бір перпендикуляр жолақ, сондай-ақ алтын түсте орындалған өлшемі 13 мм жұлдыздар орналасады, "6-санаттағы біліктілік сыныбы" деген сөздер "сыбайлас жемқорлыққа қарсы қызмет лейтенанты" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацтың 2) тармақшасында Орта басшы құрамның погондарында бір перпендикуляр жолақ, сондай-ақ алтын түсте орындалған өлшемі 13 мм жұлдыздар орналасады, "5-санаттағы біліктілік сыныбы" деген сөздер "сыбайлас жемқорлыққа қарсы қызметтің аға лейтенанты" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацтың 3) тармақшасында Орта басшы құрамның погондарында бір перпендикуляр жолақ, сондай-ақ алтын түсте орындалған өлшемі 13 мм жұлдыздар орналасады, "4-санаттағы біліктілік сыныбы" деген сөздер "сыбайлас жемқорлыққа қарсы қызмет капитаны" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-суретте Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) қызметкерлерін нысанды киіммен қамтамасыз етудің заттай нормаларына қосымшадағы Аға және орта басшы құрамның лауазымдарына арналған ақ жең белгісі алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) Кадр департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Осы бұйрықтың көшірмелерін мемлекеттік және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Осы бұйрық ресми жарияланғаннан кейін, оны Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республиқасы Сыбайлас жемқорлыққа қарсы іс-кимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) аппаратының басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық қол қойылған күнінен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3921,63 +3899,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4299,35 +4299,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId20"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>