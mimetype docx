--- v0 (2025-11-07)
+++ v1 (2026-09-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8f6b89" w14:textId="b8f6b89">
+    <w:p w14:paraId="083bcad" w14:textId="083bcad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,71 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Меркі аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Меркі аудандық мәслихатының 2023 жылғы 19 мамырдағы № 3-4 шешімі. Күші жойылды - Жамбыл облысы Меркі аудандық мәслихатының 2025 жылғы 15 қыркүйектегі № 45-6 шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Меркі аудандық мәслихатының 15.09.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45-6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін–өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -182,131 +259,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына және "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" Қазақстан Республикасы Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі Төрағасының 2018 жылғы 16 қаңтардағы №13 бұйрығына сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тіркелген), Меркі аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Меркі аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Меркі аудандық мәслихатының аппараты" ММ-сі заңнамада белгіленген тәртіппен осы шешімді Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жариялауды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
-[...15 lines deleted...]
-      2. "Меркі аудандық мәслихатының аппараты" ММ-сі заңнамада белгіленген тәртіппен осы шешімді Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жариялауды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -577,87 +653,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 жылғы 19 мамырдағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№3-4 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Меркі аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Меркі аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі (бұдан әрі - Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -692,1888 +768,1826 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 - қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Үлгілік әдістемесі) сәйкес әзірленген және "Меркі аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі - "Б" корпусының қызметшілері) қызметін бағалау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мәслихат аппаратының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін Меркі аудандық мәслихатының бірінші басшысы осы Әдістеменің негізінде мәслихат аппараты қызметінің ерекшелігін есепке ала отырып бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Әдістемеде пайдаланылатын негізгі ұғымдар: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары тұрған басшы - бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
-[...15 lines deleted...]
-      1) жоғары тұрған басшы - бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей басшы - мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
-[...15 lines deleted...]
-      2) тікелей басшы - мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалаушы адам - мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
-[...15 lines deleted...]
-      3) бағалаушы адам - мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәслихат аппаратының басшысы – Е-2 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
-[...15 lines deleted...]
-      4) мәслихат аппаратының басшысы – Е-2 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Б" корпусының қызметшісі - мәслихат аппаратының басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
-[...15 lines deleted...]
-      5) "Б" корпусының қызметшісі - мәслихат аппаратының басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бағаланатын адам - мәслихат аппаратының басшысы немесе "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
-[...15 lines deleted...]
-      6) бағаланатын адам - мәслихат аппаратының басшысы немесе "Б" корпусының қызметшісі;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) нысаналы мақсатты индикаторлар (бұдан әрі - НМИ) - мәслихат аппаратының басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
-[...15 lines deleted...]
-      7) нысаналы мақсатты индикаторлар (бұдан әрі - НМИ) - мәслихат аппаратының басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) саралау әдісі - "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі - бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
-[...15 lines deleted...]
-      8) саралау әдісі - "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі - бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 360 әдісі - бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...15 lines deleted...]
-      9) 360 әдісі - бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) калибрлеу сессиялары - бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...15 lines deleted...]
-      10) калибрлеу сессиялары - бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бағаланатын кезең - мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
-[...15 lines deleted...]
-      11) бағаланатын кезең - мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі - ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
-[...15 lines deleted...]
-      4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі - ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
-[...15 lines deleted...]
-      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша - есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша - есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
-[...15 lines deleted...]
-      5. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша - есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша - есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
-[...15 lines deleted...]
-      НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі үш айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау жұмысқа шыққаннан кейін бес жұмыс күні ішінде, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз 5-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
-[...15 lines deleted...]
-      6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз 5-тармақта белгіленген мерзімдерде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз 5-тармақта көрсетілген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз 5-тармақта көрсетілген мерзімде жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
-[...15 lines deleted...]
-      8. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...15 lines deleted...]
-      9. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...15 lines deleted...]
-      10. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бағалауды ұйымдастырушылық сүйемелдеуді функционалдық міндеттеріне кадрлық мәселелерді жүргізу кіретін мәслихат аппаратының бөлім басшысы (бұдан әрі - бөлім басшысы), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
-[...15 lines deleted...]
-      11. Бағалауды ұйымдастырушылық сүйемелдеуді функционалдық міндеттеріне кадрлық мәселелерді жүргізу кіретін мәслихат аппаратының бөлім басшысы (бұдан әрі - бөлім басшысы), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бөлім басшысымен ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...15 lines deleted...]
-      Бұл ретте бөлім басшысымен ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бөлім басшысы бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде ақпараттық жүйе және мемлекеттік органдардың интранет-порталы немесе электрондық құжат айналымы жүйесі арқылы таныстыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...15 lines deleted...]
-      12. Бөлім басшысы бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде ақпараттық жүйе және мемлекеттік органдардың интранет-порталы немесе электрондық құжат айналымы жүйесі арқылы таныстыруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      13. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...15 lines deleted...]
-      14. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде мәслихат аппаратында, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен бөлім басшысымен қарастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      17. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен бөлім басшысымен қарастырады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағалаушы адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      18. Бағалаушы адам мыналарға жауапты болады:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік орган стратегиялық мақсаттары, мемлекеттік орган жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...15 lines deleted...]
-      1) мемлекеттік орган стратегиялық мақсаттары, мемлекеттік орган жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
-[...15 lines deleted...]
-      2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...15 lines deleted...]
-      3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...15 lines deleted...]
-      4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бағаланатын адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      19. Бағаланатын адам мыналарға жауапты болады:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бөлім басшысы мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      20. Бөлім басшысы мыналарға жауапты болады:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) НМИ уақтылы талдау мен келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      2) НМИ уақтылы талдау мен келісу;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, бөлім басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      21. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, бөлім басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мәслихат аппаратының басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мәслихат аппаратының басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мәслихат аппараты басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      22. Мәслихат аппараты басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. НМИ-ды бағалаушы адаммен сондай-ақ бөлім басшысының келісімімен осы Әдістеменің 1-қосымшасына сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын мәслихат аппараты басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      23. НМИ-ды бағалаушы адаммен сондай-ақ бөлім басшысының келісімімен осы Әдістеменің 1-қосымшасына сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын мәслихат аппараты басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...15 lines deleted...]
-      Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде бөлім басшысы жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
-[...15 lines deleted...]
-      Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде бөлім басшысы жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
-[...15 lines deleted...]
-      Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәслихат аппараты басшысының НМИ қол жеткізуін бағалауды бағалаушы адам 5-тармақта белгіленген мерзімдерде жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...15 lines deleted...]
-      Мәслихат аппараты басшысының НМИ қол жеткізуін бағалауды бағалаушы адам 5-тармақта белгіленген мерзімдерде жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында бөлім басшысы НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 5-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
-[...15 lines deleted...]
-      Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында бөлім басшысы НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 5-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...15 lines deleted...]
-      24. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
-[...15 lines deleted...]
-      25. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
-[...15 lines deleted...]
-      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
-[...15 lines deleted...]
-      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
-[...15 lines deleted...]
-      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...15 lines deleted...]
-      4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
-[...15 lines deleted...]
-      5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
-[...15 lines deleted...]
-      26. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ақпараттық жүйе немесе ол болмаған жағдайда бөлім басшысы мәслихат аппаратының басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
-[...15 lines deleted...]
-      27. Ақпараттық жүйе немесе ол болмаған жағдайда бөлім басшысы мәслихат аппаратының басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ақпараттық жүйемен немесе ол болмаған жағдайда бөлім басшысы ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағаларды қою кезінде бағалаушы адам осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды мәслихат аппаратының басшысы осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ақпараттық жүйе немесе ол болмаған жағдайда бөлім басшысы "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
-[...15 lines deleted...]
-      31. Ақпараттық жүйе немесе ол болмаған жағдайда бөлім басшысы "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда бөлім басшысымен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалаушы адам осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
-[...15 lines deleted...]
-      33. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционалдық міндеттерді орындау сапасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
-[...15 lines deleted...]
-      функционалдық міндеттерді орындау сапасы;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
-[...15 lines deleted...]
-      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербестік және бастамашылық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
-[...15 lines deleted...]
-      дербестік және бастамашылық;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
-[...15 lines deleted...]
-      еңбек тәртібі.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мәслихат аппаратының басшысы үшін 360 әдісі бойынша бағалау осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2588,632 +2602,632 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мәслихат аппаратының басшысы үшін: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті басқару;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
-[...15 lines deleted...]
-      қызметті басқару;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдеп нормалары мен қағидаларын ұстану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгерістерді басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәтижеге бағдарлану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топты басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшбасшылық қасиеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеделділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамшылдық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусының қызметшілері үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әдеп нормалары мен қағидаларын ұстану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...178 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...15 lines deleted...]
-      жеделділік;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...15 lines deleted...]
-      өзін-өзі дамыту.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда бөлім басшысымен дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...15 lines deleted...]
-      36. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда бөлім басшысымен дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
-[...15 lines deleted...]
-      Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
-[...15 lines deleted...]
-      Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тікелей басшы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
-[...15 lines deleted...]
-      1) тікелей басшы;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
-[...15 lines deleted...]
-      2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лауазымы бойынша бағаланушы адаммен бір деңгейде және олармен өзара тығыз жұмыс істейтін адамдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z131" w:id="120"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Бөлім басшысы 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді жасайды және осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3228,423 +3242,445 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Бөлім басшысымен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z133" w:id="122"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің 13-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z134" w:id="123"/>
-[...15 lines deleted...]
-      38. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің 13-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және және оның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z135" w:id="124"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Бөлім басшысы калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z137" w:id="126"/>
-[...15 lines deleted...]
-      41. Бөлім басшысы калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
-[...15 lines deleted...]
-      42. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
-[...15 lines deleted...]
-      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
-[...15 lines deleted...]
-      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Бөлім басшысы хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
-[...15 lines deleted...]
-      Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Бөлім басшысы хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
-[...15 lines deleted...]
-      43. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
-[...15 lines deleted...]
-      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
-[...15 lines deleted...]
-      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
-[...15 lines deleted...]
-      машықтар мен құзыреттердің дамуына шолу;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
-[...15 lines deleted...]
-      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3966,35 +4002,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>