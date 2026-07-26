--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ee1ddd" w14:textId="6ee1ddd">
+    <w:p w14:paraId="10b4d57" w14:textId="10b4d57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,69 +85,145 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аудан, ауылдық округтер әкімі аппараттары мен жергілікті бюджеттен қаржыландырылатын аудандық атқарушы органдардың "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жамбыл облысы Қордай ауданы әкімдігінің 2023 жылғы 23 қарашадағы № 498 қаулысы</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жамбыл облысы Қордай ауданы әкімдігінің 2023 жылғы 23 қарашадағы № 498 қаулысы. Күші жойылды - Жамбыл облысы Қордай ауданы әкімдігінің 2025 жылғы 04 қарашадағы № 377 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Жамбыл облысы Қордай ауданы әкімдігінің 04.11.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>377</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3551,155 +3629,150 @@
               </w:rPr>
               <w:t>"БЕКІТЕМІН" Жоғары тұрған басшы ______________________ (тегі, аты-жөнінің бірінші әріптері) күн________________________ қолы________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z156" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Құрылымдық бөлімше (мемлекеттік орган) басшысының жеке жұмыс жоспары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        ______________________________________________жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (жеке жоспар құрылатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің тегі, аты, әкесінің аты (болған жағдайда): __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызметшінің лауазымы: ____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z161" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің құрылымдық бөлімшесінің атауы: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -4748,70 +4821,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="146"/>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпе: нысаналы мақсатты индикаторға қол жеткізуден күтілетін оң өзгерістер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4916,148 +4989,148 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:bookmarkStart w:name="z165" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  НМИ бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z166" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z166" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z167" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z167" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бағаланатын адамның Т.А.Ә., лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z168" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z168" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z169" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бағаланатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -5922,70 +5995,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="152"/>
+    <w:bookmarkStart w:name="z170" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6601,290 +6674,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="153"/>
+    <w:bookmarkStart w:name="z171" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды бағалау _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z172" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НМИ санына бөлінген НМИ бойынша бағалау сомасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z173" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z174" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z175" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z176" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атқарады (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z177" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z177" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z178" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z178" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын адам Бағалайтын адам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z179" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________ _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z180" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z180" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, басәріптер) (тегі, басәріптер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күні_________________________________ күні___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z182" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы________________________________ қолы___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6989,68 +7062,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Нысаналы мақсатты индикаторды іске асыру пайызына байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8721,70 +8794,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпе: Бағалау нысаналы мақсатты индикаторды іске асыру пайызына байланысты айқындалады. Бұл ретте рұқсат етілген ауқымда бағалаушы адам өз қалауы бойынша баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8889,228 +8962,228 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="167"/>
+    <w:bookmarkStart w:name="z189" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саралау әдісі бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z190" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т.А.Ә. ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z191" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалайтын қызметшінің (құрылымдық бөлімше/мемлекеттік орган басшысының)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z192" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә.__________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z193" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z194" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша саралау әдісімен бағалауды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z195" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ұсынамыз. Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z196" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z197" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9908,210 +9981,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="176"/>
+    <w:bookmarkStart w:name="z198" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z199" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z200" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z201" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z202" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z202" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z203" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z203" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атқарады (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z204" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z204" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z205" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қойылған бағаға негіздеме ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10216,248 +10289,248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="184"/>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Құрылымдық бөлімшелер басшыларының 360 әдісімен бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z209" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының Т.А.Ә_________________ Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z210" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z211" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z212" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z212" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z213" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z213" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z214" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z214" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z215" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z215" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z216" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z216" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасырындылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z217" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z217" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15613,70 +15686,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="194"/>
+    <w:bookmarkStart w:name="z218" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі: құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді. Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15781,228 +15854,228 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="195"/>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  "Б" корпусы қызметшілерін 360 әдісімен бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z222" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z222" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметкердің Т.А.Ә _______________________ Құрметті респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z223" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сіздерге өз әріптестеріңізді 360 әдісімен бағалауды ұсынамыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z224" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z224" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 360 әдісі - бағаланатын адамның жұмыс ортасындағы адамдар тобынан сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z225" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z225" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл әдіс Сіздің әріптесіңізге өзінің күшті және әлсіз жақтарын жақсы түсінуге, одан әрі өсу мен даму әлеуетін көруге көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z226" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z226" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірін көрсету қажет (құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z227" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z227" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z228" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z228" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасырындылыққа кепілдік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z229" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z229" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет. Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстығын арттыра аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19482,70 +19555,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="204"/>
+    <w:bookmarkStart w:name="z230" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауаптар бағанында жауаптың ұсынылған нұсқаларының бірі көрсетіледі: құзырет көрінбейді; құзырет сирек көрінеді; құзырет жағдайлардың жартысында көрінеді; құзырет көп жағдайда көрінеді; құзырет әрқашан көрінеді. Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19650,88 +19723,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="205"/>
+    <w:bookmarkStart w:name="z233" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Қызметшіні 360 әдісімен бағалау нәтижесі (құрылымдық бөлімшелердің басшылары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z234" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z234" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының Т.А.Ә. _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21324,130 +21397,130 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="207"/>
+    <w:bookmarkStart w:name="z235" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z236" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z236" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z237" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z237" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалаудан басқа) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z238" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z238" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21552,88 +21625,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="211"/>
+    <w:bookmarkStart w:name="z241" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Қызметшіні 360 градус әдісімен бағалау нәтижелері ("Б" корпусының қызметшілері үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z242" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z242" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т.А.Ә.__________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22738,184 +22811,206 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="213"/>
+    <w:bookmarkStart w:name="z243" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z244" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z244" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z245" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z245" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалаудан басқа) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z246" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z246" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23237,35 +23332,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>