--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f5b34ed" w14:textId="f5b34ed">
+    <w:p w14:paraId="d9a92b9" w14:textId="d9a92b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,445 +85,473 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 13 наурыздағы № 110 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 19 қазандағы № 364 бұйрығы</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-</w:t>
+        <w:t>Қазақстан Республикасы Ауыл шаруашылығы министрінің 2023 жылғы 19 қазандағы № 364 бұйрығы. Күші жойылды - Қазақстан Республикасы Ауыл шаруашылығы министрінің 2026 жылғы 15 мамырдағы № 194 бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 13 наурыздағы № 110 </w:t>
+      Ескерту. Күші жойылды – ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығына</w:t>
+        <w:t>№ 194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16657 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      1. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2018 жылғы 13 наурыздағы № 110 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспесі</w:t>
+        <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16657 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 33-бабының </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармағына</w:t>
+        <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес </w:t>
-[...19 lines deleted...]
-        <w:t>";</w:t>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау </w:t>
+      "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>әдістемесі</w:t>
+        <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қосымшаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+        <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Кадр және әкімшілік қамтамасыз ету департаменті заңнамада белгiленген тәртiппен:</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың электрондық көшірмесін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
+      2. Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Кадр және әкімшілік қамтамасыз ету департаменті заңнамада белгiленген тәртiппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+      1) осы бұйрықтың электрондық көшірмесін Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Аппарат басшысына жүктелсін.</w:t>
+      2) осы бұйрықтың Қазақстан Республикасы Ауыл шаруашылығы министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ауыл шаруашылығы министрлігінің Аппарат басшысына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -895,2857 +925,2756 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 110 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қазақстан Республикасы Ауыл шаруашылығы министрлігі "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі (бұдан әрі – Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңы 33-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы Ауыл шаруашылығы министрлігінің (бұдан әрі – мемлекеттік орган) "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағаланатын адам – құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) құрылымдық бөлімшенің/мемлекеттік органның басшысы – С-1, С-3 (дербес құрылымдық бөлімшелердің басшылары), C-O-1, C-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) нысаналы мақсатты индикаторлар (бұдан әрі – НМИ) – құрылымдық бөлімшенің/мемлекеттік органның басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, "А" корпусы қызметшісінің келісіміне қол жеткізуге немесе мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) саралау әдісі – "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі – бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) 360 әдісі – бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы Ауыл шаруашылығы министрлігінің (бұдан әрі – мемлекеттік орган) "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібін айқындайды.</w:t>
+        <w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      4. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Б" корпусының қызметшісі – құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
+      НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бағаланатын адам – құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
+      5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау, саралау және/немесе 360 әдістері бойынша бағалау 4-тармақта белгіленген мерзімдерде оның қатысуынсыз жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+      6. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз осы Әдістеменің 4-тармағында көрсетілген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі;</w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
-[...158 lines deleted...]
-      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+      "Функционалдық міндеттерін тиімді атқарады",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
-[...115 lines deleted...]
-      "Функционалдық міндеттерін тиімді атқарады",</w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімше (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Әдістеменің 5-тармағының екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Мемлекеттік қызметші калибрлеу сессиясның шешіміне Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік рәсімдік-процестік кодекспен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалаушы адам мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағаланатын адам мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) НМИ уақтылы талдау мен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Құрылымдық бөлімшенің/мемлекеттік органның басшысын  НМИ бойынша бағалаудың тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Құрылымдық бөлімше/мемлекеттік орган басшысының қызметін бағалау НМИ жетістіктеріне қол жеткізу негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. НМИ-ды бағалаушы адаммен стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің (бар болған жағдайда), сондай-ақ персоналды басқару қызметінің келісімімен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше/мемлекеттік орган басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
-[...153 lines deleted...]
-</w:t>
+      Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде персоналды басқару қызметі жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
-      14. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
-[...18 lines deleted...]
-</w:t>
+      Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
-      16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
-[...376 lines deleted...]
-</w:t>
+      Құрылымдық бөлімше/мемлекеттік орган басшысының НМИ қол жеткізуін бағалауды бағалаушы адам осы Әдістеменің 4-тармағында белгіленген мерзімдерде жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше/мемлекеттік орган басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
+        <w:t>
+      Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімімен (бар болған жағдайда) НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 5-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
+      23. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде персоналды басқару қызметі жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
+      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрылымдық бөлімше/мемлекеттік орган басшысының НМИ қол жеткізуін бағалауды бағалаушы адам осы Әдістеменің 4-тармағында белгіленген мерзімдерде жүргізеді.</w:t>
+      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімімен (бар болған жағдайда) НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің 5-тармағына сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
+      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+      4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+      5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+      25. НМИ-ға өзгерістер енгізуге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
+      26. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі құрылымдық бөлімшенің/мемлекеттік органның басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
-[...98 lines deleted...]
-        <w:t>
       27. Ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
-      </w:r>
-[...452 lines deleted...]
-      34. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      құрылымдық бөлімшелердің басшылары үшін:</w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Бағаларды қою кезінде бағалаушы адам осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін  саралау әдісімен бағалаудың тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      қызметті басқару;</w:t>
+      28. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды құрылымдық бөлімшенің/мемлекеттік органның басшысы осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда персоналды басқару қызметімен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам осы Әдістеменің 4-қосымшасына сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиімді коммуникацияларды құру;</w:t>
+      Егер құрылымдық бөлімшенің "Б" корпусы қызметшілерінің саны елу адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын адамдар да жүзеге асыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционалдық міндеттерді орындау сапасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әдеп нормалары мен қағидаларын ұстану;</w:t>
+      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзгерістерді басқару;</w:t>
+      дербестік және бастамашылық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нәтижеге бағдарлану;</w:t>
+      еңбек тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалаудың тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылымдық бөлімшелердің (мемлекеттік органның) басшылары үшін 360 әдісі бойынша бағалау осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылымдық бөлімшелердің басшылары үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      қызметті басқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      топты басқару;</w:t>
+      тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көшбасшылық қасиеттер;</w:t>
+      әдеп нормалары мен қағидаларын ұстану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ынтымақтастық;</w:t>
+      өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеделділік;</w:t>
+      нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзін-өзі дамыту;</w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бастамшылдық;</w:t>
+      топты басқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Б" корпусының қызметшілері үшін:</w:t>
+      көшбасшылық қасиеттер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиімді коммуникацияларды құру;</w:t>
+      ынтымақтастық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әдеп нормалары мен қағидаларын ұстану;</w:t>
+      жеделділік;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзгерістерді басқару;</w:t>
+      өзін-өзі дамыту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нәтижеге бағдарлану;</w:t>
+      бастамшылдық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      "Б" корпусының қызметшілері үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ынтымақтастық;</w:t>
+      тиімді коммуникацияларды құру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеделділік;</w:t>
+      әдеп нормалары мен қағидаларын ұстану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзін-өзі дамыту.</w:t>
-[...37 lines deleted...]
-      Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
+      өзгерістерді басқару;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
-[...77 lines deleted...]
-</w:t>
+      нәтижеге бағдарлану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметімен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
+        <w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің 12-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      ынтымақтастық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді.</w:t>
+      жеделділік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің 12-тармағында көзделген тәртіппен өткізіледі.</w:t>
+      өзін-өзі дамыту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
-[...19 lines deleted...]
-      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      35. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+      Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тікелей басшы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лауазымы бойынша бағаланушы адаммен бір деңгейде және олармен өзара тығыз жұмыс істейтін адамдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді жасайды және осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметімен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және  кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің 12-тармағында көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің 12-тармағында көзделген тәртіппен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4148,68 +4077,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>күні_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолы___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылымдық бөлімше (мемлекеттік орган) басшысының  жеке жұмыс жоспары _________ жыл (жеке жоспар құрылатын кезең)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің аты, әкесінің аты (болған жағдайда), тегі:_________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5382,70 +5311,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысаналы мақсатты индикаторға қол жеткізуден күтілетін оң өзгерістер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5628,68 +5557,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> НМИ бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8012,68 +7941,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нысаналы мақсатты индикаторды іске асыру пайызына байланысты рұқсат етілетін бағаны анықтау кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9764,70 +9693,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Бағалау нысаналы мақсатты индикаторды іске асыру пайызына байланысты айқындалады. Бұл ретте рұқсат етілген ауқымда бағалаушы адам өз қалауы бойынша баға қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10010,68 +9939,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Саралау әдісі бойынша бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаланатын қызметшінің Т. А.Ә. ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11017,70 +10946,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады (қанағаттанарлықсыз баға).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11317,68 +11246,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылымдық бөлімшелер басшыларының 360 әдісімен  бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының Т. А.Ә___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17068,68 +16997,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Б" корпусы қызметшілерін 360 әдісімен бағалау парағы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағаланатын қызметкердің Т.А.Ә ______________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21143,68 +21072,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметшіні 360 әдісімен бағалау нәтижесі  (құрылымдық бөлімшелердің басшылары үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылымдық бөлімше басшысының Т. А.Ә. _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23117,68 +23046,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметшіні 360 градус әдісімен бағалау нәтижелері  ("Б" корпусының қызметшілері үшін)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағаланатын қызметшінің Т. А.Ә.__________________________ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24418,63 +24347,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24796,35 +24747,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>