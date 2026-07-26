--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d9a92b9" w14:textId="d9a92b9">
+    <w:p w14:paraId="c61a4a9" w14:textId="c61a4a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -24377,55 +24377,55 @@
 </w:document>
 </file>
 
 <file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
           <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
           <w10:wrap type="square"/>
         </v:rect>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24754,31 +24754,31 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
 </file>
 
 <file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>