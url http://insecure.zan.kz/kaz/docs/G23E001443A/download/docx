--- v0 (2025-11-07)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4252b52" w14:textId="4252b52">
+    <w:p w14:paraId="d332273" w14:textId="d332273">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" мемлекеттік мекемесін құру және ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2023 жылғы 19 маусымдағы № 1443 қаулысы</w:t>
+        <w:t>Шымкент қаласы әкімдігінің 2023 жылғы 19 маусымдағы № 1443 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Орыс тілінде өзгерістер енгізілді, қазақ тіліндегі мәтіні өзгермейді - Шымкент қаласы әкімдігінің 01.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,50 +172,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бүкіл мәтін бойынша орыс тіліндегі мәтінге басқарма атауына қатысты өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - Шымкент қаласы әкімдігінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5356</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Азаматтық Кодексi" Қазақстан Республикасының 1994 жылғы 27 желтоқсандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -302,170 +340,218 @@
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Шымкент қаласының басқару схемасы туралы" Шымкент қаласы мәслихатының 2018 жылғы 22 маусымдағы № 31/252-6с шешіміне өзгеріс енгізу туралы" Шымкент қаласы мәслихатының 2023 жылғы 14 маусымдағы № 4/31-VIII шешіміне сәйкес, Шымкент қаласының әкімдігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...15 lines deleted...]
-      1. "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" мемлекеттік мекемесі құрылсын.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" коммуналдық мемлекеттік мекемесі құрылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Шымкент қаласы әкімінің аппараты" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулыдан туындайтын барлық шараларды атқарсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулының орындалуын бақылау Шымкент қаласы әкімі аппаратының басшысы Г.Мауленкуловқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -659,165 +745,211 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы "19" маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1443 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+        <w:t xml:space="preserve"> "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5356</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve">  (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі – Басқарма) Шымкент қаласы әкімдігінің және әкімінің қызметін қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомствалары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -832,347 +964,379 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президентің мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма ұйымдық-құқықтық нысанындаға заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы мемлекеттік және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарма азаматтық-құқықтық қатынастарға өз атынын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" коммуналдық мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен рәсімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Шымкент қаласының жұмылдыру дайындығы, аумақтық және азаматтық қорғаныс басқармасы" коммуналдық мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы Әл-Фараби ауданы, Ғабдолла Тоқаев көшесі 17. Индекс 160011.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Жұмыс режимі Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқарма қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Басқарма кәсіпкерлік орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқарма заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, Қазақстан Рсепубликасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Басқарманың мақсаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасында жұмылдыру дайындығы және жұмылдыру саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1201,70 +1365,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмылдыру тапсырмаларының (тапсырыстарының) белгіленген мерзімдерде және көлемде орындалуын қамтамасыз ету, ұйым ішінде жұмылдыру дайындығын ұйымдастыру және жүргізу, жұмылдыру ресурстарының есебін жүргізу, сондай-ақ ұйымның Қазақстан Республикасының заңнамасына сәйкес соғыс уақыты жағдайында жұмысқа ауысуға дайын болуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмылдыру кезеңінде, соғыс жағдайында және соғыс уақытында мемлекеттік органдар мен ұйымдардың жұмылдыру іс-шараларын орындауға дайындық деңгейін арттыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1545,70 +1709,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмылдыру дайындығы және жұмылдыру, азаматтық қорғаныс, аумақтық қорғаныс, күш құрылымдарымен өзара әрекет етеді және өз құзыреті шегінде азаматтарды әскери қызметке шакыру саласындағы қызметін үйлестіру жұмыстарды атқарады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде, Қазақстан Республикасының өзге де заңға тәуелді актілерінде көзделген өзге де міндеттерді орындауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманың функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жергілікті әскери басқару органдарына бейбіт уақытта және жұмылдыру жарияланған кезде олардың жұмысына жәрдемдесу жәнеде әскери-экономикалық және командалық-штабтық оқу-жаттығуларды өткізуге қатысу, сондай-ақ тиісті әкімшілік-аумақтық бірліктердің аумағында жұмылдыру даярлығы бойынша жаттығулар мен оқу-жаттығуларды ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2519,662 +2683,662 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) қаланың әскери басқару органын шақыру (жиын) пунктімен, дәрі-дәрмектермен, керек-жарақтармен, өртке қарсы, медициналық және шаруашылық мүлкімен, автомобиль көлігімен, сондай-ақ, байланыс және күзет құралдармен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) жұмылдыру дайындығы және жұмылдыру саласындағы нормативтік құқықтық актілерде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарма заңнамалық актілерге, Қазақстан Республикасы Президентінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес өз міндеттерін іске асыру үшін қажетті құқықтары мен міндеттері болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманы басқаруды басшы жүзеге асырады және жұмылдыру органдарына жүктелген міндеттердің орындалуына және олардың өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік органның немесе ұйымдардың басшылығына жұмылдыру органдарының құрылымы мен штат саны бойынша ұсыныстар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның орынбасыры (орынбасарлар) болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басқарма басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмылдыру органдарының құзретіне кіретін мәселелер бойынша жұмылдыру органының атынан басқа құрылымдық бөлімшелерге жіберілетін құжаттарға жұмылдыру органының басшысы, ал ол болмаған жағдайда оны алмастыратын адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарма басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз өкілеттігін жүзеге асыру кезінде қала әкімі мен жетекшілік ететін қала әкімінің орынбасарына есеп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қолданыстағы заңнамаларға сәйкес Басқарма қызметшілерін, сондай-ақ, қарамағындағы ұйымдардың басшылардын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде барлық мемлекеттік органдарда және өзге де ұйымдарда Басқарманы білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стратегиялық және бағдарламалық құжаттардың әзірленуін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қатынастары мәселелері өз құзыретіне жататын Басқарма қызметкерлеріне заңнамада белгіленген тәртіппен тәртіптік жаза қолданады және көтермелеу шараларын қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бұйрықтарға қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Басқарма атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) шарттар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі жұмысты ұйымдастыруға дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қала әкімдігі мен әкімінің актілері мен тапсырмаларын орындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Басқарманың құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) құзреті шегінде нормативтік құқықтық актілердің жобаларын әзірлеуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) қызметтік этика нормаларының сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) гендерлік тендік саясатын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдау кестесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Мерзімді әскери қызметке шақыруды өткізу кезеңінде шақыру комиссиясының отырыстарына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Басқарманың басшысы болмаған кезде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманың бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      17. Басқарма заңнамалық актілерге, Қазақстан Республикасы Президентінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес өз міндеттерін іске асыру үшін қажетті құқықтары мен міндеттері болады.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше көзделген, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары боцынша өзіне берілген қаражат есебінен алынған мүлікті өз бетімен иеліктен шығаруға оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      18. Басқарманы басқаруды басшы жүзеге асырады және жұмылдыру органдарына жүктелген міндеттердің орындалуына және олардың өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      19. Мемлекеттік органның немесе ұйымдардың басшылығына жұмылдыру органдарының құрылымы мен штат саны бойынша ұсыныстар береді;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Басқарманың қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...532 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың және оның ведомстволарының қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3216,55 +3380,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3590,31 +3754,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>