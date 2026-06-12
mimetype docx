--- v0 (2025-11-10)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ffa0bb" w14:textId="0ffa0bb">
+    <w:p w14:paraId="d9e793c" w14:textId="d9e793c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Меншiктiң мемлекеттiк мониторингі ақпаратына қол жеткiзу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Қаржы министрінің 2023 жылғы 28 шiлдедегi № 808 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Қаржы министрінің 2023 жылғы 28 шiлдедегi № 808 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Экономиканың стратегиялық маңызы бар салаларындағы меншiктiң мемлекеттiк мониторингi туралы" Қазақстан Республикасы Заңының 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -649,108 +649,212 @@
         <w:t xml:space="preserve">
       1. Осы меншiктiң мемлекеттiк мониторингі ақпаратына қол жеткiзу қағидалары (бұдан әрі – Қағидалар) "Экономиканың стратегиялық маңызы бар салаларындағы меншiктiң мемлекеттiк мониторингi туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзiрлендi және Қазақстан Республикасы мемлекеттік органдарының меншiктiң мемлекеттiк мониторингi ақпаратына (бұдан әрі – Ақпарат) қол жеткiзу тәртiбiн айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ жаңа редакцияда көздел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ген – ҚР Қаржы министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Меншiктiң мемлекеттiк мониторингі ақпараты электрондық деректер қорына жедел санкцияланған қол жеткiзу арқылы беріледi.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Меншiктiң мемлекеттiк мониторингi ақпаратына қол жеткiзуді ұсыну тәртiбі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ақпаратқа қол жеткiзу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Президентiнiң Әкiмшілiгiне (бұдан әрі – Президент Әкiмшілiгi); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -779,231 +883,346 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталық және жергілікті атқарушы органдарға, жергілiктi өкiлдi органдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдарға беріледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Президент Әкiмшілiгi, Үкiмет және мемлекеттік жоспарлау жөнiндегi уәкiлеттi орган Ақпаратты толық көлемде немесе меншiктiң мемлекеттік мониторингi мәнiне жатқызылатын жекелеген мәселелер бойынша алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Орталық атқарушы органдар және Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдар оларға қатысты акциялардың мемлекеттiк пакеттерiн және қатысу үлестерiн иелену және пайдалану құқығын және/немесе мемлекеттiк басқару органының функцияларын жүзеге асыратын меншiктiң мемлекеттiк мониторингiнiң объектілерi бойынша толық көлемде Ақпарат алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      5. Орталық атқарушы органдар және Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдар оларға қатысты акциялардың мемлекеттiк пакеттерiн және қатысу үлестерiн иелену және пайдалану құқығын және/немесе мемлекеттiк басқару органының функцияларын жүзеге асыратын меншiктiң мемлекеттiк мониторингiнiң объектілерi бойынша толық көлемде Ақпарат алады.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жергілiктi өкiлдi органдар және жергілiктi атқарушы органдар тиiстi әкiмшiлiк-аумақтық бiрлiктегi меншiктiң мемлекеттiк мониторингiнiң объектілерiне қатысты Ақпаратты алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Акциялардың мемлекеттiк пакеттерiн және қатысу үлестерiн иелену және пайдалану құқығын және/немесе меншiктiң мемлекеттiк мониторингiнiң объектiсiне, сондай-ақ жеке меншiктегi меншiктiң мемлекеттiк мониторингiнiң объектілерiне қатысты мемлекеттiк басқару органының функцияларын жүзеге асырмайтын орталық атқарушы органдар және Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдар олардың құзыретiне жатқызатын мәселелердiң шегiнде Ақпаратты алады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Президент Әкiмшiлiгiне және Үкiметке Ақпаратты Қазақстан Республикасының нормативтiк құқықтық актiлерiне сәйкес, сондай-ақ Президент Әкiмшілiгiнiң және Үкiметтiң тапсырмаларымен көзделген жағдайларда уәкiлеттi орган бередi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      8. Президент Әкiмшiлiгiне және Үкiметке Ақпаратты Қазақстан Республикасының нормативтiк құқықтық актiлерiне сәйкес, сондай-ақ Президент Әкiмшілiгiнiң және Үкiметтiң тапсырмаларымен көзделген жағдайларда уәкiлеттi орган бередi.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Орталық атқарушы органдарға, жергілiктi өкiлдi және атқарушы органдарға және Қазақстан Республикасының Президентіне тiкелей бағынатын және есеп беретiн мемлекеттiк органдарға меншiктiң мемлекеттiк мониторингi ақпаратын тиiстi сұрау салудың негiзiнде уәкілеттi орган бередi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      9. Орталық атқарушы органдарға, жергілiктi өкiлдi және атқарушы органдарға және Қазақстан Республикасының Президентіне тiкелей бағынатын және есеп беретiн мемлекеттiк органдарға меншiктiң мемлекеттiк мониторингi ақпаратын тиiстi сұрау салудың негiзiнде уәкілеттi орган бередi.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ақпарат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      10. Ақпарат:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Президент Әкiмшілiгiне және Үкiметке Қазақстан Республикасының нормативтiк құқықтық актілерiнде көзделген мерзімде, сондай-ақ Президент Әкiмшілiгiнiң және Yкiметтiң тапсырмаларында көзделген мерзiмде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      1) Президент Әкiмшілiгiне және Үкiметке Қазақстан Республикасының нормативтiк құқықтық актілерiнде көзделген мерзімде, сондай-ақ Президент Әкiмшілiгiнiң және Yкiметтiң тапсырмаларында көзделген мерзiмде;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орталық атқарушы органдарға, жергілiкті өкілдi және атқарушы органдарға және Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдарға уәкілеттi орган айқындайтын, бiрақ сұрау салуды алған күнінен бастап бiр айдан аспайтын мерзiмде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ жаңа редакцияда көздел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ген – ҚР Қаржы министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Осы Қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1078,71 +1297,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген көлемде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ жаңа редакцияда көздел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ген – ҚР Қаржы министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Меншiктiң мемлекеттік мониторингiнiң электрондық деректер қорына қол жеткiзудi жүргiзу мен қамтамасыз ету жөнiндегi iс-шараларды уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>