--- v1 (2026-06-12)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d9e793c" w14:textId="d9e793c">
+    <w:p w14:paraId="c809c67" w14:textId="c809c67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -649,212 +649,170 @@
         <w:t xml:space="preserve">
       1. Осы меншiктiң мемлекеттiк мониторингі ақпаратына қол жеткiзу қағидалары (бұдан әрі – Қағидалар) "Экономиканың стратегиялық маңызы бар салаларындағы меншiктiң мемлекеттiк мониторингi туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 18-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзiрлендi және Қазақстан Республикасы мемлекеттік органдарының меншiктiң мемлекеттiк мониторингi ақпаратына (бұдан әрі – Ақпарат) қол жеткiзу тәртiбiн айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Меншiктiң мемлекеттiк мониторингі ақпараты цифрлық дерекқорына жедел санкцияланған қол жеткiзу арқылы беріледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...112 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Меншiктiң мемлекеттiк мониторингi ақпаратына қол жеткiзуді ұсыну тәртiбі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ақпаратқа қол жеткiзу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Президентiнiң Әкiмшілiгiне (бұдан әрі – Президент Әкiмшілiгi); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -883,596 +841,392 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталық және жергілікті атқарушы органдарға, жергілiктi өкiлдi органдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдарға беріледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Президент Әкiмшілiгi, Үкiмет және мемлекеттік жоспарлау жөнiндегi уәкiлеттi орган Ақпаратты толық көлемде немесе меншiктiң мемлекеттік мониторингi мәнiне жатқызылатын жекелеген мәселелер бойынша алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орталық атқарушы органдар және Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдар оларға қатысты акциялардың мемлекеттiк пакеттерiн және қатысу үлестерiн иелену және пайдалану құқығын және/немесе мемлекеттiк басқару органының функцияларын жүзеге асыратын меншiктiң мемлекеттiк мониторингiнiң объектілерi бойынша толық көлемде Ақпарат алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жергілiктi өкiлдi органдар және жергілiктi атқарушы органдар тиiстi әкiмшiлiк-аумақтық бiрлiктегi меншiктiң мемлекеттiк мониторингiнiң объектілерiне қатысты Ақпаратты алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Акциялардың мемлекеттiк пакеттерiн және қатысу үлестерiн иелену және пайдалану құқығын және/немесе меншiктiң мемлекеттiк мониторингiнiң объектiсiне, сондай-ақ жеке меншiктегi меншiктiң мемлекеттiк мониторингiнiң объектілерiне қатысты мемлекеттiк басқару органының функцияларын жүзеге асырмайтын орталық атқарушы органдар және Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттiк органдар олардың құзыретiне жатқызатын мәселелердiң шегiнде Ақпаратты алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Президент Әкiмшiлiгiне және Үкiметке Ақпаратты Қазақстан Республикасының нормативтiк құқықтық актiлерiне сәйкес, сондай-ақ Президент Әкiмшілiгiнiң және Үкiметтiң тапсырмаларымен көзделген жағдайларда уәкiлеттi орган бередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Орталық атқарушы органдарға, жергілiктi өкiлдi және атқарушы органдарға және Қазақстан Республикасының Президентіне тiкелей бағынатын және есеп беретiн мемлекеттiк органдарға меншiктiң мемлекеттiк мониторингi ақпаратын тиiстi сұрау салудың негiзiнде уәкілеттi орган бередi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Президент Әкiмшілiгiне және Үкiметке Қазақстан Республикасының нормативтiк құқықтық актілерiнде көзделген мерзімде, сондай-ақ Президент Әкiмшілiгiнiң және Yкiметтiң тапсырмаларында көзделген мерзiмде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық атқарушы органдарға, жергілiкті өкілдi және атқарушы органдарға және Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдарға уәкілеттi орган айқындайтын, бiрақ сұрау салуды алған күнінен бастап бiр айдан аспайтын мерзiмде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Осы Қағидалардың 3-тармағында көрсетiлген мемлекеттік органдардың меншiктiң мемлекеттiк мониторингiнiң цифрлық дерекқорына қол жеткiзуi осы Қағидалардың 4,5,6 және 7-тармақтарында белгіленген көлемде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Қаржы министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Меншiктiң мемлекеттік мониторингiнiң цифрлық дерекқорына қол жеткiзудi жүргiзу мен қамтамасыз ету жөнiндегi iс-шараларды уәкілетті орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Қаржы министрінің 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...250 lines deleted...]
-      12. Меншiктiң мемлекеттік мониторингiнiң электрондық деректер қорына қол жеткiзудi жүргiзу мен қамтамасыз ету жөнiндегi iс-шараларды уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1480,55 +1234,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1854,31 +1608,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>