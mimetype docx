--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c590200" w14:textId="c590200">
+    <w:p w14:paraId="2e83ac8" w14:textId="2e83ac8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,76 +83,109 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2024 жылға арналған Ақтөбе облысының ата-анасынан кәмелеттік жасқа толғанға дейін айырылған немесе ата-анасының қамқорлығынсыз қалған, білім беру ұйымдарының түлектері болып табылатын жастарқатарындағы азаматтарды, бас бостандығынан айыру орындарынан босатылған адамдарды, пробация қызметінің есебінде тұрған азаматтарын жұмысқа орналастыру үшін жұмыс орындарына квота белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы әкімдігінің 2023 жылғы 4 желтоқсандағы № 329 қаулысы</w:t>
+        <w:t>Ақтөбе облысы әкімдігінің 2023 жылғы 4 желтоқсандағы № 329 қаулысы. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің 107-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,278 +194,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2), 3), 4) тармақшаларына, "Ата-анасынан кәмелеттік жасқа толғанға дейін айырылған немесе ата-анасының қамқорлығынсыз қалған, білім беру ұйымдарының түлектері болып табылатын жастар қатарындағы азаматтарды, бас бостандығынан айыру орындарынан босатылған адамдарды, пробация қызметінің есебінде тұрған адамдарды жұмысқа орналастыру үшін жұмыс орындарын квоталау қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 17 қазандағы № 446 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33564 тіркелген) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ақтөбе облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2024 жылға арналған Ақтөбе облысының ата-анасынан кәмелеттік жасқа толғанға дейін айырылған немесе ата-анасының қамқорлығынсыз қалған, білім беру ұйымдарының түлектері болып табылатын жастар қатарындағы азаматтарын жұмысқа орналастыру үшін жұмыс орындарына квота белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2024 жылға арналған бас бостандығынан айыру орындарынан босатылған адамдарды жұмысқа орналастыру үшін Ақтөбе облысының жұмыс орындарына квота белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2024 жылға арналған пробация қызметінің есебінде тұрған адамдарды жұмысқа орналастыру үшін Ақтөбе облысының жұмыс орындарына квота белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Ақтөбе облысының жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармасы" мемлекеттік мекемесі заңнамада белгіленген тәртіппен осы қаулыны мемлекеттік және орыс тілдерінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің Эталондық бақылау банкіне ресми жариялауға жолдауды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулының орындалуын бақылау Ақтөбе облысы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы 2024 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -517,68 +503,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Шахаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2718,57 +2686,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7128,57 +7089,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14568,55 +14522,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>