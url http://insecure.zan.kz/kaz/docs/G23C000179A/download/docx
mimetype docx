--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c4daede" w14:textId="c4daede">
+    <w:p w14:paraId="e91544b" w14:textId="e91544b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +83,200 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік саяси қызметшілеріне, "А" корпусының мемлекеттік әкімшілік қызметшісіне қызметтік куәлігін беру қағидаларын және оның сипаттамасын бекіту туралы" Ақтөбе облысы әкімдігінің 2022 жылғы 28 наурыздағы № 80 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысы әкімдігінің 2023 жылғы 14 шілдедегі № 179 қаулысы. Күші жойылды - Ақтөбе облысы әкімдігінің 2026 жылғы 30 маусымдағы № 122 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Ақтөбе облысы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақтөбе облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік саяси қызметшілеріне, "А" корпусының мемлекеттік әкімшілік қызметшісіне қызметтік куәлігін беру қағидаларын және оның сипаттамасын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27363 тіркелген) Ақтөбе облысы әкімдігінің 2022 жылғы 28 наурыздағы № 80 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -228,70 +289,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік саяси қызметшілеріне қызметтік куәлігін беру қағидаларын және оның сипаттамасын бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -322,68 +383,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Қоса беріліп отырған мемлекеттік саяси қызметшілеріне қызметтік куәлігін беру қағидалары және оның сипаттамасы бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -398,110 +442,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Ақтөбе облысы әкімінің аппараты" мемлекеттік мекемесі заңнамада белгіленген тәртіппен осы қаулыны қазақ және орыс тілдерінде Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Ақтөбе облысы әкімі аппаратының басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -586,68 +631,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Тоғжанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -804,229 +831,224 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 жылғы 28 наурыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 80 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік саяси қызметшілеріне қызметтік куәлігін беру қағидалары және оның сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы мемлекеттік саяси қызметшілеріне қызметтік куәлігін беру қағидалары және оның сипаттамасы (бұдан әрі - Қағидалар) "Қазақстан Республикасының мемлекеттік қызметi туралы" Қазақстан Республикасы Заңының 30-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік саяси қызметшілеріне (бұдан әрі - мемлекеттік қызметшілер) қызметтік куәлігін беру тәртібін және оның сипаттамасын белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметшінің қызметтік куәлігі (бұдан әрі - қызметтік куәлік) оның мемлекеттік лауазымы мен лауазымдық өкілеттіктерін растайтын құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тиісінше рәсімделмеген, жарамдылық мерзімі өткен, түзетілген және тазартылған қызметтік куәлік жарамсыз болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қызметтік куәлікті беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметтік куәлік облыс әкімінің орынбасарларына, облыс әкімі аппаратының басшысына, облыстық маңызы бар қала және облыс аудандарының әкімдеріне облыс әкімінің қолы қойылып беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметтік куәлік мемлекеттік қызметшіге лауазымға тағайындалған, лауазымы өзгерген, тегі, аты, әкесінің аты (бар болса) ауысқан, мерзімі өткен, жоғалған, сондай-ақ бұрын берілген қызметтік куәлік бүлінген кезде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтік куәлік 4 жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1039,340 +1061,322 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметшілер алған қызметтік куәлік үшін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметшілердің қызметтік куәліктерді беруді, қайтаруды есепке алу журналына қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызметшіге қызметтік куәлікті тапсыру кезінде Ақтөбе облысы әкімі аппаратының персоналды басқару бірыңғай қызметінің қызметкері оны пайдалану және оны сақтау тәртібі бойынша ауызша түсіндіру жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 5-тармағында көзделген жағдайларда қызметтік куәлікті ауыстыру кезінде бұрын берілген қызметтік куәлікті Ақтөбе облысы әкімі аппаратының персоналды басқару бірыңғай қызметінің қызметтік куәлікті беруге жауапты қызметкері алып қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қызметтік куәліктерді толтыру, рәсімдеу, есепке алу, беру, сақтау және жою тәртібін жалпы бақылауды Ақтөбе облысы әкімі аппаратының персоналды басқарудың бірыңғай қызметінің басшысы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қызметтік куәлік жоғалған немесе бүлінген жағдайда, оның иесі дереу Ақтөбе облысы әкімі аппаратының бірыңғай персоналды басқару қызметіне жазбаша (ерікті) нысанда хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жұмыстан босатылған кезде мемлекеттік қызметші соңғы жұмыс күнінен кешіктірмей қызметтік куәлікті Ақтөбе облысы әкімі аппаратының бірыңғай персоналды басқару қызметіне тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметшілер тапсырған қызметтік куәліктер еркін нысандағы тиісті жою туралы акт жасала отырып, бір жылда бір рет жойылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қызметтік куәліктің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қызметтік куәліктің мұқабасының мөлшері 19 х 6,5 сантиметр (ашылған күйінде), көк түсті жоғары сапалы былғарыдан немесе жасанды былғарыдан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қызметтік куәліктің сыртқы бетінің ортасында (бүктелген күйінде) алтын түсті Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнесі орналасқан, одан төмен типографиялық қаріппен "КУӘЛІК - УДОСТОВЕРЕНИЕ" деген жазу орналасқан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қызметтік куәліктің ішкі жағында жасырын түрдегі күн және шеңбер ішіндегі қалықтаған қыранды қолдана отырып, көк түсті қорғаныш тангир бейнеленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қызметтік куәліктің жоғарғы бөлігінде "АҚТӨБЕ ОБЛЫСЫНЫҢ ӘКІМДІГІ", "АКИМАТ АКТЮБИНСКОЙ ОБЛАСТИ" деген жазулар орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қызметтік куәліктің сол жағында мөлшері 3 х 4 сантиметр түрлі-түсті фотосурет, қызметтік куәліктің нөмірі, облыс әкімінің қолымен және елтаңбалы мөрмен расталған мемлекеттік тілде тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қызметтік куәліктің оң жағында Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнесі, елтаңбаның төменгі жағында көкшіл түсті "ҚАЗАҚСТАН" деген жазу, қызметтік куәліктің нөмірі, тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы орыс тілінде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төменде қызметтік куәліктің қолданылу мерзімі көрсетіледі.</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2185,55 +2189,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2559,31 +2563,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>