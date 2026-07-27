--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ee83e1" w14:textId="9ee83e1">
+    <w:p w14:paraId="b3fbdc9" w14:textId="b3fbdc9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,275 +85,319 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ақтөбе облысының жергілікті атқарушы органдары "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" Ақтөбе облысы әкімдігінің 2018 жылғы 5 наурыздағы № 105 қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы әкімдігінің 2023 жылғы 27 наурыздағы № 78 қаулысы</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
-[...28 lines deleted...]
-</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысы әкімдігінің 2023 жылғы 27 наурыздағы № 78 қаулысы. Күші жойылды - Ақтөбе облысы әкімдігінің 2026 жылғы 30 маусымдағы № 122 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ақтөбе облысының жергілікті атқарушы органдары "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5900 тіркелген) Ақтөбе облысы әкімдігінің 2018 жылғы 5 наурыздағы № 105 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай өзгеріс енгізілсін:</w:t>
+      Ескерту. Күші жойылды - Ақтөбе облысы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+        <w:t>
+      Ақтөбе облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. "Ақтөбе облысы әкімінің аппараты" мемлекеттік мекемесі заңнамада белгіленген тәртіппен осы қаулыны қазақ және орыс тілдерінде Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін.</w:t>
+        <w:t xml:space="preserve">
+      1. "Ақтөбе облысының жергілікті атқарушы органдары "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5900 тіркелген) Ақтөбе облысы әкімдігінің 2018 жылғы 5 наурыздағы № 105 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Осы қаулының орындалуын бақылау Ақтөбе облысы әкімі аппаратының басшысына жүктелсін.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілген қаулымен бекітілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысының жергілікті атқарушы органдары "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы қаулы алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
+      2. "Ақтөбе облысы әкімінің аппараты" мемлекеттік мекемесі заңнамада белгіленген тәртіппен осы қаулыны қазақ және орыс тілдерінде Қазақстан Республикасының нормативтік құқықтық актілерінің Эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Ақтөбе облысы әкімі аппаратының басшысына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -436,68 +482,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Тоғжанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -654,3020 +682,2864 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 жылғы 5 наурыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 105 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақтөбе облысының жергілікті атқарушы органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ақтөбе облысының жергілікті атқарушы органдарының "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі - Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
-      </w:r>
-[...404 lines deleted...]
-      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+      1) жоғары тұрған басшы - бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      2) тікелей басшы - мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+      3) бағалаушы адам - мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      4) құрылымдық бөлімшенің/мемлекеттік органның басшысы - D-3 (құрылымдық бөлімшелердің басшылары), D-O-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
-[...135 lines deleted...]
-</w:t>
+      5) "Б" корпусының қызметшісі - құрылымдық бөлімшенің/мемлекеттік органның басшысын қоспағанда, "Б" корпусының мемлекеттік әкімшілік қызметін атқаратын адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Мемлекеттік қызметші калибрлеу сессиясның шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
-[...37 lines deleted...]
-</w:t>
+      6) бағаланатын адам - құрылымдық бөлімшенің/мемлекеттік органның басшысы немесе "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      7) нысаналы мақсатты индикаторлар (бұдан әрі - НМИ) - құрылымдық бөлімшенің/мемлекеттік органның басшысы үшін белгіленетін және мемлекеттік жоспарлау жүйесінің құжаттарына, оның ішінде ұлттық жобаларға, "А" корпусы қызметшісінің келісіміне қол жеткізуге немесе мемлекеттік орган қызметінің тиімділігін арттыруға бағытталған көрсеткіштер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      8) саралау әдісі - "Б" корпусы қызметшілерінің қызметін бағалау олардың функционалдық міндеттерді орындау сапасы, міндеттерді орындау мерзімдерін сақтау, бастамашылдық және дербестік, еңбек тәртібін сақтау, атқарылған жұмыстың көлемі мен күрделігі - бағалау параметрлеріне сәйкестік дәрежесін ескере отырып анықталатын бағалау әдісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Бағалаушы адам мыналарға жауапты болады:</w:t>
+      9) 360 әдісі - бағаланатын адамның жұмыс ортасынан адамдар тобын сұрау арқылы бағаланатын адамда талап етілетін құзыреттердің болуын анықтауға бағытталған бағалау әдісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) калибрлеу сессиялары - бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін бағалаушы адамдардың кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бағаланатын кезең - мемлекеттік қызметшінің жұмыс нәтижелерін бағалау кезеңі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі - ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша - есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша - есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі үш айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау жұмысқа шыққаннан кейін бес жұмыс күні ішінде, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі - персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімше (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
+      Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
+      11. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде ақпараттық жүйе және/немесе мемлекеттік органдардың интранет-порталы немесе электрондық құжат айналымы жүйесі арқылы таныстыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
+      12. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
+      13. Мемлекеттік қызметші калибрлеу сессиясның шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодекспен белгіленген тәртіпте шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Бағаланатын адам мыналарға жауапты болады:</w:t>
+      14. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
+      15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының Заңына сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
+      16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
-[...392 lines deleted...]
-      24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+      17. Бағалаушы адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+      1) мемлекеттік орган/құрылымдық бөлімше стратегиялық мақсаттары, мемлекеттік орган/құрылымдық бөлімше жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
+      2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
+      3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
+      4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағаланатын адам мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
+      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
+        <w:t>
+      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
+      19. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
-      30. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
+      2) НМИ уақтылы талдау мен келісу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер құрылымдық бөлімшенің "Б" корпусы қызметшілерінің саны елу адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын адамдар да жүзеге асыра алады.</w:t>
+      3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
+      4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің (кадр қызметінің) басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Құрылымдық бөлімшенің/мемлекеттік органның басшысын НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Құрылымдық бөлімше/мемлекеттік орган басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. НМИ-ды бағалаушы адаммен стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің (бар болған жағдайда), сондай-ақ персоналды басқару қызметінің келісімімен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын құрылымдық бөлімше/мемлекеттік орган басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, НМИ белгіленген (бекітілген) күннен бастап бес жұмыс күні ішінде персоналды басқару қызметі жеке жұмыс жоспарының ақпараттық жүйеде (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қызметшінің тағайындалған күнінен бастап бағалау кезеңінің соңына дейінгі мерзім үш айдан аз болса, аталған қызметшіге НМИ белгіленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылымдық бөлімше/мемлекеттік орган басшысының НМИ қол жеткізуін бағалауды бағалаушы адам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі стратегиялық жоспарлау мәселесін үйлестіретін құрылымдық бөлімшенің келісімімен (бар болған жағдайда) НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      функционалдық міндеттерді орындау сапасы;</w:t>
+      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
+      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дербестік және бастамашылық;</w:t>
+      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбек тәртібі.</w:t>
+      4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+      5) мемлекеттік жоспарлау жүйесінің құжаттарын, оның ішінде ұлттық жобаларды, мемлекеттік органның стратегиялық мақсаттарын, "А" корпусы қызметшісінің келісімін іске асыруға не мемлекеттік орган қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+        <w:t>
+      25. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін мемлекеттік органның функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
+      26. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі құрылымдық бөлімшенің/мемлекеттік органның басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      құрылымдық бөлімшелердің басшылары үшін:</w:t>
+        <w:t xml:space="preserve">
+      Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында (0-ден 5-ке дейін) баға қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      қызметті басқару;</w:t>
+        <w:t xml:space="preserve">
+      Бағаларды қою кезінде бағалаушы адам осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тиімді коммуникацияларды құру;</w:t>
+      28. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      әдеп нормалары мен қағидаларын ұстану;</w:t>
+        <w:t xml:space="preserve">
+      29. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды құрылымдық бөлімшенің/мемлекеттік органның басшысы осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзгерістерді басқару;</w:t>
+      30. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нәтижеге бағдарлану;</w:t>
-[...669 lines deleted...]
-      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      31. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда персоналды басқару қызметімен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+        <w:t xml:space="preserve">
+      Бағалаушы адам осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      Егер құрылымдық бөлімшенің "Б" корпусы қызметшілерінің саны елу адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын адамдар да жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
-[...18 lines deleted...]
-      42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      32. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+      функционалдық міндеттерді орындау сапасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      машықтар мен құзыреттердің дамуына шолу;</w:t>
+      дербестік және бастамашылық;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      еңбек тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылымдық бөлімшелердің (мемлекеттік органның) басшылары үшін 360 әдісі бойынша бағалау осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылымдық бөлімшелердің басшылары үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
+      қызметті басқару;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімді коммуникацияларды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдеп нормалары мен қағидаларын ұстану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгерістерді басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәтижеге бағдарлану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топты басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшбасшылық қасиеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеделділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамшылдық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусының қызметшілері үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімді коммуникацияларды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдеп нормалары мен қағидаларын ұстану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгерістерді басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәтижеге бағдарлану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеделділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тікелей басшы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лауазымы бойынша бағаланушы адаммен бір деңгейде және олармен өзара тығыз жұмыс істейтін адамдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді жасайды және осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметімен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      38. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      машықтар мен құзыреттердің дамуына шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5182,68 +5054,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: нысаналы мақсатты индикаторға қол жеткізуден күтілетін оң өзгерістер.</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7166,57 +7020,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалайтын адам ________________________________________ (тегі, бас әріптер) күні____________________________________ қолы___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9067,68 +8914,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Бағалау нысаналы мақсатты индикаторды іске асыру пайызына байланысты айқындалады. Бұл ретте рұқсат етілген ауқымда бағалаушы адам өз қалауы бойынша баға қояды.</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10272,68 +10101,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қойылған бағаға негіздеме ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15939,68 +15750,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19930,68 +19723,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құзырет әрқашан көрінеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орташа баға баллдарды қосу және әр құзырет бойынша респонденттердің жауаптарының санына бөлу арқылы автоматты режимде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21820,68 +21595,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әрбір құзырет бойынша бағалаудың орташа қорытынды нәтижелерін есептеу автоматты режимде әрбір респонденттің баллдарын қосу және респонденттердің санына бөлу (өзін-өзі бағалаудан басқа) арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалау нәтижесі: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23263,63 +23020,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23641,35 +23420,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>