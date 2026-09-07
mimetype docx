--- v0 (2025-11-09)
+++ v1 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85731f7" w14:textId="85731f7">
+    <w:p w14:paraId="0960a6d" w14:textId="0960a6d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -634,12371 +634,12120 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ішкі істер органдары қызметкерлерінің нысанды киімінің сипаттамасы, айырым белгілері, сондай-ақ оны киіп жүру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалары жаңа редакцияда – ҚР Ішкі істер министрінің 29.05.2025 </w:t>
+      Ескерту. Қағидалары жаңа редакцияда – ҚР Ішкі істер министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 400</w:t>
+        <w:t>№ 499</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы бұйрық нысанды киімнің сипаттамасы, айырым белгілері, сондай-ақ оны киіп жүру қағидалары бойынша (бұдан әрі – Бұйрық) әскери-тергеу органдарын, Ұлттық ұланды қоспағанда, ішкі істер органдары (бұдан әрі – ІІО) қызметкерлерінің нысанды киімінің сипаттамасын, айырым белгілерін, сондай-ақ оны киіп жүру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды киімнің айтарлықтай белгілері түстері мен конструкцияларының үйлесімділігі, сондай-ақ айырым белгілері мен сәндік элементтер, оның ішінде погондар мен фурнитуралар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Киім нысаны – нысанды киім заттарының сыртқы белгілері бойынша біріздендірілген жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. ІІО-ның қызметкерлері нысанды киімді қатаң түрде осы Қағидаға сәйкес киеді. Нысанды киімнің киілетін заттары белгіленген үлгілер мен сипаттамалар талаптарына жауап беруі, мұқият пішілген болуы және кіршіксіз жағдайда ұсталуы тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметкерлер жұмыс уақытында белгіленген тәртіппен қызметте азаматтық киім киюге рұқсат етілген адамдарды қоспағанда, олар үшін белгіленген киім нысанын тиісінше берілген арнаулы атағына сәйкес киюге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. ІІО қызметкерлерінің киім нысандарының түрлері: парадтық, күнделікті және арнайы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрамның парадтық киім нысаны іс-шараларға қатысуына байланысты жинақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Киім нысанының әрбір түрі жазғы, қысқы және маусымдық болып бөлінеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. ІІО қызметкерлерінің ныанды киімі белгіленген киім нысандарына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) парадтық – рәсімдерді орындау, парадтарға, салтанатты іс-шараларға қатысу, наградаларды тапсыру, ресми қабылдауларда, халықаралық келіссөздер мен шетелдік делегациялардың кездесулері, ІІО қызметкерлерінің ескерткіштері мен зираттарына гүл шоқтарын қою, сондай-ақ құрмет көрсету көзделген адамды жерлеген кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күнделікті – күнделікті қызмет атқару кезінде, қызметтік кеңестер мен жиналыстарда, ведомствоаралық жұмыс отырыстарында, қызметтік мәселелер бойынша бұқаралық ақпарат құралдарында сөз сөйлеу кезінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арнайы – оқу-жаттығуларда, жиындарда, далалық шығуларда, оқу орталықтарындағы сабақтарда, жедел жағдай күрделенген кезде, полигондарда, әскери жағдай енгізілген кезде, сондай-ақ ІІО басшысының нұсқауы бойынша күнделікті қызмет атқару кезінде киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы бұйрықта нысанды киім элементтерінің барлық өлшемдік сипаттамалары сантиметрмен (бұдан әрі – см) және миллиметрмен (бұдан әрі –мм) көрсетілген. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Нысанды киім заттарының, пайдаланылатын маталар мен материалдардың егжей-тегжейлі техникалық сипаттамаларын, олардың құрамы мен мазмұнын Қазақстан Республикасы Ішкі істер министрлігінің (бұдан әрі – ІІМ) Тыл департаменті нысанды киімнің әрбір затына тікелей техникалық сипаттама түрінде айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жетекшілік ететін қызмет нысанды киім-кешекке (мүкәммалдық мүлікке) техникалық сипаттамаларды Тыл департаментімен келісе отырып, әзірлейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Осы бұйрықта мынадай ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) нысанды киім – белгіленген үлгідегі нысанды және арнайы киім-кешек: киім, аяқ киім, амуниция, фурнитура, мүкәммалдық мүлік, жалпы пайдаланылатын мүлік, жылы заттар, іш киім, арнайы киім мен мүлік, спорттық киім мен аяқ киім; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) айырым белгілері – арнайы атақтар мен ІІО-ға тиесілігін білдіретін нысанды киім жабдықтарының элементтері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) погондар – тиісті арнаулы атақтарды білдіретін ІІО қызметкерлерінің нысанды киіміндегі айырым белгілері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) шеврондар – қызметкердің ІІО-ға тиесілігін айқындайтын, түрлі түсті үйлесімдерімен, бейнелерімен және жазулармен ерекшеленетін жеңдік айырым белгілері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) омырауға тағатын жапсырмалар – бір-бірінің мазмұны мәтіндік жазулармен және түстердің үйлесімдерімен ерекшеленетін, оның ішінде қызметкердің ІІО-ның жекелеген қызметтеріне тиесілігін айқындайтын айырым белгілері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. ІІО қызметкерлерінің  нысанды киім заттарының сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жоғары басшы құрам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Парадтық киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 1, 3, 4-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-       қара-көк түсті парадтық мундир және қара-көк түсті шалбар;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық фуражка қара-көк түсті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-       жеңі ұзын ақ түстi жейде;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара-көк түсті парадтық мундир және қара-көк түсті шалбар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-       парадтық галстук;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын ақ түстi жейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-       парадтық белдiк;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-       алтын түсті аксельбант;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық белдiк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-       ақ түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтын түсті аксельбант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сарғыш түсті парадтық фуражка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сарғыш түсті парадтық мундир және қара-көк түсті шалбар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңі ұзын/қысқа ақ түстi жейде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-       ақ түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қысқы (1-қосымша, 2, 5-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-       сұр түстi қаракөл жағасы бар парадтық пальто;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түстi қаракөлден тiгiлген папаха;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-       қара-көк түсті парадтық мундир және қара-көк түсті шалбар;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түстi қаракөл жағасы бар парадтық пальто;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-       жеңі ұзын ақ түстi жейде;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара-көк түсті парадтық мундир және қара-көк түсті шалбар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын ақ түстi жейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-       парадтық галстук;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-       парадтық белдiк;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-       алтын түсті аксельбант;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық белдiк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-       ақ түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтын түсті аксельбант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-       ақ түсті кашне;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-       қара түсті жылы бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түсті кашне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...15 lines deleted...]
-       сұр түстi қаракөлден тiгiлген папаха;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түсті жылы бәтеңке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
-[...15 lines deleted...]
-       сұр түстi қаракөл жағасы бар парадтық пальто (белдіксіз);</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түстi қаракөлден тiгiлген папаха;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-       сарғыш түсті парадтық мундир және қара-көк түсті шалбар;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түстi қаракөл жағасы бар парадтық пальто (белдіксіз);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сарғыш түсті парадтық мундир және қара-көк түсті шалбар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеңі ұзын ақ түстi жейде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...15 lines deleted...]
-       ақ түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
-[...15 lines deleted...]
-       ақ түсті кашне;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
-[...15 lines deleted...]
-       қара түсті жылы бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түсті кашне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түсті жылы бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Күнделікті киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 6, 7, 8-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...15 lines deleted...]
-       күнделікті китель және шалбар;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-       жеңі ұзын/қысқа күнделікті жейде;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті китель және шалбар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-       күнделікті галстук;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын/қысқа күнделікті жейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-       күнделікті фуражка/жазғы кепи (бейсболка);</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка/жазғы кепи (бейсболка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       ұзын жеңді/қысқа жеңді күнделікті костюм; </w:t>
-[...19 lines deleted...]
-       күнделікті футболка;</w:t>
+      ұзын жеңді күнделікті костюм; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) маусымдық (1-қосымша, 9-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...15 lines deleted...]
-       маусымдық плащ;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-       күнделікті китель және шалбар;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық плащ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
-[...15 lines deleted...]
-       жеңі ұзын күнделікті жейде;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті китель және шалбар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
-[...15 lines deleted...]
-       күнделікті галстук;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын күнделікті жейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
-[...15 lines deleted...]
-       қара түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қысқы (1-қосымша, 10, 11, 12-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
-[...15 lines deleted...]
-       сұр түсті қаракөл жағасы бар жылы күрте/сұр түсті қаракөл жағасы бар қара түсті былғары пальто;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түстi қаракөлден тiгiлген құлақшын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
-[...15 lines deleted...]
-       күнделікті шалбарымен китель немесе пуловер шалбарымен;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түсті қаракөл жағасы бар жылы күрте/сұр түсті қаракөл жағасы бар қара түсті былғары пальто;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
-[...15 lines deleted...]
-       жеңі ұзын күнделікті жейде;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті шалбарымен китель немесе пуловер шалбарымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
-[...15 lines deleted...]
-       күнделікті галстук;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын күнделікті жейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
-[...15 lines deleted...]
-       қара түстi кашне;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
-[...15 lines deleted...]
-       қара түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi кашне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
-[...15 lines deleted...]
-       қара түсті жылы бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түсті жылы бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Арнайы киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 13-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
-[...15 lines deleted...]
-       бүркеніш түсті жазғы костюм;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүркеніш түсті кепи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
-[...15 lines deleted...]
-       ұзын қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүркеніш түсті жазғы костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнайы жазғы костюм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұзын қонышты бәтеңке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қысқы (1-қосымша, 14,15-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
-[...15 lines deleted...]
-      - каракөл жағасы бар бүркеніш түсті қысқы костюм;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түстi қаракөлден тiгiлген құлақшын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
-[...15 lines deleted...]
-      - бүркеніш түсті пуловер;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каракөл жағасы бар бүркеніш түсті қысқы костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
-[...15 lines deleted...]
-      - ұзын қонышты жылы бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүркеніш түсті пуловер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын қонышты жылы бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сұр түстi қаракөлден тiгiлген құлақшын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнайы жылы костюм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұзын қонышты бәтеңке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. ІІО қызметкерлерінің парадтық киім нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Парадтық киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазғы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары басшы құрамы және оқу орындарының курсанттарын қоспағанда, барлық қызметтер үшін (1-қосымша, 16, 17-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
-[...15 lines deleted...]
-       парадтық мундир және шалбар;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық фуражка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
-[...15 lines deleted...]
-       жеңі ұзын ақ түстi жейде;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық мундир және шалбар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын ақ түстi жейде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       галстук; </w:t>
-[...19 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+      галстук; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
-[...15 lines deleted...]
-       парадтық белдiк;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
-[...15 lines deleted...]
-       алтын түсті аксельбант;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық белдiк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
-[...15 lines deleted...]
-       ақ түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтын түсті аксельбант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйелдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
-[...15 lines deleted...]
-       парадтық мундир және белдемше;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық фуражка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
-[...15 lines deleted...]
-       жеңі ұзын ақ түстi блузка;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық мундир және белдемше;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын ақ түстi блузка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       галстук; </w:t>
-[...19 lines deleted...]
-       парадтық белдiк;</w:t>
+      галстук; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
-[...15 lines deleted...]
-       алтын түсті аксельбант;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық белдiк;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
-[...15 lines deleted...]
-       ақ түстi биялай;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алтын түсті аксельбант;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
-[...15 lines deleted...]
-       қара түстi туфли.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түстi биялай;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi туфли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма аппараттарының қызметкерлері үшін (1-қосымша, 18-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ерлер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
-[...15 lines deleted...]
-       жеңі қысқа ақ түстi жейде;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық фуражка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
-[...15 lines deleted...]
-       шалбар;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі қысқа ақ түстi жейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шалбар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әйелдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
-[...15 lines deleted...]
-       жеңі қысқа ақ түстi блузка;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық фуражка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
-[...15 lines deleted...]
-       белдемше;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі қысқа ақ түстi блузка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
-[...15 lines deleted...]
-       қара түстi туфли.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белдемше;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi туфли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. ІІО басқармалары аппараттарының ер қызметкерлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Полиция басқармалары аппараттарының (бұдан әрі – ПБА) ер қызметкерлеріне Қазақстан Республикасы Ішкі істер министрлігінің (бұдан әрі-Қазақстан Республикасы ІІМ) орталық аппаратының, облыстардың, республикалық маңызы бар қалалардың және республика астанасының, көліктегі полиция департаменттерінің, қалалық, аудандық, қалалардағы аудандық, кенттік, көліктегі басқармалардың (бөлімдердің/бөлімшелердің) басқару аппараттарының қызметкерлері, Қазақстан Республикасы ІІМ білім беру ұйымдарының тұрақты аттестатталған құрамы, Қазақстан Республикасы Үкіметі Аппаратының "Қазақстан Республикасының Мемлекеттік фельдъегерлік қызметі" республикалық мемлекеттік мекемесінің, Қазақстан Республикасы Ішкі істер министрлігі мемлекеттік мекемелері басқармалары аппараттарының қатардағы және басшы құрамы, кезекші бөлімдердің, көші-қон және кәмелетке толмағандардың істері жөніндегі инспекторлар, саптық бөліністердің командалық құрамы (полк, батальон командирлері мен олардың орынбасарлары), ішкі істер органдарының қылмыстық-атқару жүйесінің (бұдан әрі – ҚАЖ) қызметкерлері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Күнделікті киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
-[...15 lines deleted...]
-       күнделікті фуражка;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жазғы (1-қосымша, 19, 20, 21, 23-суреттер; полковниктер үшін (19 а сурет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
-[...15 lines deleted...]
-       күнделікті китель және шалбар;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
-[...15 lines deleted...]
-       жеңі ұзын күнделікті жейде;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті китель және шалбар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
-[...15 lines deleted...]
-       күнделікті галстук;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын күнделікті жейде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
-[...15 lines deleted...]
-       күнделікті фуражка / жазғы кепи (бейсболка);</w:t>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
-[...15 lines deleted...]
-       қысқа жеңді / ұзын жеңді күнделікті костюм;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка / жазғы кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
-[...15 lines deleted...]
-       күнделікті футболка;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) маусымдық (1-қосымша, 25-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
-[...15 lines deleted...]
-       маусымдық күрте;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка / маусымдық кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
-[...15 lines deleted...]
-       ұзын жеңді күнделікті костюм;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық күрте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
-[...15 lines deleted...]
-       күнделікті футболка;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
-[...15 lines deleted...]
-      3) қысқы (1-қосымша, 27, 29-суреттер):</w:t>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi қысқа қонышты бәтеңке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
-[...15 lines deleted...]
-       қаракөл құлақшын (полковниктерге арналған)</w:t>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қысқы (1-қосымша, 27-сурет; полковниктер үшін (29-сурет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаракөл құлақшын (полковниктерге арналған)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       жылы құлақшын; </w:t>
-[...19 lines deleted...]
-       жылы күрте;</w:t>
+      жылы құлақшын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
-[...15 lines deleted...]
-       ұзын жеңді күнделікті костюм/пуловер;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылы күрте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
-[...15 lines deleted...]
-       күнделікті футболка;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм/пуловер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қара түстi биялай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қара түстi жылы бәтеңке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. ІІО басқармалары аппараттарының әйел қызметкерлері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. ПБА әйел қызметкерлеріне Қазақстан Республикасы ІІМ орталық аппаратының, облыстардың, республикалық маңызы бар қалалардың және республика астанасының, көліктегі полиция департаменттерінің, қалалық, аудандық, қалалардағы аудандық, кенттік, көліктегі басқармалардың (бөлімдердің) басқару аппараттарының қызметкерлері, Қазақстан Республикасы ІІМ білім беру ұйымдарының тұрақты аттестатталған полиция құрамы, Қазақстан Республикасы Үкіметі Аппаратының "Қазақстан Республикасының Мемлекеттік фельдъегерлік қызметі" республикалық мемлекеттік мекемесінің, Қазақстан Республикасы Ішкі істер министрлігі мемлекеттік мекемелері басқармалары аппараттарының қатардағы және басшы құрамы, кезекші бөлімдердің, көші-қон және кәмелетке толмағандардың істері жөніндегі инспекторлар, қатардағы бөліністердің командалық құрамы (полк, батальон командирлері және олардың орынбасарлары), ішкі істер органдарының ҚАЖ қызметкерлері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Күнделікті киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
-[...15 lines deleted...]
-       күнделікті фуражка;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жазғы (1-қосымша, 19, 20, 21, 23, 24-суреттер; полковниктер үшін (19 а-сурет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
-[...15 lines deleted...]
-       күнделікті китель және белдемше;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысанды қалпақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
-[...15 lines deleted...]
-       жеңі ұзын күнделікті блузка;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті китель және белдемше;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
-[...15 lines deleted...]
-       күнделікті галстук;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын күнделікті блузка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
-[...15 lines deleted...]
-       қара түстi туфли.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
-[...15 lines deleted...]
-       күнделікті фуражка/жазғы кепи (бейсболка);</w:t>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi туфли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z202" w:id="194"/>
-[...15 lines deleted...]
-       қысқа жеңді/ұзын жеңді күнделікті костюм;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка/жазғы кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z203" w:id="195"/>
-[...15 lines deleted...]
-       күнделікті футболка;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z204" w:id="196"/>
-[...15 lines deleted...]
-       қара түстi туфли.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi туфли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысанды қалпақ/жазғы кепи (бейсболка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысанды көйлек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi туфли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) маусымдық (1-қосымша, 26-суреттер):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысанды қалпақ/маусымдық кепи (бейсболка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық күрте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті футболка/ақ түсті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi туфли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қысқы (1-қосымша 28-сурет; полковниктер үшін (29-сурет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаракөл құлақшын (полковниктер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жылы құлақшын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылы күрте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пуловер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті футболка/ақ түсті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi биялай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түсті жылы қысқа қонышты етік.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. ІІО патрульдік полиция қызметкерлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Патрульдік полиция (бұдан әрі – ПП) қызметкерлерінің, оның ішінде туристік полиция қызметкерлерінің нысанды киімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Күнделікті киім нысаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жазғы (1-қосымша, 30, 31-суреттер):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жазғы кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сигналдық кеудеше (жазғы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді/қысқа жеңді костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті футболка/ақ түсті футболка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      футболка (поло) күнделікті/ақ түсті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жазғы қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) маусымдық (1-қосымша, 32-сурет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық кепи (бейсболка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сигналдық кеудеше (жазғы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған маусымдық костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған маусымдық бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қысқы (1-қосымша, 33, 34-суреттер; полковниктер үшін (33 а –сурет):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаракөл құлақшын (полковниктерге арналған);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z244" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       жылы құлақшын; </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="215"/>
+      жылы құлақшын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқылған қалпақ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сигналдық кеудеше (қысқы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жылы костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған пуловер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті футболка/ақ түсті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түсті биялай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жылы бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңбырлы ауа райында нысанды киімнің үстіне арнайы желбей-костюм киіледі (1-қосымша, 35-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z255" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-параграф. ІІО патрульдік полиция қызметкерлері</w:t>
-[...636 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. ІІО учаскелік полиция инспекторлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z256" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Учаскелік полиция инспекторларының (бұдан әрі – УПИ) және олардың көмекшілерінің нысанды киімі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z257" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Күнделікті киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z258" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 36, 37-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z260" w:id="252"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған арналған ұзын жеңді/қысқа жеңді костюм;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазғы кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z261" w:id="253"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка (поло);</w:t>
+    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді/қысқа жеңді костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z262" w:id="254"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка (поло);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z263" w:id="255"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z264" w:id="256"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған жазғы қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:bookmarkStart w:name="z264" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жазғы қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z265" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) маусымдық (1-қосымша, 38-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z267" w:id="259"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z268" w:id="260"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған маусымдық костюм;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған маусымдық костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z270" w:id="262"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z271" w:id="263"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған маусымдық бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z272" w:id="264"/>
-[...15 lines deleted...]
-      3) қысқы (1-қосымша, 39-сурет):</w:t>
+    <w:bookmarkStart w:name="z271" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған маусымдық бәтеңке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z273" w:id="265"/>
-[...15 lines deleted...]
-       қаракөл құлақшын (полковниктер үшін);</w:t>
+    <w:bookmarkStart w:name="z272" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қысқы (1-қосымша, 39-сурет); полковниктер үшін (39 а-сурет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:bookmarkStart w:name="z273" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаракөл құлақшын (полковниктер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z274" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       жылы құлақшын; </w:t>
-[...19 lines deleted...]
-       тоқылған қалпақ;</w:t>
+      жылы құлақшын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z276" w:id="268"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған жылы костюм;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқылған қалпақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z277" w:id="269"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған ұзын жеңді костюм;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жылы костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z278" w:id="270"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған пуловер;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған ұзын жеңді костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z279" w:id="271"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған пуловер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z280" w:id="272"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:bookmarkStart w:name="z280" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z281" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қара түсті биялай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z283" w:id="275"/>
+    <w:bookmarkStart w:name="z282" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жылы бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z283" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-параграф. ІІО сыртқы қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:bookmarkStart w:name="z284" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. ІІО сыртқы қызметтерінің (бұдан әрі – СҚ) қызметкерлеріне метрополитенде қызмет ететін, мамандандырылған күзет қызметтерінің, кинологиялық және табиғатты қорғау қызметтерінің, арнайы мекемелердің уақытша ұстау изоляторларының, арнайы қабылдау орындарының, қабылдау-тарату орындарының, айдауылдау, ішкі істер органдарының ғимараттарын күзету жөніндегі қызметтердің қызметкерлері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z285" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Күнделікті киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z286" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 40-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған арналған ұзын жеңді/қысқа жеңді костюм;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазғы кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z289" w:id="281"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка (поло);</w:t>
+    <w:bookmarkStart w:name="z288" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді/қысқа жеңді костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z290" w:id="282"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка (поло);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z291" w:id="283"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z290" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z292" w:id="284"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған жазғы қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z293" w:id="285"/>
+    <w:bookmarkStart w:name="z292" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жазғы қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z293" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) маусымдық (1-қосымша, 41-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z295" w:id="287"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z296" w:id="288"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған маусымдық костюм;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z297" w:id="289"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған маусымдық костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z298" w:id="290"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z299" w:id="291"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған маусымдық бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z298" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z300" w:id="292"/>
-[...15 lines deleted...]
-      3) қысқы (1-қосымша, 42-суреттер):</w:t>
+    <w:bookmarkStart w:name="z299" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған маусымдық бәтеңке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z301" w:id="293"/>
-[...15 lines deleted...]
-       қаракөл құлақшын (полковниктер үшін);</w:t>
+    <w:bookmarkStart w:name="z300" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қысқы (1-қосымша, 42-суреттер; полковниктер үшін (42 а-сурет):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z302" w:id="294"/>
+    <w:bookmarkStart w:name="z301" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаракөл құлақшын (полковниктер үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z302" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       жылы құлақшын; </w:t>
-[...19 lines deleted...]
-       тоқылған қалпақ;</w:t>
+      жылы құлақшын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z304" w:id="296"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған жылы костюм;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқылған қалпақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z305" w:id="297"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жылы костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z306" w:id="298"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған пуловер;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z307" w:id="299"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған пуловер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z308" w:id="300"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z309" w:id="301"/>
+    <w:bookmarkStart w:name="z308" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z309" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қара түсті биялай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z310" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z310" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызмет өткеруге арналған жылы бәтеңке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z311" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z311" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-параграф. ІІО полицей-жүргізушілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z312" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z312" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. ІІО полицей-жүргізушілеріне жүргізушінің функцияларын тікелей атқаратын қызметкерлер жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z313" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z313" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет бағыты бойынша функцияларды орындайтын полицей-жүргізушілер (патрульдік полиция, сыртқы қызмет) осы бөліністің заттай нормаларына сәйкес киінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z314" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z314" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Күнделікті киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z315" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z315" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 21, 22-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z317" w:id="309"/>
-[...15 lines deleted...]
-       қызмет өткеруге арналған арналған ұзын жеңді/қысқа жеңді костюм;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазғы кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z318" w:id="310"/>
-[...15 lines deleted...]
-       күнделікті футболка (поло);</w:t>
+    <w:bookmarkStart w:name="z317" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған арналған ұзын жеңді/қысқа жеңді костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z319" w:id="311"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка (поло);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z320" w:id="312"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z321" w:id="313"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z320" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z322" w:id="314"/>
+    <w:bookmarkStart w:name="z321" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жазғы қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z322" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) маусымдық (1-қосымша, 25-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z324" w:id="316"/>
-[...15 lines deleted...]
-       маусымдық күрте;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z325" w:id="317"/>
-[...15 lines deleted...]
-       ұзын жеңді күнделікті костюм;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық күрте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z326" w:id="318"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z327" w:id="319"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z328" w:id="320"/>
-[...15 lines deleted...]
-       қара түстi қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z329" w:id="321"/>
+    <w:bookmarkStart w:name="z328" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған маусымдық бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z329" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қысқы (1-қосымша, 27-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z330" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z330" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       жылы құлақшын; </w:t>
-[...19 lines deleted...]
-       тоқылған қалпақ;</w:t>
+      жылы құлақшын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z332" w:id="324"/>
-[...15 lines deleted...]
-       жылы күрте;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқылған қалпақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z333" w:id="325"/>
-[...15 lines deleted...]
-       ұзын жеңді күнделікті костюм/пуловер;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылы күрте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z334" w:id="326"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм/пуловер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z335" w:id="327"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z336" w:id="328"/>
+    <w:bookmarkStart w:name="z335" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z336" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қара түстi биялай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z338" w:id="330"/>
+    <w:bookmarkStart w:name="z337" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет өткеруге арналған жылы бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z338" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-параграф. ІІМ білім беру ұйымдарының курсанттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z339" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z339" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Парадтық және күнделікті киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z340" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z340" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 17, 19, 20, 21, 22-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z342" w:id="334"/>
-[...15 lines deleted...]
-       күнделікті фуражка;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-курс курсанттарына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z343" w:id="335"/>
-[...15 lines deleted...]
-       күнделіктi шалбары (белдемшесі) бар китель;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті фуражка/нысанды қалпақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z344" w:id="336"/>
-[...15 lines deleted...]
-       ақ түсті немесе күнделікті жеңі ұзын жейде (блузка);</w:t>
+    <w:bookmarkStart w:name="z343" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделіктi шалбары (белдемшесі) бар китель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z345" w:id="337"/>
-[...15 lines deleted...]
-       шалбар (белдемше);</w:t>
+    <w:bookmarkStart w:name="z344" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақ түсті немесе күнделікті жеңі ұзын жейде (блузка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z346" w:id="338"/>
-[...15 lines deleted...]
-       күнделікті галстук;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шалбар (белдемше);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z347" w:id="339"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      галстук;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z348" w:id="340"/>
-[...15 lines deleted...]
-       қара түстi (туфли) қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z347" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z349" w:id="341"/>
+    <w:bookmarkStart w:name="z348" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi (туфли) қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z349" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық курсанттар үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z351" w:id="343"/>
-[...15 lines deleted...]
-       жеңі ұзын/қысқа күнделікті костюм;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазғы кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z352" w:id="344"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеңі ұзын/қысқа күнделікті костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z353" w:id="345"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z352" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z354" w:id="346"/>
-[...15 lines deleted...]
-       қара түстi (туфли) қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z355" w:id="347"/>
+    <w:bookmarkStart w:name="z354" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi (туфли) қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z355" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) маусымдық (1-қосымша 25, 26-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z357" w:id="349"/>
-[...15 lines deleted...]
-       маусымдық күрте;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық кепи (бейсболка);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z358" w:id="350"/>
-[...15 lines deleted...]
-       ұзын жеңді күнделікті костюм;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маусымдық күрте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z359" w:id="351"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z360" w:id="352"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z361" w:id="353"/>
-[...15 lines deleted...]
-       қара түстi (туфли) қысқа қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z360" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z362" w:id="354"/>
+    <w:bookmarkStart w:name="z361" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi (туфли) қысқа қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z362" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қысқы (1-қосымша 27, 28-суреттер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z363" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z363" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       жылы құлақшын; </w:t>
-[...19 lines deleted...]
-       жылы күрте;</w:t>
+      жылы құлақшын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z365" w:id="357"/>
-[...15 lines deleted...]
-       ұзын жеңді күнделікті костюм/пуловер;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылы күрте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z366" w:id="358"/>
-[...15 lines deleted...]
-       күнделікті/ақ түсті футболка;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын жеңді күнделікті костюм/пуловер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z367" w:id="359"/>
-[...15 lines deleted...]
-       қара түстi шалбарға тағатын белбеу;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті/ақ түсті футболка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z368" w:id="360"/>
+    <w:bookmarkStart w:name="z367" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қара түстi шалбарға тағатын белбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z368" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қара түстi биялай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z369" w:id="361"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z369" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қара түстi жылы (қысқа қонышты етік) бәтеңке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z370" w:id="362"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z370" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-параграф. Арнайы киім нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z371" w:id="363"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z371" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Арнайы киім нысаны жоғары басшы құрамды қоспағанда, ІІО-ның барлық қызметкерлеріне қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z372" w:id="364"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z372" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы (1-қосымша, 43-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z374" w:id="366"/>
-[...15 lines deleted...]
-      - ұзын қонышты бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүркеніш түсті жазғы костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z375" w:id="367"/>
+    <w:bookmarkStart w:name="z374" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын қонышты бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z375" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қысқы (1-қосымша, 44-сурет):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z377" w:id="369"/>
-[...15 lines deleted...]
-      - ұзын қонышты жылы бәтеңке.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бүркеніш түсті қысқы костюм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z378" w:id="370"/>
+    <w:bookmarkStart w:name="z377" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұзын қонышты жылы бәтеңке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z378" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. ІІО қызметкерлерінің нысанды киімінің айырым белгілері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z379" w:id="371"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z379" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Погондардың сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z380" w:id="372"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z380" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жоғары басшы құрамға арналған погондар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z381" w:id="373"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z381" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мақсаты бойынша – парадтық, күнделікті және арнайы киім нысаны үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z382" w:id="374"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z382" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конструкциясы бойынша – қатты және жұмсақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z383" w:id="375"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z383" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бекіту тәсілі бойынша – жапсырмалы, алмалы-салмалы және муфталарда болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z384" w:id="376"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z384" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Погондардың өлшемдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z385" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z385" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жапсырмалы және алмалы-салмалы – ұзындығы 13 см, ені 5 см;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z386" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z386" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) муфталарда – жоғарғы шеті бойынша ені 5 см, төменгі жоғарғы шеті бойынша – 5,5 см, генерал-майор және генерал-лейтенант үшін погондардың ұзындығы – 10 см, генерал-полковник үшін – 11 см. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z387" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z387" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Погонның жиегінде ұлттық ою-өрнек суреттері көзделген. Суреттердің түрлері, фондық реңк және погондардың сәндік элементтері погондардың мақсаты мен конструкциясына байланысты. Қатты погондарда диаметрі 14 мм нысанды түймелер, погонның жоғарғы шетінен түйменің ортасына дейін 15 мм қашықтықта орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z388" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z388" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Погондардың түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z389" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z389" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күнделікті жейдеге қатты, алмалы-салмалы (1-қосымша, 45-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z390" w:id="382"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z390" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақ түсті жейдеге қатты, алмалы-салмалы (1-қосымша, 46-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z391" w:id="383"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z391" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күнделікті қатты, алмалы-салмалы (1-қосымша, 47-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z392" w:id="384"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z392" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күнделікті қатты, жапсырмалы (1-қосымша, 48-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z393" w:id="385"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z393" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қара-көк түсті мундирге, пальтоға арналған парадтық қатты, жапсырмалы (1-қосымша, 49-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z394" w:id="386"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z394" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сарғыш түсті мундирге арналған парадтық қатты, жапсырмалы (1-қосымша, 50-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z395" w:id="387"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z395" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) күнделікті погон-муфталар, жұмсақ (1-қосымша, 51-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z396" w:id="388"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z396" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) арнайы погон-муфталар, жұмсақ (1-қосымша, 52-сурет). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z397" w:id="389"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z397" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Погондардың төменгі бөлігінде алтын жалатылған мишура мен жібекпен кестеленген, қызыл жіппен жиектелген алтын түсті қалықтаған қыран орналастырылады. Қыранның басының бейнесі нысанды киімнің алдыңғы жағына бағытталған. Погондардың төменгі жиегінен қыранның төменгі жиегіне дейінгі қашықтық 8 мм. Погондар жиегінің периметрі бойынша алтын түсті жиек, погондардың жиегі бойынша қызыл түсті жиектерінің ені – 2 мм болып көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z398" w:id="390"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z398" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Погондар жиегінің периметрі бойынша жапсырмалы погондар алтын жалатылған канительден жасалған жиекпен орындалады. Погонның жиектерінің түстері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z399" w:id="391"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z399" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) парадтық киім нысаны үшін –қара-көк түсті мундир, сұр түсті қаракөл жағасы бар парадтық пальто үшін - алтын және сарғыш түсті мундир үшін – сарғыш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z400" w:id="392"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z400" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қара көк түсті – күнделікті киім нысаны үшін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z401" w:id="393"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z401" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Артқы жағындағы алмалы-салмалы погондар погондарды бекітуге арналған белдікпен және ілгішпен жабдықталған. Алтын жалатылған канительден жасалған жиек погонның жиегінің периметрі бойынша тек күнделікті алмалы-салмалы погондарда ғана қарастырылған. Погон жиектерінің түстері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z402" w:id="394"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z402" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қара көк түсті – күнделікті киім нысаны үшін және ақшыл-сұр түсті жейдеге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z403" w:id="395"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z403" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ақ түсті – ақ түсті жейдеге. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z404" w:id="396"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z404" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Погон-муфталар матадан жасалады және тиісінше тек қара көк және бүркеніш түсті пуловер мен арнайы киім нысаны үшін қарастырылады. Қара көк түсті погондарда погондардың шетінде қызыл түсті жиек, бүркеніш түсті погондарда – қорғаныш түсті жиек қарастырылған, жиектердің ені – 2 мм. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z405" w:id="397"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z405" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. ІІО қызметкерлері үшін погондар (жоғары басшы құрамды қоспағанда):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z406" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z406" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мақсаты бойынша – парадтық, күнделікті және арнайы киім нысаны үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z407" w:id="399"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z407" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конструкциясы бойынша – қатты және жұмсақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z408" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z408" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) бекіту тәсілі бойынша – жапсырмалы және муфталар болып бөлінеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z409" w:id="401"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z409" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Погондардың өлшемдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z410" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z410" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жапсырмалы – ұзындығы 13 см, ені 5 см;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z411" w:id="403"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z411" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) муфталарда – ені 5 см, ұзындығы – 10 см. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z412" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z412" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Погондардың жиегінде ұлттық ою-өрнек элементтері мен жиектер қарастырылған. Погондардың фондық реңкі мен сәндік элементтері погондардың мақсаты мен конструкциясына байланысты болады. Қатты погондардың жоғарғы бөлігінде погонның жоғарғы шетінен эмблеманың ортасына дейінгі 23 мм қашықтықта ІІМ эмблемасы орналастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z413" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z413" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Погондардың түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z414" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z414" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) парадтық қатты, жапсырмалы (1-қосымша, 53, 54 -суреттер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z415" w:id="407"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z415" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) парадтық погон-муфталары, жұмсақ (1-қосымша, 55, 56, 57-суреттер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z416" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z416" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күнделікті қатты, жапсырмалы (1-қосымша, 58, 59, 60-суреттер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z417" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z417" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күнделікті погон-муфталар, жұмсақ (1-қосымша, 61, 62, 63-суреттер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z418" w:id="410"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z418" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) арнайы погон-муфталар, жұмсақ (1-қосымша, 64, 65, 66-суреттер). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z419" w:id="411"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z419" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Погонның периметрі бойынша қатты погондарда шетінен 1,5 мм қашықтықта ені 3 мм (парадтық погондарда – алтын түстес, күнделікті погондарда – күміс түстес) жиек жасалады. Погондарда ені 4 мм бойлық жолақтар, сондай-ақ ұзындығы 30 мм көлденең жолақтар орналастырылады. Көгілдір түсті қатпарланған жолақтар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z420" w:id="412"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z420" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Парадтық және күнделікті қатты, жапсырмалы погондар тиісінше парадтық мундирлермен және күнделікті кительдермен киіледі. Бекіту әдісі – тігіспен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z421" w:id="413"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z421" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Парадтық погон-муфталар ұзын және қысқа жеңді ақ түсті жейделермен ғана киіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z422" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z422" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Күнделікті погон-муфталар арнайы погон-муфталар киілетін мундирлерді, кительдерді және бүркеніш костюмдерді қоспағанда, нысанды киім заттарымен киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z423" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z423" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жең және кеуде жапсырмалары үлгілерінің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z424" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z424" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Ішкі істер министрінің жең белгісі диаметрі 82 мм шеңбер нысанындағы тығыз негіздегі матадан тігілген шеврон болып табылады. Ортаңғы бөлігінде ішінде диаметрі 40,0 мм Қазақстан Республикасы ІІМ эмблемасы болатын диаметрі 50.0 мм шеңбер орналасқан. Ішкі шеңбердің жоғары жағында "QAZAQSTAN RESPYBLIKASY", төменгі жағында "ISHKI ISTER MINISTRI" деген жазу бар, әріптердің өлшемі 4х5 мм (ені мен биіктігі). Шеврондар оң жақтағы жеңге иық тігісінен 8 см қашықтықта тігіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z425" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z425" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күнделікті үшін – алабы қара көк түсті (1-қосымша, 88- сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z426" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z426" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) парадтық үшін – қара-көк түсті мундир, сұр түсті қаракөл жағасы бар парадтық пальто үшін алабы алтын түсті (1-қосымша, 89-сурет) немесе – сарғыш түсті мундир үшін алабы сарғыш түсті (1-қосымша, 90-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z427" w:id="419"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z427" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) арнайы – жиегі бүркеніш түсті (1-қосымша, 91-сурет). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z428" w:id="420"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z428" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Жоғары басшы құрамның жең белгісі диаметрі 82 мм шеңбер нысанындағы тығыз негіздегі матадан тігілген шеврон болып табылады. Ортаңғы бөлігінде диаметрі 40 мм Қазақстан Республикасының елтаңбасы орналастырылады. Бүркеніш түсті плащ-жамылғыны қоспағанда, барлық сыртқы киімдерге тігілетін ішкі шеңбердің жоғары жағында "QAZAQSTAN RESPYBLIKASY", төменгі жағында "ISHKI ISTER MINISTRI" деген жазу бар, әріптердің өлшемі 4х5 мм (ені мен биіктігі). Шеврондар сол жақтағы жеңге иық тігісінен 8 см қашықтықта тігіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z429" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z429" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Парадтық және күнделікті киім нысандарындағы шеврондарда әріптердің түсі алтын түстес, арнайы киім нысаны үшін – қара түсті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z430" w:id="422"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z430" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жоғары басшы құрамның шеврондары тиесілігі бойынша мынадай киім нысанына бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z431" w:id="423"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z431" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күнделікті – жиегі қара көк түсті (1-қосымша, 92-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z432" w:id="424"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z432" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) парадтық – қара-көк түсті мундир, сұр түсті қаракөл жағасы бар парадтық пальто үшін алабы алтын түсті (1-қосымша, 93-сурет) немесе сарғыш түсті мундир үшін алабы сарғыш түсті (1-қосымша, 94-сурет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z433" w:id="425"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z433" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) арнайы – жиегі бүркеніш түсті (1-қосымша, 95-сурет). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z434" w:id="426"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z434" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Парадтық және күнделікті киім нысанына арналған шеврондардың сыртқы жиегінде қызыл түсті жиек, ішкі периметрі бойынша ені 2 мм алтын жалатылған канительден жасалған жиек болады. Шевронның ортасында шеңбер нысанында диаметрі 40,0 мм, көгілдір түсті фондағы және алтын жалатылған канительден жасалған, ені 2 мм алтын түсті Қазақстан Республикасының елтаңбасы орналастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z435" w:id="427"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z435" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      52. Арнайы киім нысанына арналған шевронның сыртқы жиегінде қорғаныш түсті жиек, ішкі периметрі бойынша ені 2 мм қара түсті жиек болады. Шевронның жиек шетінде қорғаныш түсті айшықты бидай масағы бейнеленеді. Шевронның ортасында шеңбер нысанында диаметрі 4 см, қорғаныш түсті фондағы қара түсті және ені 2 мм қара түсті қоршауы бар Қазақстан Республикасының елтаңбасы орналастырылады. </w:t>
-[...19 lines deleted...]
-      53. Нысанды киімдегі төсбелгілер арнайы киім нысаны кезінде ғана көзделген. Оң қалтаның үстіне "QAZAQSTAN" жапсырмасы, сол жақ қалтаның үстіне – "POLISIA" жапсырмасы бекітіледі. Матадан тігілген жапсырмалар қорғаныш түсті, ені – 3,5 см және ұзындығы – 13 см. Әріптердің (сандардың) түсі – қара, биіктігі – 17 мм. Күртелердің қалталарының үстіне орнатылған "вилькро" лентасына жапсырмалар бекітіледі.</w:t>
+      52. Арнайы киім нысанына арналған шевронның сыртқы жиегінде қорғаныш түсті жиек, ішкі периметрі бойынша ені 2 мм қара түсті жиек болады. Шевронның жиек шетінде қорғаныш түсті айшықты бидай масағы бейнеленеді. Шевронның ортасында шеңбер нысанында диаметрі 40,0 мм, қорғаныш түсті фондағы қара түсті және ені 2 мм қара түсті қоршауы бар Қазақстан Республикасының елтаңбасы орналастырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z437" w:id="429"/>
-[...15 lines deleted...]
-      Патрульдік полиция қызметкерлерінің, учаскелік полиция инспекторларының және ІІО сыртқы қызметтерінің күнделікті костюмдерінде күртешенің/жейденің сол жақ алдыңғы бөлігінде клапанның жоғарғы жиегіненің үстінде сұр түсті "POLISIA" жапсырмасы орналастырылады, өлшемі 13,3*3,7 см, Arial қарпі, әріптердің биіктігі 2,4 см, әріптердің қалыңдығы 0,7 см, жақтаудың қалыңдығы 0,4 см.</w:t>
+    <w:bookmarkStart w:name="z436" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Нысанды киімдегі төсбелгілер (жоғары офицерлік құрамды қоспағанда) арнайы киім нысаны кезінде ғана көзделген. Оң қалтаның үстіне "QAZAQSTAN" жапсырмасы, сол жақ қалтаның үстіне – "POLISIA" жапсырмасы бекітіледі. Матадан тігілген жапсырмалар қорғаныш түсті, ені – 3,5 см және ұзындығы – 13 см. Әріптердің (сандардың) түсі – қара, биіктігі – 17 мм. Күртелердің қалталарының үстіне орнатылған "вилькро" лентасына жапсырмалар бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z438" w:id="430"/>
+    <w:bookmarkStart w:name="z437" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патрульдік полиция қызметкерлерінің, учаскелік полиция инспекторларының және ІІО сыртқы қызметтерінің күнделікті костюмдерінде күртешенің/жейденің сол жақ алдыңғы бөлігінде клапанның жоғарғы жиегінің үстінде сұр түсті "POLISIA" жапсырмасы орналастырылады, өлшемі 13,3*3,7 см, Arial қарпі, әріптердің биіктігі 2,4 см, әріптердің қалыңдығы 0,7 см, жақтаудың қалыңдығы 0,4 см.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z438" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. ІІО қызметкерлерінің негізгі жең белгісі (жоғары басшы құрамды қоспағанда) диаметрі 82 мм шеңбер нысанындағы тығыз негіздегі матадан тігілген шеврон болып табылады. Ортаңғы бөлігінде диаметрі 50 мм шеңбер, оның ішінде диаметрі 40 мм Қазақстан Республикасы ІІМ эмблемасы салынған. Ішкі шеңбердің жоғары жағында "QAZAQSTAN RESPYBLIKASY", төменгі жағында "ISHKI ISTER MINISTRLIGI" жазуы жазылады, әріптердің өлшемі 4х5 мм (ені мен биіктігі). Шеврондардың ішкі жақ ені 3 мм көгілдір түсті жиек жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z439" w:id="431"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z439" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      55. ІІО қызметкерлерінің шеврондары (жоғары басшы құрамды қоспағанда) киім нысанына тиесілігі бойынша күнделікті (1-қосымша, 96-сурет), парадтық мундирге (1-қосымша, 97-сурет), парадтық ақ түсті жейдеге (1-қосымша, 98-сурет) және арнайы (1-қосымша, 99-сурет) киім нысанына арналған шеврондарға бөлінеді. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z440" w:id="432"/>
+      55. ІІО қызметкерлерінің шеврондары (жоғары басшы құрамды қоспағанда) киім нысанына тиесілігі бойынша күнделікті (1-қосымша, 96-сурет), және арнайы киім нысанына (1-қосымша, 99-сурет), парадтық киім нысанына (1-қосымша, 97-сурет), ақ түсті жейдеге/ блузкаға, футболкаға (поло) (1-қосымша, 98-сурет) арналған шеврондарға бөлінеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z440" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Күнделікті және парақтың шеврондардың орта бөлігінде 50 мм шеңбер орналасқан, шеңбердің сыртқы жиегінде ені 2 мм күміс түсті жиек (күнделікті), ені 2 мм алтын түсті жиек (парадтық), ішкі жиегі бойынша ені 2 мм қанық көгілдір түсті жиек жасалған. Шеңбердің ортасында диаметрі 40 мм алтын түсті Қазақстан Республикасы ІІМ эмблемасы орналасқан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z442" w:id="434"/>
+    <w:bookmarkStart w:name="z441" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Арнайы шеврондарда диаметрі 50,0 мм сондай шеңбер орналасқан, шеңбердің сыртқы жиегі ені 2 мм қорғаныш түспен, ішкі жиегі бойынша ені 2 мм қара жасыл түспен айналдыра оралған. Шеңбердің ортасында диаметрі 40 мм қорғаныш түсті Қазақстан Республикасы ІІМ эмблемасы орналасқан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z442" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Парадтық киім нысаны үшін және ақ түсті жейдеге арналған шеврондарда әріптердің түсі алтын түсті, күнделікті киім нысаны үшін – күміс және арнайы киім нысаны үшін – қорғаныш түсті болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z443" w:id="435"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z443" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Парадтық және күнделікті киім нысанына арналған шевронның жиегі қара-көк матадан, ақ түсті жейдеге – ақ түсті, сондай-ақ арнайы киім нысанына – бүркеніш түсті матадан орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z444" w:id="436"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z444" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Қылмыстық-атқару жүйесі қызметкерлерінің жең белгілері диаметрі 82 мм матадан тігілген шеврон болып табылады (1-қосымша, 100-сурет). Шевронның қара көк түсті жиегі ортасында диаметрі 60 мм алтын түстес шеңбер орналасқан, оның ішінде үш найзасы бар дөңгелек қалқан бейнеленген, оның астында қалықтаған бүркіт алтын түсте бейнеленген. Шеврондар жиегінің жоғарғы бөлігінде "QAZAQSTAN" жазуы бар, латын әріптердің өлшемі 5х7 мм (ені мен биіктігі), алтын шеңбердің астында шеңберге симметриялы "QYLMYSTYQ-ATQARY JUIESІ" жазуы бар, латын әріптердің өлшемі 4х5 мм (ені мен биіктігі) түсі – күміс. Шевронның жиегі көгілдір түсті, ені 3 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z445" w:id="437"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z445" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шеврон оң жақ жеңге иық тігісінен 8 см қашықтықта тігіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z447" w:id="439"/>
+    <w:bookmarkStart w:name="z446" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Учаскелік полиция инспекторларына, патрульдік полиция, сыртқы қызмет қызметкерлері үшін көзделген ІІО қызметкерлері үшін (жоғары басшы құрамды қоспағанда) өңірлік жең белгісі диаметрі 81 мм матадан тігілген шеврон болып табылады (1-қосымша, 101-сурет). Шеврондардың қара көк түсті жиегі ортасында диаметрі 60 мм алтын түсті шеңбер орналасқан, оның ішінде негізгі нысандағы түстер палитрасында жасалған қалалардың елтаңбалары бейнеленген. Шеңбердің айналасына биіктігі 5-6 мм жазулар латын әріпінің бас әріптерімен жазылады, түсі – күміс. Екі жағындағы жазулар ұлттық ою-өрнекпен бөлінген. Шевронның жиегі көгілдір түсті, ені 3 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z447" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Нысанды киімдегі төсбелгілер патрульдік полиция қызметкерлерінде, учаскелік полиция инспекторларында және ІІО сыртқы қызметінде көзделген. Диаметрі 90 мм сия көк түсті шеңбер түріндегі тоқыма жапсырмалар түріндегі төсбелгілер орналасқан. Тоқыма жапсырмаларының ортасында осы қызметтердің эмблемаларының бейнелері орналасқан. Жапсырмалар оң жақ сөренің кеуде деңгейінде сол жақ сөреде орналасқан алмалы-салмалы "POLISIA" жазуының ортасына симметриялы орналастырылады (1-қосымша, 102-сурет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z448" w:id="440"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z448" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. ІІМ оқу орындарының ауыспалы құрамы үшін білім беру ұйымдарының курсанттары үшін сары түсті тікбұрыш нысанындағы тоқыма жапсырмалар түріндегі қатардағы және кіші басшы құрамның арнаулы атақтары бар оқу курстары бойынша жеңдік жапсырмалар костюмнің сол жақ жеңінің сыртқы жағына жеңдік белгіден 1 см төмен тігіледі. Курсанттың оқу жылына сәйкес 1, 2, 3, 4 курс курсанттары үшін бір, екі, үш, төрт жапсырма орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z449" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жапсырманың ені 10 мм, ұзындығы 70 мм. 2, 3, 4 курстарға арналған тұтас жапсырмалар (жапсырмалар арасындағы қашықтық 3 мм) Тікбұрыштың сыртқы шетінде ені 2 мм көгілдір түсті жиек, ішкі шетінде ені 2 мм күміс түсті жиек орындалған. (1-қосымша, 103-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z450" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Нысанды киім заттарындағы айырым белгілері үлгілерінің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z452" w:id="444"/>
-[...15 lines deleted...]
-      2) кестеленген жиектегі кокарда – биіктігі 4 см және ені 3,5 см алтын түстес дөңес сопақша розетка түріндегі металл, тұтастай қалыпталған. Кокарданың ортасында қара көк фондағы алтын түстес ІІО эмблемасы бедерлі бейнеленген. Эмблема жиекпен айналдыра қоршалған. Кокарданың жиегінен шетіне дейін беті гофрленген және жылтыратылған. Эмблемадағы қалқан көгілдір эмальмен қапталған. Кокарданың айналасында екі жағынан симметриялы түрде кокардадан таралатын екі лавр бұтағының бейнесі алтын канительмен кестеленген. Кокарда алдыңғы жағына клямермен бекітіледі (1-қосымша, 104 –сурет);</w:t>
+    <w:bookmarkStart w:name="z451" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Жоғары басшы құрамның нысанды киім заттарында мынадай айырым белгілері көзделген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z453" w:id="445"/>
-[...15 lines deleted...]
-      3) күнделікті фуражканың төбесіндегі кестеленген жапсырма – алтын түстес ІІО эмблемасы бейнеленген алтын канительмен көмкерілген, жапсырмасы матадан тігілген. Эмблема айналдыра оралған. Кокарданың айналасы кокардадан симметриялы екі жаққа тарайтын екі лавр бұтағының бейнесі алтын канительмен кестеленеді (1-қосымша, 105-сурет), сондай-ақ күнқағардың шеттері әрленіп орындалады (1-қосымша, 105 а-сурет);</w:t>
+    <w:bookmarkStart w:name="z452" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Фуражкаларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z454" w:id="446"/>
-[...15 lines deleted...]
-      4) зерленген лента – ені 15 мм алтын түстес. Шеңбердің алдыңғы жағының төменгі жақтағы бүйіріне 14 мм нысанды түймелерге ілмекпен бекітіледі (1-қосымша, 106-сурет);</w:t>
+    <w:bookmarkStart w:name="z453" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Парадтық фуражканың төбесіндегі жапсырманың диаметрі 5 см шеңбер түрінде Қазақстан Республикасының елтаңбасы бейнеленген алтын түстес канительмен көмкерілген жапсырмасы матадан тігілген. Фондағы реңі көгілдір түсті. Төбесінің алдыңғы жағының жоғарғы бөлігіне ортасында бекітіледі (1-қосымша, 104-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z455" w:id="447"/>
-[...15 lines deleted...]
-      5) күнқағарға кесте тігу – күнқағардың алдыңғы жағы және шеттері металданған алтын канительмен тігілген. Күнқағардың алдыңғы жағының барлық ұзындығы шетінен ортасына қарай симметриялы бағытталған лавр бұтақтарының бейнесі кестеленеді, сондай-ақ күнқағардың шеттері әрленіп орындалады. Парадтық фуражкаға көзделген (1-қосымша, 107-сурет).</w:t>
+    <w:bookmarkStart w:name="z454" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кестеленген жиектегі кокарда – биіктігі 4 см және ені 3,5 см алтын түстес дөңес сопақша розетка түріндегі металл, тұтастай қалыпталған. Кокарданың ортасында қара көк фондағы алтын түстес ІІО эмблемасы бедерлі бейнеленген. Эмблема жиекпен айналдыра қоршалған. Кокарданың жиегінен шетіне дейін беті гофрленген және жылтыратылған. Эмблемадағы қалқан көгілдір эмальмен қапталған. Кокарданың айналасында екі жағынан симметриялы түрде кокардадан таралатын екі лавр бұтағының бейнесі алтын канительмен кестеленген. Кокарда алдыңғы жағына клямермен бекітіледі (1-қосымша, 105 –сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z456" w:id="448"/>
-[...15 lines deleted...]
-      65. Кепиге:</w:t>
+    <w:bookmarkStart w:name="z455" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күнделікті фуражканың төбесіндегі кестеленген жапсырма – алтын түстес ІІО эмблемасы бейнеленген алтын канительмен көмкерілген, жапсырмасы матадан тігілген. Эмблема айналдыра оралған. Кокарданың айналасы кокардадан симметриялы екі жаққа тарайтын екі лавр бұтағының бейнесі алтын канительмен кестеленеді (1-қосымша, 106-сурет), сондай-ақ күнқағардың шеттері әрленіп орындалады (1-қосымша, 106 а-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z457" w:id="449"/>
-[...15 lines deleted...]
-      1) алдыңғы қабырғадағы жапсырма – диаметрі 6 см ІІО эмблемасы бейнеленген шеңбер нысанындағы жапсырма матадан тігілген. Қорғаныш түсті бүркеніш кепидегі жапсырманың фондағы реңі және көмкермесі, алтын түстес металл және жібек жіптердің комбинациясына негізделген жазғы кепиде (бейсболкада) кестелеу әдісімен орындалған.</w:t>
+    <w:bookmarkStart w:name="z456" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зерленген лента – ені 15 мм алтын түстес. Шеңбердің алдыңғы жағының төменгі жақтағы бүйіріне 14 мм нысанды түймелерге ілмекпен бекітіледі (1-қосымша, 107-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z458" w:id="450"/>
-[...15 lines deleted...]
-      Жапсырма кепидің алдыңғы қабырғасының ортасына бекітіледі (1-қосымша, 108-сурет);</w:t>
+    <w:bookmarkStart w:name="z457" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күнқағарға кесте тігу – күнқағардың алдыңғы жағы және шеттері металданған алтын канительмен тігілген. Күнқағардың алдыңғы жағының барлық ұзындығы шетінен ортасына қарай симметриялы бағытталған лавр бұтақтарының бейнесі кестеленеді, сондай-ақ күнқағардың шеттері әрленіп орындалады. Парадтық фуражкаға көзделген (1-қосымша, 108-сурет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z459" w:id="451"/>
-[...15 lines deleted...]
-      2) геометриялық сызықтардан кестелеп тігілген ені 15 мм лента кепидің алдыңғы қабырғасының төменгі бөлігіне тігіледі. Кесте тігістің түсі қорғаныш және алтын түсті (1-қосымша, 109-сурет), фон негізгі бұйымға ұқсас;</w:t>
+    <w:bookmarkStart w:name="z458" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Кепиге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z460" w:id="452"/>
-[...15 lines deleted...]
-      3) күнқағарға кесте тігу – күнқағардың алдыңғы жағының барлық ұзындығы бойынша шетінен ортасына қарай симметриялы бағытталған лавр бұтақтарының бейнесін кестелеу. Кестенің түсі қорғаныш түсті (1-қосымша, 110-сурет).</w:t>
+    <w:bookmarkStart w:name="z459" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алдыңғы қабырғадағы жапсырма – диаметрі 6 см ІІО эмблемасы бейнеленген шеңбер нысанындағы жапсырма матадан тігілген. Қорғаныш түсті бүркеніш кепидегі жапсырманың фондағы реңі және көмкермесі, алтын түстес металл және жібек жіптердің комбинациясына негізделген жазғы кепиде (бейсболкада) кестелеу әдісімен орындалған. Жапсырма кепидің алдыңғы қабырғасының ортасына бекітіледі (1-қосымша, 109-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z461" w:id="453"/>
-[...15 lines deleted...]
-      66 Жоғары басшы құрамның және полковниктердің қысқы бас киімдерінде алтын түстес, биіктігі 4 см және ені 3,5 см дөңес сопақша розетка түрінде металл, тұтастай көмкерілген кокарда көзделген. Кокарданың ортасында қара көк фонда алтын түстес ІІО эмблемасы бедерлі бейнеленген. Эмблема жиекпен қоршалған. Кокарданың жиегінен шеттеріне дейін беті гофрленген, жылтыратылған. Эмблемадағы қалқан көгілдір эмальмен қапталған (1-қосымша, 111-сурет).</w:t>
+    <w:bookmarkStart w:name="z460" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) геометриялық сызықтардан кестелеп тігілген ені 15 мм лента кепидің алдыңғы қабырғасының төменгі бөлігіне тігіледі. Кесте тігістің түсі қорғаныш және алтын түсті (1-қосымша, 110-сурет), фон негізгі бұйымға ұқсас;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z462" w:id="454"/>
-[...15 lines deleted...]
-      67. Мундирлер мен китель жеңдерінің жағалары мен қаптамаларында алтын жалатылған канитель және мишурадан жасалған лавр бұтақтарының бейнесін кестелеу көзделеді, атап айтқанда:</w:t>
+    <w:bookmarkStart w:name="z461" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күнқағарға кесте тігу – күнқағардың алдыңғы жағының барлық ұзындығы бойынша шетінен ортасына қарай симметриялы бағытталған лавр бұтақтарының бейнесін кестелеу. Кестенің түсі қорғаныш түсті (1-қосымша, 111-сурет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z463" w:id="455"/>
-[...15 lines deleted...]
-      1) (қара-көк түсті) парадтық мундирдің жағасында лавр бұтақтары, сондай-ақ қызыл түсті тігілген жиекке параллель жағада орналасқан, алтын жалатылған канительден кесте тігіледі (1-қосымша, 112-сурет);</w:t>
+    <w:bookmarkStart w:name="z462" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Жоғары басшы құрамның және полиция полковниктерінің қысқы бас киімдерінде алтын түстес, биіктігі 4 см және ені 3,5 см дөңес сопақша розетка түрінде металл, тұтастай көмкерілген кокарда көзделген. Кокарданың ортасында қара көк фонда алтын түстес ІІО эмблемасы бедерлі бейнеленген. Эмблема жиекпен қоршалған. Кокарданың жиегінен шеттеріне дейін беті гофрленген, жылтыратылған. Эмблемадағы қалқан көгілдір эмальмен қапталған (1-қосымша, 112-сурет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z464" w:id="456"/>
-[...15 lines deleted...]
-      2) (сарғыш түсті) парадтық мундирдің жағасында лавр бұтақтарының негіздері борттық бекіткішке бағытталған, сондай-ақ алтын жалатылған канительден тігілген қдызыл түсті жиекке параллель алтын жалатылған канитель кесте тігіледі (1-қосымша, 113-сурет);</w:t>
+    <w:bookmarkStart w:name="z463" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Мундирлер мен китель жеңдерінің жағалары мен қаптамаларында алтын жалатылған канитель және мишурадан жасалған лавр бұтақтарының бейнесін кестелеу көзделеді, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z465" w:id="457"/>
-[...15 lines deleted...]
-      3) күнделікті кительдің жағасында лавр бұтақтарының негіздері қайырмалардың шеттеріне бағытталған (1-қосымша, 114-сурет);</w:t>
+    <w:bookmarkStart w:name="z464" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) (қара-көк түсті) парадтық мундирдің жағасында лавр бұтақтары, сондай-ақ қызыл түсті тігілген жиекке параллель жағада орналасқан, алтын жалатылған канительден кесте тігіледі (1-қосымша, 113-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z466" w:id="458"/>
-[...15 lines deleted...]
-      4) жеңдер қаптамаларындағы лавр бұтақтарының бейнесі парадтық мундирлерде алтын жалатылған канительден тігілген қаптамадағы қызыл түсті қаптамаға параллель орындалады (1-қосымша, 112, 113-суреттер).</w:t>
+    <w:bookmarkStart w:name="z465" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) (сарғыш түсті) парадтық мундирдің жағасында лавр бұтақтарының негіздері борттық бекіткішке бағытталған, сондай-ақ алтын жалатылған канительден тігілген қызыл түсті жиекке параллель алтын жалатылған канитель кесте тігіледі (1-қосымша, 114-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z467" w:id="459"/>
-[...15 lines deleted...]
-      68. ІІО қызметкерлерінің (жоғары басшы құрамды қоспағанда) бас киімдерінде (фуражкалар, кепилер (бейсболкалар) және жылы құлақшындарда диаметрі 60 мм алтын түстес Қазақстан Республикасы ІІМ эмблемасы түріндегі кокарда көзделген. Жиектердің негізгі түсі – сия-көк. Кокарданың жиегі көгілдір түсті ені 3 мм (1-қосымша, 115-сурет).</w:t>
+    <w:bookmarkStart w:name="z466" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күнделікті кительдің жағасында лавр бұтақтарының негіздері қайырмалардың шеттеріне бағытталған (1-қосымша, 115-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z468" w:id="460"/>
-[...15 lines deleted...]
-      69. ІІО қызметкерлерінің (жоғары басшы құрамды қоспағанда) мундирлері мен кительдерінің жағаларына ілмектер орналастырылады. Ілмектер жоғарғы бөлігінде дөңгелектелген, биіктігі 50 мм үшбұрыш түрінде мата әдісімен дайындалады. Ілмектердің ортасында биіктігі 30 мм алтын түстес Қазақстан Республикасы ІІМ эмблемасы орналасқан. Ілмектердің жиегінің негізгі түсі – сия-көк. Ілмектердің жиегі көгілдір түсті, ені 3мм (1-қосымша, 116-сурет).</w:t>
+    <w:bookmarkStart w:name="z467" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеңдер қаптамаларындағы лавр бұтақтарының бейнесі парадтық мундирлерде алтын жалатылған канительден тігілген қаптамадағы қызыл түсті қаптамаға параллель орындалады (1-қосымша, 113, 114-суреттер).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z469" w:id="461"/>
+    <w:bookmarkStart w:name="z468" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. ІІО қызметкерлерінің (жоғары басшы құрамды қоспағанда) бас киімдерінде (фуражкалар, кепилер (бейсболкалар) және жылы құлақшындарда диаметрі 60 мм алтын түстес Қазақстан Республикасы ІІМ эмблемасы түріндегі кокарда көзделген. Жиектердің негізгі түсі – сия-көк. Кокарданың жиегі көгілдір түсті ені 3 мм (1-қосымша, 116-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z469" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. ІІО қызметкерлерінің (жоғары басшы құрамды қоспағанда) мундирлері мен кительдерінің жағаларына ілмектер орналастырылады. Ілмектер жоғарғы бөлігінде дөңгелектелген, биіктігі 50 мм үшбұрыш түрінде мата әдісімен дайындалады. Ілмектердің ортасында биіктігі 30 мм алтын түстес Қазақстан Республикасы ІІМ эмблемасы орналасқан. Ілмектердің жиегінің негізгі түсі – сия-көк. Ілмектердің жиегі көгілдір түсті, ені 3мм (1-қосымша, 117-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z470" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Нысанды киімдегі айырым белгілерінің сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z472" w:id="464"/>
-[...15 lines deleted...]
-      72. Жоғары басшы құрамға арналған аксельбанттың екі ұштығы болады (1-қосымша, 118-сурет) және бір ұштығы ІІО қызметкерлеріне арналған (1-қосымша, 119-сурет) және алтын түстес жезден жасалған, пішіні конус тәрізді, біркелкі ұзартылған, жоғарғы бөлігінің қалыңдығы – 10 мм, төменгісі – 2 мм. Ұштығының ұзындығы 9 см, оның ұштығы мен баудың қосылуын жасыратын жылжымалы сақинаның ұзындығы 1,5 см. Бауды ұштықпен жалғау оларды ұштықтың ішіне бекіту жолымен жүзеге асырылады, баудың кіруі ұштықтың төменгі жағынан 8,5 см басталады.</w:t>
+    <w:bookmarkStart w:name="z471" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Парадтық белдікке арналған ілмек металл қорытпасынан жасалады және сопақша пішінге ие. Ілмек және ондағы барлық нышандар – алтын түстес. Жоғары басшы құрам үшін ілмектің ортасында Қазақстан Республикасы Елтаңбасының, ІІО қызметкерлері үшін ІІО эмблемасының бедерлі бейнесі орналасқан (1-қосымша, 118-сурет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z473" w:id="465"/>
-[...15 lines deleted...]
-      73. Жоғары басшы құрамның арнаулы атақтарында погондарда кестеленген жұлдыздар көзделген (1-қосымша, 120-сурет).</w:t>
+    <w:bookmarkStart w:name="z472" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Галстукке арналған алтын түсті қысқыш түсті металдардың құйындысынан жасалады. Қысқыштың ортасында Қазақстан Республикасы ІІМ эмблемасы орналастырылады (1-қосымша, 118 а-сурет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z474" w:id="466"/>
+    <w:bookmarkStart w:name="z473" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Жоғары басшы құрамға арналған аксельбанттың екі ұштығы болады (1-қосымша, 119-сурет) және бір ұштығы ІІО қызметкерлеріне арналған (1-қосымша, 120-сурет) және алтын түстес жезден жасалған, пішіні конус тәрізді, біркелкі ұзартылған, жоғарғы бөлігінің қалыңдығы – 10 мм, төменгісі – 2 мм. Ұштығының ұзындығы 9 см, оның ұштығы мен баудың қосылуын жасыратын жылжымалы сақинаның ұзындығы 1,5 см. Бауды ұштықпен жалғау оларды ұштықтың ішіне бекіту жолымен жүзеге асырылады, баудың кіруі ұштықтың төменгі жағынан 8,5 см басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z474" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Жоғары басшы құрамның арнаулы атақтарында погондарда кестеленген жұлдыздар көзделген (1-қосымша, 121-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z475" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      74. Жоғары басшы құрамның жұлдыздарының көлемі диаметрі 22 мм құрайды. Жұлдыздың пішіні бес бұрышты, кестелердің түсі алтын, ал арнайы киім нысанындағы погондарда – қара. Кестелеп тігу алтын жалатылған жіппен орындалады және қызыл түсті жібек жіппен көмкеріледі, арнайы киім нысанындағы баспа погондарда кестелеп тігу ақ түсті жиегі бар қара түсте болады. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z476" w:id="468"/>
+      75. Жоғары басшы құрамның жұлдыздарының көлемі диаметрі 22 мм құрайды. Жұлдыздың пішіні бес бұрышты, кестелердің түсі алтын, ал арнайы киім нысанындағы погондарда – қара. Кестелеп тігу алтын жалатылған жіппен орындалады және қызыл түсті жібек жіппен көмкеріледі, арнайы киім нысанындағы баспа погондарда кестелеп тігу ақ түсті жиегі бар қара түсте болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z476" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Жоғары басшы құрамның погондарында жұлдыздар тиісінше берілген арнаулы атаққа сәйкес мынадай санда және тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z477" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) генерал-майор – бір жұлдыз, погонның төменгі шетінен жұлдыздың ортасына дейін 55 мм қашықтықта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z477" w:id="469"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z478" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) генерал-лейтенант – екі жұлдыз, біріншісі жоғарыдан погонның төменгі шетінен жұлдыздың ортасына дейін 55 мм қашықтықта, жұлдыздардың ортасы арасындағы қашықтық 25 мм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z478" w:id="470"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z479" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) генерал-полковник – үш жұлдыз, біріншісі жоғарыдан – погонның төменгі шетінен жұлдыздың ортасына дейін 80 мм қашықтықта, жұлдыздардың ортасы арасындағы 25 мм қашықтықта орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z481" w:id="473"/>
-[...15 lines deleted...]
-      78. Жұлдыздардың пішіні бес бұрышты, қолдану құрылымы үш өлшемді. Күнделікті погондардағы жұлдыздардың түсі – күміс, парадтық және ақ түсті жейдеде – алтын түстес, арнайы – қара.</w:t>
+    <w:bookmarkStart w:name="z480" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. ІІО қызметкерлерінің погондарында (жоғары басшы құрамды қоспағанда) аға басшы құрам үшін диаметрі 18 мм және орта басшы құрам үшін диаметрі 14 мм баспа жұлдыздары жазылады. Қатардағы және кіші басшы құрамның погондарында биіктігі тар 7 мм және кең 10 мм жолақтар қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z482" w:id="474"/>
-[...15 lines deleted...]
-      79. Нысанды түймелер екі өлшемде қарастырылған – диаметрі 14 және 24 мм (жоғары басшы құрам үшін). Металл, тұтастай қалыпталған, алтын түстес түймелер тостағаншадан, тұғырдан, құлақшадан тұрады. Жоғарғы бөлігі дөңес шығыңқы, Қазақстан Республикасы Елтаңбасының бейнесі бедерлі (1-қосымша, 121-сурет).</w:t>
+    <w:bookmarkStart w:name="z481" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. ІІО қызметкерлері мен курсанттардың погондарында жұлдыздар мен өзге де элементтер берілген арнаулы атаққа сәйкес орналастырылады (1-қосымша, 67-87-суреттер).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z483" w:id="475"/>
-[...15 lines deleted...]
-      80. ІІО қызметкерлерінің (жоғары басшы құрамды қоспағанда) нысанды түймелері: күнделікті нысанды киімде – күміс түсте, парадтық киімде – алтын түсте ұсынылған (1-қосымша, 122-сурет).</w:t>
+    <w:bookmarkStart w:name="z482" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Жұлдыздардың пішіні бес бұрышты, қолдану құрылымы үш өлшемді. Күнделікті погондардағы жұлдыздардың түсі – күміс, парадтық және ақ түсті жейдеде – алтын түстес, арнайы – қара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z484" w:id="476"/>
-[...15 lines deleted...]
-      81. Екі өлшемдегі күміс және алтын түсті нысанды түймелер – диаметрі 14 және 24 мм. Металл, тұтастай қалыпталған, алтын түсті түймелер тостағаншадан, тұғырдан, құлақшадан тұрады. Жоғарғы бөлігі шығыңқы, күн астында қалықтаған бүркіттің бедерлі бейнесі бар.</w:t>
+    <w:bookmarkStart w:name="z483" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Нысанды түймелер екі өлшемде қарастырылған – диаметрі 14 және 24 мм (жоғары басшы құрам үшін). Металл, тұтастай қалыпталған, алтын түстес түймелер тостағаншадан, тұғырдан, құлақшадан тұрады. Жоғарғы бөлігі дөңес шығыңқы, Қазақстан Республикасы Елтаңбасының бейнесі бедерлі (1-қосымша, 122-сурет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z485" w:id="477"/>
+    <w:bookmarkStart w:name="z484" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. ІІО қызметкерлерінің (жоғары басшы құрамды қоспағанда) нысанды түймелері: күнделікті нысанды киімде – күміс түсте, парадтық киімде – алтын түсте ұсынылған (1-қосымша, 123-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z485" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Екі өлшемдегі күміс және алтын түсті нысанды түймелер – диаметрі 14 және 24 мм. Металл, тұтастай қалыпталған, алтын түсті түймелер тостағаншадан, тұғырдан, құлақшадан тұрады. Жоғарғы бөлігі шығыңқы, күн астында қалықтаған бүркіттің бедерлі бейнесі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z486" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Нысанды киімді киіп жүру қағидасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z486" w:id="478"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z487" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Нысанды киімді киіп жүру қағидасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z489" w:id="481"/>
-[...15 lines deleted...]
-      84. Жазғы немесе қысқы киім нысанына ауысуды, нысанды киімді киюдің көктемде басталуын және күзде тоқтатылуын ІІО басшысы белгілейді.</w:t>
+    <w:bookmarkStart w:name="z488" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Нысанды киімді киіп жүру қызметтік міндеттерін орындау кезінде міндетті болып табылады және осы бұйрықтың талаптарымен регламенттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z490" w:id="482"/>
-[...15 lines deleted...]
-      85. Қызметкердің күнделікті қызмет өткеру кезіндегі киім нысанын ауа райы жағдайларына және киім нысанының белгіленген түрлеріне сәйкес ІІО басшысы анықтауы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z489" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Саптық байқауларға, саптарға, қызметтік кеңестер мен жиналыстарға арналған киім нысанын осы іс-шараларды өткізуге жауапты лауазымды адамдар жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z491" w:id="483"/>
-[...15 lines deleted...]
-      86. Қызметкер ІІО-ның басқа бөліністерінде уақытша болған кезде нысанды киім осы ІІО-да белгіленген киім нысаны бойынша киіледі.</w:t>
+    <w:bookmarkStart w:name="z490" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Жазғы немесе қысқы киім нысанына ауысуды, нысанды киімді киюдің көктемде басталуын және күзде тоқтатылуын ІІО басшысы өңірдің климаттық және ауа райы жағдайларына қарай белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z492" w:id="484"/>
-[...15 lines deleted...]
-      87. Қызметкерді басқа мемлекеттік органдар мен өкілдіктерге іссапарға жіберген кезде нысанды киім кию құқығы іссапарға жіберу туралы тиісті бұйрықпен регламенттеледі. ІІО қызметкерлерінің киім нысанын ол қызмет атқаратын ұйымның басшысы айқындайды.</w:t>
+    <w:bookmarkStart w:name="z491" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Қызметкердің күнделікті қызмет өткеру кезіндегі киім нысанын ауа райы жағдайларына және киім нысанының белгіленген түрлеріне сәйкес ІІО басшысы анықтауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z493" w:id="485"/>
-[...15 lines deleted...]
-      88. Бас киімдерді белгіленген киім нысандарына сәйкес:</w:t>
+    <w:bookmarkStart w:name="z492" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Қызметкер ІІО-ның басқа бөліністерінде уақытша болған кезде нысанды киім осы ІІО-да белгіленген киім нысаны бойынша киіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z494" w:id="486"/>
+    <w:bookmarkStart w:name="z493" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Қызметкерді басқа мемлекеттік органдар мен өкілдіктерге іссапарға жіберген кезде нысанды киім кию құқығы іссапарға жіберу туралы тиісті бұйрықпен регламенттеледі. ІІО қызметкерлерінің киім нысанын ол қызмет атқаратын ұйымның басшысы айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z494" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Бас киімдерді белгіленген киім нысандарына сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z495" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қара-көк түсті парадтық фуражка – қара-көк түсті парадтық мундирмен, маусымдық плащпен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z495" w:id="487"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z496" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сарғыш түсті парадтық фуражка – сарғыш түсті парадтық мундирмен және ашық сұр түсті парадтық фуражка - ашық сұр түсті мундирмен маусымдық плащпен және ақ түсті жейделермен (блузкалармен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z496" w:id="488"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z497" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күнделікті фуражка – китель мен күнделікті костюмдермен, маусымдық плащпен және күртемен, пуловермен және күнделікті жейделермен, нысанды көйлектермен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z499" w:id="491"/>
-[...15 lines deleted...]
-      6) тоқыма қалпақ – патрульдік полиция, сыртқы қызмет қызметкерлері, учаскелік инспекторлары қысқы мезгілінде капюшон (дала, трасса) кию қажет болған кезде киюге арналған.</w:t>
+    <w:bookmarkStart w:name="z498" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нысанды қалпақ - күнделікті кительмен және костюмдермен, маусымдық күртемен, күнделікті пуловер және жейделермен, нысанды көйлектермен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z500" w:id="492"/>
-[...15 lines deleted...]
-      7) қаракөлден тігілген папаха – қаракөл жағасы бар парадтық пальтомен;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепилер (бейсболкалар) – күнделікті костюмдермен және жейделермен, маусымдық плащтармен және күртелермен, сондай-ақ пуловермен және нысанды көйлектермен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z501" w:id="493"/>
-[...15 lines deleted...]
-      8) қаракөлден тігілген құлақшын – былғары, қаракөл жағасы бар парадтық пальтомен және жылы күртешемен, сондай-ақ пуловермен;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бүркеніш түсті кепи – бүркеніш түсті костюмдермен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z502" w:id="494"/>
-[...15 lines deleted...]
-      9) қаракөл құлақшын (полковниктер үшін) - жылы күртелер мен костюмдерімен (оның ішінде бүркенішті түсті киімммен), сондай-ақ пуловерлермен. Болмаған жағдайда жылы құлақшын киюге рұқсат етіледі;</w:t>
+    <w:bookmarkStart w:name="z501" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тоқыма қалпақ – патрульдік полиция, сыртқы қызмет қызметкерлері, учаскелік инспекторлары қысқы мезгілінде капюшон (дала, трасса) кию қажет болған кезде киюге арналған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z503" w:id="495"/>
+    <w:bookmarkStart w:name="z502" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қаракөлден тігілген папаха – қаракөл жағасы бар парадтық пальтомен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z503" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қаракөлден тігілген құлақшын - былғары және парадтық пальтомен, жылы күртелер мен костюмдерімен (оның ішінде бүркенішті түсті киіммен), сондай-ақ пуловерлермен. Қаракөлден тігілген құлақшын болмаған жағдайда жылы құлақшын киюге рұқсат етіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z504" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жылы құлақшын – жылы күртемен және костюмдермен (оның ішінде бүркеніш), сондай-ақ пуловермен киюге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z504" w:id="496"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z505" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      89. Барлық бас киімдер қисайтылмай тігінен киіледі және төменгі жиегі қастардың үстіне көлденең бекітілген бір-екі саусақ қашықтықта, ал фуражкалар мен кепилердің күнқағарлары қас деңгейінде болатындай етіп киіледі. Кокарданың ортасы кеңсіріктің үстінде болуы тиіс. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z506" w:id="498"/>
+      90. Барлық бас киімдер қисайтылмай тігінен киіледі және төменгі жиегі қастардың үстіне көлденең бекітілген бір-екі саусақ қашықтықта, ал фуражкалар мен кепилердің күнқағарлары қас деңгейінде болатындай етіп киіледі. Кокарданың ортасы кеңсіріктің үстінде болуы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z506" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. ІІО әкімшілік ғимараты кешенінің аумағында, көлік құралдарында, нысанды киімді бас киімсіз киюге, сондай-ақ суық мезгілде құлақшынды парадтық мундирмен, пальтосыз, плащсыз және күртесіз күнделікті китель және костюммен киюге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z507" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      91. Сұр түсті қаракөл жағасы бар былғары пальтоны маусымдық уақытта жағасыз, сондай-ақ қысқы киім нысаны кезінде жылы күртенің орнына киюге рұқсат етіледі. </w:t>
-[...39 lines deleted...]
-      93. Маусымдық плащтар, маусымдық күртелер мен костюмдер маусымдық уақыттан басқа жазғы және қысқы уақытта тиісті ауа райы жағдайларында парадтық және күнделікті киім нысандарымен киюге рұқсат етіледі.</w:t>
+      92. Сұр түсті қаракөл жағасы бар былғары пальтоны маусымдық уақытта жағасыз, сондай-ақ қысқы киім нысаны кезінде жылы күртенің орнына киюге рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z509" w:id="501"/>
-[...15 lines deleted...]
-      94. Сыртқы қызметтердің қызметкерлеріне қызмет өткеру үшін жылы/маусымдық костюмнен бөлек нысанды шалбары бар костюмнің күртесін киюге рұқсат етіледі.</w:t>
+    <w:bookmarkStart w:name="z508" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Былғары пальтоны, жылы күртені және костюмдерді ауа райына сәйкес астарынсыз киюге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z510" w:id="502"/>
-[...15 lines deleted...]
-      95. Пуловерді күнделікті киім нысанын кию кезінде барлық маусымда ауа райы жағдайына сәйкес күнделікті киімнің орнына китель мен күртенің орнына киюге рұқсат етіледі. Пуловердің астына футболкалар киіледі (жоғарғы басшы құрамға күнделікті ұзын жеңді жейделер мен галстук киюге рұқсат етіледі).</w:t>
+    <w:bookmarkStart w:name="z509" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Маусымдық плащтар, маусымдық күртелер мен костюмдер маусымдық уақыттан басқа жазғы және қысқы уақытта тиісті ауа райы жағдайларында парадтық және күнделікті киім нысандарымен киюге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z511" w:id="503"/>
-[...15 lines deleted...]
-      96. ІІО және білім беру ұйымдары басшысының нұсқауы бойынша галстукпен бірге күнделікті кительмен шалбарды/белдемшені ұзын жеңді ақ түсті/күнделікті жейдемен (блузкамен) киіледі (жоғары басшы құрамды қоспағанда).</w:t>
+    <w:bookmarkStart w:name="z510" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Сыртқы қызметтердің қызметкерлеріне қызмет өткеру үшін жылы/маусымдық костюмнен бөлек нысанды шалбары бар костюмнің күртесін киюге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z512" w:id="504"/>
-[...15 lines deleted...]
-      97. Жоғары басшы құрам мен басқарма аппараттарының қызметкерлері күнделікті ұзын жеңді костюмдерді күнделікті ұзын жеңді жейделермен (блузкалармен) және күнделікті галстуктармен не күнделікті фуражкамен не кепимен (бейсболкамен) күнделікті футболкалармен киеді.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      96. Пуловерді күнделікті киім нысанын кию кезінде барлық маусымда ауа райы жағдайына сәйкес күнделікті киімнің орнына китель мен күртенің орнына киюге рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z513" w:id="505"/>
-[...15 lines deleted...]
-      98. Жоғары басшы құрам мен басқарма аппараттарының қызметкерлері қысқа жеңді күнделікті костюмдерді күнделікті фуражкамен немесе кепимен (бейсболкамен) күнделікті футболкалармен киеді.</w:t>
+    <w:bookmarkStart w:name="z512" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. ІІО және білім беру ұйымдары басшысының нұсқауы бойынша галстукпен бірге күнделікті кительмен шалбарды/белдемшені ұзын жеңді ақ түсті/күнделікті жейдемен (блузкамен) киіледі (жоғары басшы құрамды қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z514" w:id="506"/>
+    <w:bookmarkStart w:name="z513" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Жоғары басшы құрам мен басқарма аппараттарының қызметкерлері күнделікті ұзын жеңді костюмдерді күнделікті фуражкамен не кепимен (бейсболкамен) күнделікті футболкалармен киеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z514" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Сыртқы қызмет қызметкерлері, учаскелік полиция инспекторлары және жүргізушілер ұзын және қысқа жеңді күнделікті костюмдерді күнделікті футболкамен, күнделікті фуражкамен (тек учаскелік полиция инспекторлары) не кепимен (бейсболкамен) киеді. Жоғары басшы құрамға қажет болған жағдайда, ІІО қызметкерлеріне басшылықтың нұсқауы бойынша күнделікті футболканың орнына ақ футболка киюге рұқсат беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z516" w:id="508"/>
+    <w:bookmarkStart w:name="z515" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Қызметтік кабинетте келушілер болмаған кезде шалбармен/белдемшемен футболкамен отыруға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z516" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Көк-жасыл түсті поло-футболкасы жазғы уақытта ПП (30-сурет), УПИ (37-сурет) және СҚ (40-сурет) қызметін атқарған кезде киіледі. Ақ түсті поло-футболканы қызметкерлері басшылықтың нұсқауы бойынша іс-шараларды өткізу кезінде киеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z517" w:id="509"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z517" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Ыстық ауа райында күнделікті футболкаларсыз қысқа жеңді костюмдерді киюге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z518" w:id="510"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z518" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Жейделерді (блузкалар) сыртқы киімдерден бөлек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z519" w:id="511"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z519" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қысқа жеңді ақ түсті – жазғы парадтық киім нысаны кезінде парадтық фуражкамен және шалбармен/белдемшемен (жоғары басшы құрам - қара көк түсті шалбар), галстуксыз, сондай-ақ басшылықтың нұсқауы бойынша жай күндері күнделікті фуражкамен немесе жазғы кепкамен (бейсболкамен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z520" w:id="512"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z520" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұзын жеңді ақ түсті – жазғы парадтық киім нысаны кезінде парадтық фуражкамен және шалбармен/белдемшемен (жоғары басшы құрам - қара көк түсті шалбар) галстукпен және қысқыштармен, сондай-ақ басшылықтың нұсқауы бойынша жай күндері күнделікті фуражкамен немесе жазғы кепкамен (бейсболкамен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z521" w:id="513"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z521" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күнделікті қысқа жеңді – жазғы күнделікті киім нысаны кезінде, күнделікті фуражкамен не кепимен (бейсболкамен) және шалбармен/белдемшемен, галстуксыз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z523" w:id="515"/>
+    <w:bookmarkStart w:name="z522" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) күнделікті ұзын жеңді – күнделікті киім нысаны кезінде, күнделікті фуражкамен не кепимен (бейсболкамен) және шалбармен/белдемшемен галстукпен және қысқыштармен киюге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z523" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Жейделер белгіленген үлгілер мен түстерде, таза, мұқият реттелген және үтіктелген, дұрыс таңдалған погондармен киіледі. Түсі өзгерген және үтіктелмеген жейделерді, майысқан және кір погондар тағылған жейделерді киюге, сондай-ақ жейденің артқы және алдыңғы қатпарларын тегістеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z524" w:id="516"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z524" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Нысанды көйлек жазғы уақытта қажет болған жағдайда шарфпен киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z525" w:id="517"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z525" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Сигналдық кеудешелерді қызмет атқару кезінде патрульдік полиция қызметкерлері негізгі киім жиынтығының үстінен киеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z526" w:id="518"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z526" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Арнайы желбей костюм күрте мен шалбардан тұрады. Күрте екі жақты орындалған: бір жағы - қара көк түсті су жұқпайтын материалдан жасалып, жергілікті жерді патрульдеу кезінде киіледі, екінші жағы - жарық шағылыстыратын элементтері бар ашық сары (лимон) түсті материалдан жасалып, жол қозғалысын реттеу кезінде киіледі (35-сурет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z527" w:id="519"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z527" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Құрмет қарауыл ротасының құрамына кіретін қызметкерлерге арналған киім нысаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z529" w:id="521"/>
-[...15 lines deleted...]
-      2) қысқы: қаракөл құлақшын, қаракөл жағалы шинель, алтын түстес аксельбанты бар парадтық мундир және етікке салатын шалбар, галстугі бар ақ түсті жейде, қара түсті шалбарға тағатын белбеу, ақ түсті биялай, парадтық белбеу, хром етік, ақ түсті кашне (125-сурет).</w:t>
+    <w:bookmarkStart w:name="z528" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жазғы: парадтық фуражка, алтын түстес аксельбанты бар парадтық мундир және етікке салатын шалбар, галстугі бар, ақ түсті жейде, парадтық белбеу, шалбарға тағатын қара түсті белбеу, хром етік, ақ түсті биялай (1-қосымша, 124-сурет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z530" w:id="522"/>
+    <w:bookmarkStart w:name="z529" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қысқы: қаракөл құлақшын, қаракөл жағалы шинель, алтын түстес аксельбанты бар парадтық мундир және етікке салатын шалбар, галстугі бар ақ түсті жейде, қара түсті шалбарға тағатын қара түсті белбеу, ақ түсті биялай, парадтық белбеу, хром етік, ақ түсті кашне (1-қосымша, 125-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z530" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салтанатты рәсімдерді орындау кезінде салтанатты іс-шаралар мен ресми кездесулерде жалау ұстаушыға, ассистенттерге арналған салтанатты бау және жиынтықтағы кавалериялық шашка тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z532" w:id="524"/>
+    <w:bookmarkStart w:name="z531" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Патрульдік полициямен бірге жүретін эскорт взводының қызметкерлері: салтанаттық рәсімдік фуражка немесе дулыға, парадтық погондары және алтын түстес аксельбанты бар жиынтықтағы мотоцикл костюмін, ұзын жеңді ақ түсті жейде, галстук, ақ түсті биялай, парадтық белбеу, мотоцикл аяқ киімін киеді (1-қосымша, 126, 127-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z532" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Бүркеніш костюмдер айырым белгілерімен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z534" w:id="526"/>
+    <w:bookmarkStart w:name="z533" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жиындар, оқу-жаттығулар, оқу-жаттығу жиындарын, жедел-тактикалық және командалық-штабтық жаттығуларды, демонстрациялық-сынақ іс-шараларын (қаруды, оқ-дәрілерді, арнайы техниканы тестілеу және т.б.) өткізу кезеңінде, оның ішінде соғыс уақытына, жағдайына ауысу, тәуліктік кезекшілікті атқару кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z534" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметін іздестіру, патрульдік, шабуылдау, айдауылдау-қарауылдау иттерімен өткеретін кинологиялық қызмет және тек қызмет атқарудың ерекше жағдайында (кір, ыс, химиялық қалдықтардың болуы) арнайы объектілерді, сондай-ақ әскери және арнайы жабдықтау базасының және қоймалық үй-жайларда, сыртта күзету үшін мамандандырылған күзет қызметінің қызметкерлері киеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z535" w:id="527"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z535" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) басшылықтың нұсқауы бойынша білім беру процесін ескере отырып, оқу орындарының курсанттары киеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z537" w:id="529"/>
+    <w:bookmarkStart w:name="z536" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Желбей-күртені жаңбырлы ауа райында ІІО барлық қызметкерлері киеді (жоғары басшы құрамнан басқа) (1-қосымша, 128-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z537" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Нысанды киімді кигенде аяқ киім белгіленген үлгіде, дұрыс жағдайда және әрқашан таза күйінде киіледі. Биік қонышты бәтеңке ұқыпты баулануы тиіс. Үсті бүлінген немесе өкшесі тозған аяқ киімді киюге жол берілмейді. Сапта және ресми іс-шараларда аяқ киім тұтас былғарыдан тігілген тұмсығы бар қара түсті, сыртқы түрі бойынша бірыңғай болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z538" w:id="530"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z538" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Нысанды аяқ киіммен биіктігі тобықтан 8-10 см жоғары болатын қара (қара/қаракөк) түсті шұлықтар киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z539" w:id="531"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z539" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Нысанды киімнің барлық заттарын тазалап, үтіктеу керек. Жапсырма қалтаның және ойық қалталардың клапандары сыртқа шығарылады. Нысанды киімді азаматтық киіммен араластыруға және нысанды киімнің белгіленбеген түрлерін киюге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z541" w:id="533"/>
+    <w:bookmarkStart w:name="z540" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Ілмектердегі, түймелердегі және түймелердегі киімнің борттық бекіткіші барлық түймелерге, толық ұзындықтағы сыдырмаға немесе қажет болған жағдайда жапсырмалы төс қалталарындағы клапандардың жоғарғы бөлігіне дейін түймеленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z541" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Шешілген бас киімдер құрсаманың артқы жағымен ілгішке не сөреге ұқыпты ілінеді, қолайлы жиһаздың үстіне қойылады не көлденеңінен сол қолына киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z542" w:id="534"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z542" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Шешілген пальто мен күртелер киім ілгіштің ілгегіне мұқият ілінеді немесе бет жағын сыртқа қарай ұқыпты бүктеп, сол қолына киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z543" w:id="535"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z543" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Нысанды киімді қызметтік үй-жайларда сақтауға тиісті сақтау жағдайларын жасайтын шкафтар (олар болған жағдайда) немесе киім ілетін орындар болған жағдайда рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z544" w:id="536"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z544" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z545" w:id="537"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z545" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жазғы арнайы киім нысаны кезінде қара түсті биік қонышты бәтеңке орнына – қара түсті қысқа қонышты бәтеңкені немесе қара түсті спорттық аяқ киімді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z546" w:id="538"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z546" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қысқы арнайы киім нысаны кезінде қара түсті биік қонышты жылы бәтеңке орнына – қара түсті қысқа қонышты жылы етік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z548" w:id="540"/>
-[...15 lines deleted...]
-      4) жазда арнайы үлгідегі киімнің күртешесінің жеңдерін шынтақтың бүгілген деңгейіне дейін жинауға;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) биік қонышты бәтеңкенің сыртына шығарылатын бүркеніш шалбарды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z549" w:id="541"/>
+    <w:bookmarkStart w:name="z548" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жазда бүркеніш арнайы үлгідегі киімнің күртешесінің жеңдерін шынтақтың бүгілген деңгейіне дейін жинауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z549" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ұқсас дизайндағы және белгіленген үлгідегі материалдары бар азаматтық аяқ киімді киюге рұқсат етіледі. Қызметтік кабинетте келушілер болмаған жағдайда қара түсті ыңғайлы аяқ киімді киюге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z551" w:id="543"/>
+    <w:bookmarkStart w:name="z550" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      120. Мүкаммал мүлік қажет болған жағдайда қызмет өткеру кезінде киіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z551" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жедел-криминалистикалық қызметтің және жедел-тергеу топтарының қызметкерлеріне, сондай-ақ іс-шараларға тартылған қызметкерлерге қызмет бабына байланысты күнделікті не азаматтық киім нысанының үстіне "POLISIA" жазуы бар кеудеше киюге рұқсат етіледі (1-қосымша, 134-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z552" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z552" w:id="544"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z553" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзгертілген және (немесе) белгіленбеген үлгілердің нысанды киім заттарын, жарақтарын және айырым белгілерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z553" w:id="545"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z554" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтің ерекшелігі бойынша тиесілі нормаларда көзделмеген нысанды киім бұйымдарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z554" w:id="546"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z555" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) тігілген жұлдыздары бар погондарды (жоғары басшы құрамды қоспағанда); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z555" w:id="547"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z556" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) қызметтің ерекшелігі мен маусымдылығын ескере отырып, нысанды киімнің аралас заттарын (ІІО сыртта қызмет атқаратын, патрульдік полиция, учаскелік инспекторлар қызметкерлерінің киім нысаны бар басқарма аппараттары киім нысанын; жаңа үлгідегі киім нысаны бар ескі үлгідегі киім нысанын және киюдің басқа да ықтимал нұсқаларын), сондай-ақ азаматтық және арнайы киім нысанын; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z556" w:id="548"/>
+      4) қызметтің ерекшелігі мен маусымдылығын ескере отырып, нысанды киімнің аралас заттарын (басқарма аппараттары қызметкерлерінің киім нысанын ІІО сыртта қызмет атқаратын, патрульдік полиция қызметкерлерінің, учаскелік инспекторлардың киім нысанымен; жаңа үлгідегі киім нысаны бар ескі үлгідегі киім нысанын және киюдің басқа да ықтимал нұсқаларын), сондай-ақ азаматтық және арнайы киім нысанын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z557" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтық киімді және аяқкиімді (нубуктен, күдері, лак былғарыдан, перфорация және декор элементтерімен) қызметтік міндеттерін атқару кезінде (нысанды киімнің орнына ақшалай өтемақы алуға құқық беретін қызмет Қазақстан Республикасы ішкі істер органдары бөліністерінің тізбесін қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z557" w:id="549"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z558" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ашық түстердегі сөмкелерді ұстауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z558" w:id="550"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z559" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нысанды көйлектің үстінен: кительді, мундирді, сондай-ақ күнделікті костюмнің күртесін киюге; нысанды көйлектің ішіне футболканы немесе басқа да азаматтық киімді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z559" w:id="551"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z560" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бүлінген, ластанған, түсі өзгерген және мыжылған, мойны созылған және түстері белгіленбеген нысанды киім заттарын киюге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z560" w:id="552"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z561" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қызметкердің бөлініс аумағынан тыс жерлерде бас киімсіз жүруіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z563" w:id="555"/>
+    <w:bookmarkStart w:name="z562" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ІІО-да үлесінде тұрмайтын адамдарға айырым белгiлерi және (немесе) нышаны бар киiм нысанын, сондай-ақ нысанды киiм мен арнаулы киiм-кешектi пайдалануға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z563" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Ішкі істер министрлігінің келісімінсіз әртүрлі іс-шараларда азаматтық тұлғалардың айырым белгiлерiн және (немесе) нышаны бар киiмді, сондай-ақ ІІО нысанды киiм мен арнаулы киiм-кешектi пайдалануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z564" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Қызметкерлер нысанды және арнайы киімді кию мерзімі өткеннен кейін бұйымдарды ІІО-ның айрықша элементтері танылмайтындай жасап, одан әрі пайдалануға жарамсыз күйге келтіруге және оны өртеу немесе бөлшектерге кесу арқылы жоюға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z564" w:id="556"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z565" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жеке заттарды және басқа да айырым белгілерін нысанды киіммен кию қағидасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z565" w:id="557"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z566" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Кашне пальтоның және күртенің жағаларының астына ұқыпты салынып киіледі. Кашненің жоғарғы шеті жаға астарынан біркелкі 1-2 см шығып тұруы тиіс. Ақ түсті кашне қысқы парадтық киім нысаны үшін, қара түсті кашне – қысқы күнделікті киім нысаны үшін көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z566" w:id="558"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z567" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Нысанды галстуктер ұзын жеңді жейделермен киюге арналған. Галстуктер әрқашан жаңа және таза болуы тиіс, түсі өзгерген және кірленген галстуктерді киюге рұқсат етілмейді. Галстуктер күнделікті және ақ түсті жейдемен (блузкалармен) киіледі. Жейделерді өз бетінше киіп жүргенде галстуктер оларға жоғарыдан үшінші және төртінші түймелер аралығында бекіткішпен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z567" w:id="559"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z568" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       125. Ақ түсті биялай ІІО басшысының нұсқауы бойынша парадтық киім нысанында парадтарда киіледі. Қара түсті биялайлар қысқы күнделікті киім нысанында киіледі, сондай-ақ жазғы және маусымдық киім нысандарында суық ауа райында киюге рұқсат етіледі. Сәлемдесу кезінде биялайлар шешілмейді. Жылы ауа райында қысқы киім нысанында биялайды киюге рұқсат етілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z568" w:id="560"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z569" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Азаматтық үлгідегі биялайларды, сондай-ақ белгіленген үлгідегі ұқсас дизайндағы былғарыдан тігілген биялайларды киюге рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z569" w:id="561"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z570" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       127. Парадтық белдік парадтық мундирде және парадтық пальтода киіледі. Белдік сапта тағылады және ойық қалта клапанының жоғарғы жиегінен 10 мм қашықтықта түймеленеді. Белдіктің қапсырмасы кию кезінде алдыңғы жағында ортасында орналасады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z570" w:id="562"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z571" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Аксельбант жоғары басшы құрамның қара-көк түсті парадтық мундирінде және ІІО қызметкерлерінің парадтық мундирінде киіледі және оң жақ погонның астына бекітіледі. Аксельбант таңғышының бірінші бауының шеті жеңге бағытталған погонның шетінен 5 мм қашықтықта тігіледі, баудың өзі жеңнің астынан өтеді. Баудың қалған байламы ауа ілмегіне және жаға қайырманың төменгі бөлігінде тігілген түймеге бекітіледі. Бұл ретте ауа ілмегі қайырмадан көрінбеуі тиіс, ал ұштықтың ұшы жоғарыдан екінші түйменің жоғарғы бөлігінің деңгейінде болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z571" w:id="563"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z572" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Жарақтар не оның жиынтығының бір бөлігі қажеттілігіне қарай арнайы киім нысанында киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z572" w:id="564"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z573" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Былғарысыз/тоқымасыз белдіктегі жарақтар қысқы нысанды киім-кешектің сыртынан немесе жазғы киім нысанының сыртынан: қызмет өткеру, саптық қарауларда, сапта жүру кезінде киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z573" w:id="565"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z574" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Ішкі істер органдарының қызметкерлеріне нысанды киімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z575" w:id="567"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z575" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Қазақстан Республикасының мемлекеттiк наградалары туралы" Қазақстан Республикасының 1995 жылғы 12 желтоқсандағы № 2676 Заңына сәйкес наградаларда; "Мемлекеттік рәміздер және Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін кейбір мемлекеттік органдардың, Қазақстан Республикасы Конституциялық Сотының, құқық қорғау органдарының, соттардың, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың ведомстволық және оларға теңестірілген өзге де наградаларының геральдикасы мәселелері туралы" Қазақстан Республикасы Президентінің 2011 жылғы 30 қыркүйектегі № 155 Жарлығына және Қазақстан Республикасының мемлекеттік және ұлттық мерекелерін мерекелеуге байланысты Қазақстан Республикасы Президентінің Жарлықтарына сәйкес наградаларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z576" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсіби мерекелерді мерекелеуге байланысты марапаттау Қазақстан Республикасы Ішкі істер министрінің бұйрығымен жүзеге асырылған мерейтойлық медальдар мен төсбелгілерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z576" w:id="568"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z577" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) марапаттау үкіметтердің нормативтік-құқықтық актілерімен, шет елдердің мемлекеттік органдары басшыларының бұйрықтарымен және халықаралық ұйымдардың шешімдерімен жүзеге асырылған ордендер, медальдар, төсбелгілерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z579" w:id="571"/>
-[...15 lines deleted...]
-      Бұл ретте, басқа да іс-шараларды өткізу кезінде (мемлекеттік және ведомостволық мерекелерді есептемегенде) парадтық мундирлерде орден мен медальдардың орнына медаль ленталары планкасын тағуға, сондай-ақ парадтық белдіксіз және аксельбантсыз рұқсат етіледі (полковник атағында, Департамент бастығы және аумақтық мемлекеттік орган басшысы лауазымынан төмен емес).</w:t>
+    <w:bookmarkStart w:name="z578" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ауғанстан Демократиялық Республикасында және басқа елдерде интернационалдық борышын орындағаны үшін ордендер, медальдар, төсбелгілерде тағуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z580" w:id="572"/>
+    <w:bookmarkStart w:name="z579" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Мундирлерде – ордендер мен медальдарды; кительдерде ––орден мен медаль ленталарын планкаларда және басқа да айырым белгілерін тағу міндетті болып табылады және қажет болғанда басқару аппараттарының басшы құрамына күнделікті костюмдерде тағылады (бөлім/бөлімше бастығынан төмен емес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z580" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, басқа да іс-шараларды өткізу кезінде (мемлекеттік және ведомостволық мерекелерді қоспағанда) парадтық мундирлерде орден мен медальдардың орнына медаль ленталары планкасын тағуға, сондай-ақ парадтық белдіксіз және аксельбантсыз рұқсат етіледі (полковник атағында, Департамент бастығы және аумақтық мемлекеттік орган басшысы лауазымынан төмен емес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z581" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Жоғары дәрежелі ерекшелік белгілері – "Алтын Қыран" ордені (Золотой орел), "Халық қаһарманы" алтын жұлдызы (Народный герой) медалі, "Отан" ордені (Отечество), сондай-ақ, жазғы парадтық (жейдеде), жазғы күнделікті (жейдеде), арнайы (бүркеніш түсті) және жұмыс киімі нысанын қоспағанда құрметті атақтарға төсбелгілер кеуденің сол жағында барлық киім нысанында кеуделердің үстіне тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z581" w:id="573"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z582" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Бұрынғы КСРО-ның Тәуелсіз мемлекеттер достастығы мен шет мемлекеттердің ерекше ерекшелік белгілері, ордендері мен медальдары, сондай-ақ олардың орденді ленталары мен медальдарға ленталары Қазақстан Республикасының наградаларынан кейін мәртебесіне сай келетін реттілігі бойынша тағылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z582" w:id="574"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z583" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Парадтық және күнделікті киім нысанында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z583" w:id="575"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z584" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары дәрежелі ерекшелік белгілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z584" w:id="576"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z585" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ордендер мен медальдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z585" w:id="577"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z586" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лауреаттардың құрмет белгілері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z586" w:id="578"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z587" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрметті атақтарға төсбелгілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z588" w:id="580"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z588" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Ішкі icтep органдарының құрметті қызметкері"; "Ішкі icтep органдарының үздігі"; "Оқу орнының үздігі"; "Қылмыстық-атқару жүйесінің үздігі" төсбелгілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z589" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) маманның сыныптық біліктілікке арналған төсбелгілері (жоғары басшы құрамды қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z589" w:id="581"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z590" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оқу орындарын бітіргені туралы төсбелгілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z590" w:id="582"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z591" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы Президентінің жарлықтарымен, Қазақстан Республикасы Үкіметінің қаулыларымен, Қазақстан Республикасы Ішкі істер министрінің бұйрықтарымен бекітілген басқа да айырым белгілері киіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z591" w:id="583"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z592" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       135. Парадтық (жейдеде), күнделікті: қызметтердің барлық санаттарындағы жейделерде, күнделікті костюмдерде (қажет болған жағдайда басқару аппараттары басшы құрамын қоспағанда), арнайы (бүркеніш түсті және жұмыс киім нысандарында) орден ленталары, планкалардағы медаль ленталары және төсбелгілер тағылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z592" w:id="584"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z593" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Қазақстан Республикасының ордендері мен медальдары кеуденің сол жағына тағылады және мынадай тәртіппен орналастырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z595" w:id="587"/>
-[...15 lines deleted...]
-      2) "Барыс" (Барс);</w:t>
+    <w:bookmarkStart w:name="z594" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136.1. Ордендер мен медальдар "Қазақстан Республикасының мемлекеттiк наградалары туралы" Қазақстан Республикасының 1995 жылғы 12 желтоқсандағы № 2676 Заңында көрсетiлген тiзбеге сәйкес тағылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z596" w:id="588"/>
-[...15 lines deleted...]
-      3) "Даңқ" (Слава);</w:t>
+    <w:bookmarkStart w:name="z595" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I дәрежелі "Барыс" (Барс), I дәрежелі "Даңқ" (Слава), I дәрежелі "Достық" (Дружба) ордендерінің белгілерін тағу кезінде оң иықтан өтетін иық ленталарында осы ордендердің жұлдыздары ордендердің сол жағында кеуденің сол жағында орналасады. III дәрежелі "Барыс" ордені мойын лентасында тағылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z597" w:id="589"/>
-[...15 lines deleted...]
-      4) "Айбын" (Доблесть);</w:t>
+    <w:bookmarkStart w:name="z596" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы ордендерінің орнына марапатталған адамдар белгіленген үлгідегі ордендердің символдарын таға алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z598" w:id="590"/>
-[...15 lines deleted...]
-      5) "Парасат" (Благородство);</w:t>
+    <w:bookmarkStart w:name="z597" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Кеуденің сол жағында екі және одан да көп ордендер тағылған кезде, сондай-ақ медальдар көрсетілген ордендермен бірге тағылған кезде олардың негіздері белгіленген тәртіппен оңнан солға қарай қатарға біріктіріледі. Бір атаудағы ордендер мен медальдар марапаттау уақытының тәртібімен қатар орналастырылады, атап айтқанда "Ішкі icтep органдарының ардагері", I, II деңгейлі медальдар маңыздылығына қарай кему ретінде тағылады, ведомоствалық мерейтойлық медальдар марапаттау уақытының тәртібімен орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z599" w:id="591"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z610" w:id="602"/>
+    <w:bookmarkStart w:name="z598" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бір қатарға сыймайтын ордендер мен медальдар (5-еуден көп емес) бірінші қатардан төмен орналасқан екінші және кейінгі қатарларға көшіріледі және оларға белгіленген кезектілікпен оңнан солға қарай орналастырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z599" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Кеуденің сол жағына ордендер мен медальдарды орналастыру бірінші қатардағы жалпы планкалардың (негіздердің) жоғарғы жиегі мундирлерде қайырма бұрышының деңгейінен 70 мм төмен (1-қосымша, 129-132-суреттер) орналасатындай етіп жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z600" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Екінші қатардағы ордендер мен медальдардың жалпы планкасы бірінші қатардағы ордендер мен медальдар планкасының астына кіріп тұруы тиіс, үшінші және одан кейінгі қатарлар осындай тәртіппен орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z601" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. "Ішкі icтep органдарының ардагері"; I, II дәрежелі "Miнciз қызметі үшін"; "Құқық тәртібін қамтамасыз етуге қосқан үлесі үшін"; "Ғазиз Байтасов"; "Халықаралық достықты дамытуға қосқан үлесі үшін"; "Қылмыстық-атқару жүйесін дамытуға қосқан үлесі үшін" медальдары ордендер мен медальдарда төмен, ал ордендер мен медальдар болмаған жағдайда олардың орнына тағылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z602" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО қызметкері түрлі ведомстволардың медальдарымен марапатталған кезде қызмет атқарып отырған ведомствоның медальдарынан кейін маңыздылық дәрежесі тәртібінде оңнан солға қарай тағылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z603" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Кеуденің оң жағына Қазақстан Республикасының ордендерін орналастыру бірінші қатардағы ордендер негіздерінің жоғарғы жағы немесе ордендер жұлдыздарының жоғарғы ұштары кеуденің сол жағына орналастырылатын ордендер мен медальдардың бірінші қатардағы негіздері (жалпы планкалары) үшін белгіленген деңгейде орналасатындай етіп жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z604" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Бұрынғы КСРО, ТМД және өзге де шет мемлекеттердің ордендері мен медальдары Қазақстан Республикасының ордендері мен медальдарынан төмен тағылады. Ленталарға бекітілген ордендер мен медальдар кеуденің сол жағына, ал лентасыз және негізсіз кеуденің оң жағына орналастырылады. Бұрынғы КСРО-ның ордендері мен медальдарын кеуденің сол жағына орналастыру бірінші қатардағы негіздердің (жалпы планкалардың) жоғарғы жағы мундирлерде қайырма бұрышының деңгейінен 70 мм төмен орналасатындай етіп жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z605" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орден ленталары мен медаль ленталары кительде кеуденің сол жағында – қайырма бұрышының деңгейінен 70 мм төмен тағылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z606" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орден ленталары мен медаль ленталары планкаларда оңнан солға қарай орналастырылады. Планканың көлемі 25 х 9,0 мм құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z607" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрынғы КСРО-ның және өзге де шет мемлекеттердің ордендері мен медальдарының ленталары олардың мәртебесіне сәйкес келетін ретпен Қазақстан Республикасының орденді ленталары мен медальдарының планкаларынан төмен жекелеген планкаларда тағылады. Ордендер мен медальдардың ленталары бір қатарда 4-тен аспайды және 4 қатардан аспай тағылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z608" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. "Генерал жұлдызы" белгі-рәмізін азаматтық костюмнің сол жақ лацканында киюге рұқсат етіледі. Белгі тағу құқығы жоғары басшы құрам атағы берілген сәттен бастап туындайды және оны Қазақстан Республикасының Ішкі істер министрі тапсырады (1-қосымша, 133-сурет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z609" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Лауреаттардың құрмет белгілері, құрметті атақтарға арналған төсбелгілер кеуденің оң жағына тағылады және ордендер мен медальдардан жоғары орналастырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z611" w:id="603"/>
-[...15 lines deleted...]
-      138. Кеуденің сол жағына ордендер мен медальдарды орналастыру бірінші қатардағы жалпы планкалардың (негіздердің) жоғарғы жиегі мундирлерде қайырма бұрышының деңгейінен 70 мм төмен (1-қосымша, 128-131-суреттер) орналасатындай етіп жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z610" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. "Ішкі істер органдарының құрметті қызметкері", "Ішкі істер органдарының үздігі" төсбелгілері кеуденің оң жағында, ордендер мен медальдарды парадтық мундир және китель киген кезде олардан 10 мм төмен, ал ордендер мен медальдар болмаған жағдайда – олардың орнына тағылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z612" w:id="604"/>
-[...15 lines deleted...]
-      139. Екінші қатардағы ордендер мен медальдардың жалпы планкасы бірінші қатардағы ордендер мен медальдар планкасының астына кіріп тұруы тиіс, үшінші және одан кейінгі қатарлар осындай тәртіппен орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z611" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. "Ішкі істер органдарының құрметті қызметкері" төсбелгісі болған жағдайда "Ішкі істер органдарының үздігі" төсбелгісі тағылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z613" w:id="605"/>
-[...15 lines deleted...]
-      140. "Ішкі icтep органдарының ардагері"; I, II, III дәрежелі "Miнciз қызметі үшін"; "Құқық тәртібін қамтамасыз етуге қосқан үлесі үшін"; "Халықаралық ынтымақтастықты дамытуға қосқан үлесі үшін"; "Қылмыстық-атқару жүйесін дамытуға қосқан үлесі үшін" медальдары ордендер мен медальдарда төмен, ал ордендер мен медальдар болмаған жағдайда олардың орнына тағылады.</w:t>
+    <w:bookmarkStart w:name="z612" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ішкі істер органдарының үздігі" төсбелгісі он жақтағы жоғары (орта) оқу орнын бітіргені туралы төсбелгінің бір қатарына бір деңгейде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z614" w:id="606"/>
-[...15 lines deleted...]
-      ІІО қызметкері түрлі ведомстволардың медальдарымен марапатталған кезде қызмет атқарып отырған ведомствоның медальдарынан кейін маңыздылық дәрежесі тәртібінде оңнан солға қарай тағылады.</w:t>
+    <w:bookmarkStart w:name="z613" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сыныптық біліктілік" төсбелгісі кеуденің оң жағына тағылады және:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z615" w:id="607"/>
-[...15 lines deleted...]
-      141. Кеуденің оң жағына Қазақстан Республикасының ордендерін орналастыру бірінші қатардағы ордендер негіздерінің жоғарғы жағы немесе ордендер жұлдыздарының жоғарғы ұштары кеуденің сол жағына орналастырылатын ордендер мен медальдардың бірінші қатардағы негіздері (жалпы планкалары) үшін белгіленген деңгейде орналасатындай етіп жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ордендер мен медальдар мундирде және кительде тағылған кезде – олардан 10 мм төмен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z616" w:id="608"/>
-[...15 lines deleted...]
-      142. Бұрынғы КСРО, ТМД және өзге де шет мемлекеттердің ордендері мен медальдары Қазақстан Республикасының ордендері мен медальдарынан төмен тағылады. Ленталарға бекітілген ордендер мен медальдар кеуденің сол жағына, ал лентасыз және негізсіз кеуденің оң жағына орналастырылады. Бұрынғы КСРО-ның ордендері мен медальдарын кеуденің сол жағына орналастыру бірінші қатардағы негіздердің (жалпы планкалардың) жоғарғы жағы мундирлерде қайырма бұрышының деңгейінен 70 мм төмен орналасатындай етіп жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z615" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ордендер мен медальдар болмаған кезде – олардың орнына "Ішкі істер органдарының құрметті қызметкері", "Ішкі істер органдарының үздігі" төсбелгілерінің оң жағында немесе олар болмаған жағдайда олардың орнына орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z617" w:id="609"/>
-[...15 lines deleted...]
-      Орден ленталары мен медаль ленталары кительде кеуденің сол жағында – қайырма бұрышының деңгейінен 70 мм төмен тағылады.</w:t>
+    <w:bookmarkStart w:name="z616" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. ІІМ жоғары (орта) оқу орнын немесе азаматтық жоғары (орта) оқу орнын бітіргені туралы төсбелгі парадтық мундирлерде, кительдерде көлденеңінен "Ішкі істер органдарының құрметті қызметкері", "Ішкі істер органдарының үздігі" төсбелгілерімен бір қатарға оң жаққа орналастырылады немесе екінші қатарға ауыстырылады және біріншіден төмен орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z618" w:id="610"/>
-[...15 lines deleted...]
-      Орден ленталары мен медаль ленталары планкаларда оңнан солға қарай орналастырылады. Планканың көлемі 25 х 8,5 мм құрайды.</w:t>
+    <w:bookmarkStart w:name="z617" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Қызметкерде ІІМ жоғары және орта оқу орнын немесе азаматтық жоғары және орта оқу орнын бітіргені туралы төсбелгілер болған кезде жоғары деңгейдегі бір ғана төсбелгі тағылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z619" w:id="611"/>
-[...15 lines deleted...]
-      Бұрынғы КСРО-ның және өзге де шет мемлекеттердің ордендері мен медальдарының ленталары олардың мәртебесіне сәйкес келетін ретпен Қазақстан Республикасының орденді ленталары мен медальдарының планкаларынан төмен жекелеген планкаларда тағылады. Ордендер мен медальдардың ленталары бір қатарда 4-тен аспайды және 4 қатардан аспай тағылады.</w:t>
+    <w:bookmarkStart w:name="z618" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық жоғары (орта) оқу орнын бітіргені туралы төсбелгіні ІІМ жоғары (орта) оқу орнын бітіргені туралы белгі болған кезде оның оң жағында, онымен бір деңгейде тағуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z620" w:id="612"/>
-[...15 lines deleted...]
-      143. Лауреаттардың құрмет белгілері, құрметті атақтарға арналған төсбелгілер кеуденің оң жағына тағылады және ордендер мен медальдардан жоғары орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z619" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Қосымша білім беру бағдарламалары бойынша оқуды бітіргені туралы, оның ішінде біліктілікті арттыру курстарының төсбелгілерін тағуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z621" w:id="613"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="622"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13071,92 +12820,102 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>киімінің сипаттамасы, айырым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>белгілері, сондай-ақ оны</w:t>
+              <w:t>белгілері, сондай-ақ оны киіп</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>киіп жүру қағидаларына</w:t>
+              <w:t>жүру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-Қосымша</w:t>
+              <w:t>1 – Қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...8 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z621" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2413000" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -13192,88 +12951,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z633" w:id="623"/>
+    <w:bookmarkStart w:name="z622" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 - Сурет Жоғары басшы құрамның қара-көк түсті шалбары бар мундир және фуражкадағы жазғы парадтық киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z634" w:id="624"/>
+        <w:t xml:space="preserve"> 1 - cурет Жоғары басшы құрамның қара-көк түсті шалбары бар мундир және фуражкадағы жазғы парадтық киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z623" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkEnd w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2628900" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -13309,88 +13068,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z635" w:id="625"/>
+    <w:bookmarkStart w:name="z624" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 - Сурет Жоғары басшы құрамның қысқы парадтық киім нысаны (белдікпен)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z636" w:id="626"/>
+        <w:t xml:space="preserve"> 2 - cурет Жоғары басшы құрамның қысқы парадтық киім нысаны (белдікпен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z625" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkEnd w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2413000" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -13426,3584 +13185,4060 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z637" w:id="627"/>
+    <w:bookmarkStart w:name="z626" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 - Сурет Жоғары басшы құрамның сарғыш түсті фуражка мен мундирдағы және қара-көк түстегі шалбардағы жазғы парадтық киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z638" w:id="628"/>
+        <w:t xml:space="preserve"> 3 - cурет Жоғары басшы құрамның сарғыш түсті фуражка мен мундирдағы және қара-көк түстегі шалбардағы жазғы парадтық киім нысаны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z627" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 - cурет Жоғары басшы құрамның жазғы парадтық киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z628" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkEnd w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5524500" cy="8750300"/>
+            <wp:extent cx="2552700" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5524500" cy="8750300"/>
+                      <a:ext cx="2552700" cy="8648700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z639" w:id="629"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z629" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4 - Сурет Жоғары басшы құрамның жазғы парадтық киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z640" w:id="630"/>
+        <w:t xml:space="preserve"> 5 - cурет Жоғары басшы құрамның қысқы парадтық киім нысаны (белдіксіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z630" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkEnd w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2552700" cy="8648700"/>
+            <wp:extent cx="2641600" cy="8623300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2552700" cy="8648700"/>
+                      <a:ext cx="2641600" cy="8623300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z641" w:id="631"/>
+    <w:bookmarkStart w:name="z631" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5 - Сурет Жоғары басшы құрамның қысқы парадтық киім нысаны (белдіксіз)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z642" w:id="632"/>
+        <w:t xml:space="preserve"> 6 – cурет  Жоғары басшы құрамның жазғы күнделікті киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z632" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkEnd w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2641600" cy="8623300"/>
+            <wp:extent cx="5321300" cy="9055100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2641600" cy="8623300"/>
+                      <a:ext cx="5321300" cy="9055100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z643" w:id="633"/>
+    <w:bookmarkStart w:name="z633" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6 – Сурет  Жоғары басшы құрамның жазғы күнделікті киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z644" w:id="634"/>
+        <w:t xml:space="preserve"> 7 – cурет  Жоғары басшы құрамның жазғы күнделікті киім нысаны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z634" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 – cурет  Жоғары басшы құрамның жазғы күнделікті киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z635" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkEnd w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5321300" cy="9055100"/>
+            <wp:extent cx="2921000" cy="8902700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5321300" cy="9055100"/>
+                      <a:ext cx="2921000" cy="8902700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z645" w:id="635"/>
+    <w:bookmarkStart w:name="z636" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7 – Сурет  Жоғары басшы құрамның жазғы күнделікті киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z646" w:id="636"/>
+        <w:t xml:space="preserve"> 9 – cурет  Жоғары басшы құрамның маусымдық киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z637" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkEnd w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5270500" cy="8648700"/>
+            <wp:extent cx="2857500" cy="8585200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5270500" cy="8648700"/>
+                      <a:ext cx="2857500" cy="8585200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z647" w:id="637"/>
+    <w:bookmarkStart w:name="z638" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8 – Сурет  Жоғары басшы құрамның жазғы күнделікті киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z648" w:id="638"/>
+        <w:t xml:space="preserve"> 10 – cурет  Жоғары басшы құрамның қысқы күнделікті киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z639" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkEnd w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2679700" cy="8724900"/>
+            <wp:extent cx="2844800" cy="8839200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2679700" cy="8724900"/>
+                      <a:ext cx="2844800" cy="8839200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z649" w:id="639"/>
+    <w:bookmarkStart w:name="z640" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9 – Сурет  Жоғары басшы құрамның маусымдық киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z650" w:id="640"/>
+        <w:t xml:space="preserve"> 11 – cурет  Жоғары басшы құрамның қысқы күнделікті киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z641" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2705100" cy="8775700"/>
+            <wp:extent cx="2628900" cy="8686800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2705100" cy="8775700"/>
+                      <a:ext cx="2628900" cy="8686800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z651" w:id="641"/>
+    <w:bookmarkStart w:name="z642" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10 – Сурет  Жоғары басшы құрамның қысқы күнделікті киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z652" w:id="642"/>
+        <w:t xml:space="preserve"> 12 – cурет  Жоғары басшы құрамның қысқы күнделікті киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z643" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkEnd w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2844800" cy="8839200"/>
+            <wp:extent cx="2616200" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2844800" cy="8839200"/>
+                      <a:ext cx="2616200" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z653" w:id="643"/>
+    <w:bookmarkStart w:name="z644" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11 – Сурет  Жоғары басшы құрамның қысқы күнделікті киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z654" w:id="644"/>
+        <w:t xml:space="preserve"> 13-сурет Жоғары басшы құрамның жазғы арнайы киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z645" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkEnd w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2743200" cy="8915400"/>
+            <wp:extent cx="5486400" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2743200" cy="8915400"/>
+                      <a:ext cx="5486400" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z655" w:id="645"/>
+    <w:bookmarkStart w:name="z646" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12 – Сурет  Жоғары басшы құрамның қысқы күнделікті киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z656" w:id="646"/>
+        <w:t xml:space="preserve"> 14-сурет Жоғары басшы құрамның қысқы арнайы киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z647" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkEnd w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2616200" cy="8636000"/>
+            <wp:extent cx="2654300" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2616200" cy="8636000"/>
+                      <a:ext cx="2654300" cy="8648700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z657" w:id="647"/>
+    <w:bookmarkStart w:name="z648" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 13-сурет Жоғары басшы құрамның жазғы арнайы киім нысаны</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z658" w:id="648"/>
+        <w:t xml:space="preserve"> 15-сурет Жоғары басшы құрамның қысқы арнайы киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z649" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkEnd w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5486400" cy="8636000"/>
+            <wp:extent cx="4622800" cy="8445500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5486400" cy="8636000"/>
+                      <a:ext cx="4622800" cy="8445500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z659" w:id="649"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z660" w:id="650"/>
+    <w:bookmarkStart w:name="z650" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16 – cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z651" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы парадтық киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z652" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkEnd w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2654300" cy="8648700"/>
+            <wp:extent cx="4927600" cy="8724900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2654300" cy="8648700"/>
+                      <a:ext cx="4927600" cy="8724900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z661" w:id="651"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z662" w:id="652"/>
+    <w:bookmarkStart w:name="z653" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z654" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы парадтық киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z655" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkEnd w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5105400" cy="8610600"/>
+            <wp:extent cx="4826000" cy="8597900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5105400" cy="8610600"/>
+                      <a:ext cx="4826000" cy="8597900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z663" w:id="653"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z664" w:id="654"/>
+    <w:bookmarkStart w:name="z656" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z657" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазғы парадтық киім нысаны (ПБА) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z658" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkEnd w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5435600" cy="8648700"/>
+            <wp:extent cx="4826000" cy="8724900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5435600" cy="8648700"/>
+                      <a:ext cx="4826000" cy="8724900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z665" w:id="655"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z666" w:id="656"/>
+    <w:bookmarkStart w:name="z659" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z660" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z661" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkEnd w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5372100" cy="8636000"/>
+            <wp:extent cx="5130800" cy="8763000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5372100" cy="8636000"/>
+                      <a:ext cx="5130800" cy="8763000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z668" w:id="658"/>
+    </w:p>
+    <w:bookmarkStart w:name="z662" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19 а - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z663" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полковниктер үшін жазғы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z664" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkEnd w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5435600" cy="8636000"/>
+            <wp:extent cx="4800600" cy="8572500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5435600" cy="8636000"/>
+                      <a:ext cx="4800600" cy="8572500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z669" w:id="659"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z670" w:id="660"/>
+    <w:bookmarkStart w:name="z665" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z666" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z667" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkEnd w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4965700" cy="8636000"/>
+            <wp:extent cx="5003800" cy="8864600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4965700" cy="8636000"/>
+                      <a:ext cx="5003800" cy="8864600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z671" w:id="661"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 20 - Сурет Жазғы күнделікті киім нысаны (ПБА)</w:t>
+    <w:bookmarkStart w:name="z668" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z669" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (ПБА)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z672" w:id="662"/>
+    <w:bookmarkStart w:name="z670" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5003800" cy="8864600"/>
+            <wp:extent cx="4762500" cy="8813800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5003800" cy="8864600"/>
+                      <a:ext cx="4762500" cy="8813800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z673" w:id="663"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 21 - Сурет Жазғы күнделікті киім нысаны (ПБА)</w:t>
+    <w:bookmarkStart w:name="z671" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22 - cурет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z674" w:id="664"/>
+    <w:bookmarkStart w:name="z672" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Курсанттар мен жүргізушілер үшін жазғы күнделікті киім нысаны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z673" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkEnd w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4762500" cy="8813800"/>
+            <wp:extent cx="5029200" cy="8763000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4762500" cy="8813800"/>
+                      <a:ext cx="5029200" cy="8763000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z675" w:id="665"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z676" w:id="666"/>
+    <w:bookmarkStart w:name="z674" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z675" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z676" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkEnd w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5270500" cy="8636000"/>
+            <wp:extent cx="2463800" cy="8394700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5270500" cy="8636000"/>
+                      <a:ext cx="2463800" cy="8394700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z677" w:id="667"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z678" w:id="668"/>
+    <w:bookmarkStart w:name="z677" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z678" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z679" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkEnd w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1930400" cy="8636000"/>
+            <wp:extent cx="5232400" cy="8712200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1930400" cy="8636000"/>
+                      <a:ext cx="5232400" cy="8712200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z679" w:id="669"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z680" w:id="670"/>
+    <w:bookmarkStart w:name="z680" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z681" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маусымдық киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z682" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkEnd w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5308600" cy="8648700"/>
+            <wp:extent cx="4914900" cy="8305800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5308600" cy="8648700"/>
+                      <a:ext cx="4914900" cy="8305800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z681" w:id="671"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z682" w:id="672"/>
+    <w:bookmarkStart w:name="z683" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z684" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маусымдық киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z685" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkEnd w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5397500" cy="8636000"/>
+            <wp:extent cx="5435600" cy="8775700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5397500" cy="8636000"/>
+                      <a:ext cx="5435600" cy="8775700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z683" w:id="673"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z684" w:id="674"/>
+    <w:bookmarkStart w:name="z686" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z687" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z688" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5613400" cy="8636000"/>
+            <wp:extent cx="5194300" cy="8775700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5613400" cy="8636000"/>
+                      <a:ext cx="5194300" cy="8775700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z685" w:id="675"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z686" w:id="676"/>
+    <w:bookmarkStart w:name="z689" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z690" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z691" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkEnd w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5359400" cy="8636000"/>
+            <wp:extent cx="5219700" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5359400" cy="8636000"/>
+                      <a:ext cx="5219700" cy="8648700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z687" w:id="677"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z688" w:id="678"/>
+    <w:bookmarkStart w:name="z692" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z693" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полковниктер үшін қысқы күнделікті киім нысаны (ПБА)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z694" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkEnd w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5283200" cy="8636000"/>
+            <wp:extent cx="7747000" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5283200" cy="8636000"/>
+                      <a:ext cx="7747000" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z689" w:id="679"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z690" w:id="680"/>
+    <w:bookmarkStart w:name="z695" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z696" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (ПП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z697" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkEnd w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7747000" cy="8636000"/>
+            <wp:extent cx="5130800" cy="8572500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7747000" cy="8636000"/>
+                      <a:ext cx="5130800" cy="8572500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z691" w:id="681"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z692" w:id="682"/>
+    <w:bookmarkStart w:name="z698" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z699" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сигналдық кеудешемен бірге жазғы күнделікті киім нысаны (ПП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z700" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkEnd w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5092700" cy="8623300"/>
+            <wp:extent cx="5676900" cy="8534400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5092700" cy="8623300"/>
+                      <a:ext cx="5676900" cy="8534400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z693" w:id="683"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z694" w:id="684"/>
+    <w:bookmarkStart w:name="z701" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       32 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z702" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сигналдық кеудешемен бірге маусымдық киім нысаны (ПП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z703" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkEnd w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5156200" cy="8547100"/>
+            <wp:extent cx="5562600" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5156200" cy="8547100"/>
+                      <a:ext cx="5562600" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z695" w:id="685"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z696" w:id="686"/>
+    <w:bookmarkStart w:name="z704" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z705" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқы күнделікті киім нысаны (ПП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z706" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkEnd w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5562600" cy="8636000"/>
+            <wp:extent cx="5613400" cy="8686800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5562600" cy="8636000"/>
+                      <a:ext cx="5613400" cy="8686800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z697" w:id="687"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z698" w:id="688"/>
+    <w:bookmarkStart w:name="z707" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33 а - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z708" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полковниктер үшін қысқы күнделікті киім нысаны (ПП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z709" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkEnd w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2603500" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
@@ -17039,88 +17274,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z699" w:id="689"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z700" w:id="690"/>
+    <w:bookmarkStart w:name="z710" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z711" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сигналдық кеудешемен бірге қысқы күнделікті киім нысаны (ПП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z712" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkEnd w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5041900" cy="8178800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
@@ -17156,88 +17413,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z701" w:id="691"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z702" w:id="692"/>
+    <w:bookmarkStart w:name="z713" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35-сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z714" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы желбей костюм</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z715" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkEnd w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
@@ -17273,88 +17552,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z703" w:id="693"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z704" w:id="694"/>
+    <w:bookmarkStart w:name="z716" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z717" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (УПИ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z718" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkEnd w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7289800" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
@@ -17390,88 +17691,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z705" w:id="695"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z706" w:id="696"/>
+    <w:bookmarkStart w:name="z719" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z720" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (УПИ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z721" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkEnd w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5232400" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
@@ -17507,88 +17830,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z707" w:id="697"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z708" w:id="698"/>
+    <w:bookmarkStart w:name="z722" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z723" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маусымдық киім нысаны (УПИ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z724" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkEnd w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4965700" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42"/>
                     <a:stretch>
@@ -17624,12109 +17969,15774 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z709" w:id="699"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z710" w:id="700"/>
+    <w:bookmarkStart w:name="z725" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z726" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқы күнделікті киім нысаны (УПИ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z727" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkEnd w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="8585200"/>
+            <wp:extent cx="5118100" cy="8712200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="8585200"/>
+                      <a:ext cx="5118100" cy="8712200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z711" w:id="701"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z712" w:id="702"/>
+    <w:bookmarkStart w:name="z728" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39 а - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z729" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полковниктер үшін қысқы күнделікті киім нысаны (УПИ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z730" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkEnd w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2451100" cy="8483600"/>
+            <wp:extent cx="7810500" cy="9042400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2451100" cy="8483600"/>
+                      <a:ext cx="7810500" cy="9042400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z714" w:id="704"/>
+    </w:p>
+    <w:bookmarkStart w:name="z731" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z732" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазғы күнделікті киім нысаны (СҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z733" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkEnd w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5486400" cy="8636000"/>
+            <wp:extent cx="2451100" cy="8483600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5486400" cy="8636000"/>
+                      <a:ext cx="2451100" cy="8483600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z715" w:id="705"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z716" w:id="706"/>
+    <w:bookmarkStart w:name="z734" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z735" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маусымдық киім нысаны (СҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z736" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkEnd w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4902200" cy="8648700"/>
+            <wp:extent cx="5486400" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId46"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4902200" cy="8648700"/>
+                      <a:ext cx="5486400" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z717" w:id="707"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z718" w:id="708"/>
+    <w:bookmarkStart w:name="z737" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z738" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқы күнделікті киім нысаны (СҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z739" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkEnd w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5384800" cy="8636000"/>
+            <wp:extent cx="5499100" cy="8686800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId47"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5384800" cy="8636000"/>
+                      <a:ext cx="5499100" cy="8686800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z719" w:id="709"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z720" w:id="710"/>
+    <w:bookmarkStart w:name="z740" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42 а - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z741" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Полковниктер үшін қысқы күнделікті киім нысаны (СҚ) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z742" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkEnd w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5041900" cy="4089400"/>
+            <wp:extent cx="4902200" cy="8648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5041900" cy="4089400"/>
+                      <a:ext cx="4902200" cy="8648700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z721" w:id="711"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z722" w:id="712"/>
+    <w:bookmarkStart w:name="z743" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z744" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жазғы арнайы киім нысаны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z745" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkEnd w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5130800" cy="4025900"/>
+            <wp:extent cx="5384800" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5130800" cy="4025900"/>
+                      <a:ext cx="5384800" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z723" w:id="713"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z724" w:id="714"/>
+    <w:bookmarkStart w:name="z746" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z747" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қысқы арнайы киім нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z748" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkEnd w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4965700" cy="4025900"/>
+            <wp:extent cx="5041900" cy="4089400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4965700" cy="4025900"/>
+                      <a:ext cx="5041900" cy="4089400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z725" w:id="715"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z726" w:id="716"/>
+    <w:bookmarkStart w:name="z749" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z750" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті жейдеге арналған қатты, алмалы-салмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z751" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkEnd w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4965700" cy="4025900"/>
+            <wp:extent cx="5130800" cy="4025900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4965700" cy="4025900"/>
+                      <a:ext cx="5130800" cy="4025900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z727" w:id="717"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z728" w:id="718"/>
+    <w:bookmarkStart w:name="z752" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z753" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақ түсті жейдеге арналған қатты, алмалы-салмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z754" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkEnd w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4508500" cy="3759200"/>
+            <wp:extent cx="4965700" cy="4025900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4508500" cy="3759200"/>
+                      <a:ext cx="4965700" cy="4025900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z729" w:id="719"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z730" w:id="720"/>
+    <w:bookmarkStart w:name="z755" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z756" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті қатты, алмалы-салмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z757" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkEnd w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4686300" cy="3898900"/>
+            <wp:extent cx="4965700" cy="4025900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4686300" cy="3898900"/>
+                      <a:ext cx="4965700" cy="4025900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z731" w:id="721"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z732" w:id="722"/>
+    <w:bookmarkStart w:name="z758" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z759" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті қатты, жапсырмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z760" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkEnd w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4965700" cy="3365500"/>
+            <wp:extent cx="4508500" cy="3759200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4965700" cy="3365500"/>
+                      <a:ext cx="4508500" cy="3759200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z733" w:id="723"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z734" w:id="724"/>
+    <w:bookmarkStart w:name="z761" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z762" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қара-көк түсті мундирге, пальтоға арналған парадтық қатты,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z763" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жапсырмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z764" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkEnd w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4965700" cy="3162300"/>
+            <wp:extent cx="4686300" cy="3898900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4965700" cy="3162300"/>
+                      <a:ext cx="4686300" cy="3898900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z735" w:id="725"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z736" w:id="726"/>
+    <w:bookmarkStart w:name="z765" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z766" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарғыш түсті мундирге арналған парадтық қатты, жапсырмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z767" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkEnd w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7124700" cy="9004300"/>
+            <wp:extent cx="4965700" cy="3365500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId56"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7124700" cy="9004300"/>
+                      <a:ext cx="4965700" cy="3365500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z738" w:id="728"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z768" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z769" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z770" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkEnd w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6299200" cy="8953500"/>
+            <wp:extent cx="4965700" cy="3162300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6299200" cy="8953500"/>
+                      <a:ext cx="4965700" cy="3162300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z740" w:id="730"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z771" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z772" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z773" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkEnd w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7327900"/>
+            <wp:extent cx="6705600" cy="8839200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7327900"/>
+                      <a:ext cx="6705600" cy="8839200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z741" w:id="731"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z742" w:id="732"/>
+    <w:bookmarkStart w:name="z774" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53 – cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z775" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парадтық қатты, жапсырмалы погондар </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z776" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkEnd w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6362700" cy="8407400"/>
+            <wp:extent cx="5359400" cy="8788400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6362700" cy="8407400"/>
+                      <a:ext cx="5359400" cy="8788400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z743" w:id="733"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z744" w:id="734"/>
+    <w:bookmarkStart w:name="z777" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z778" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парадтық қатты, жапсырмалы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z779" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkEnd w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6019800" cy="8178800"/>
+            <wp:extent cx="7810500" cy="8331200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6019800" cy="8178800"/>
+                      <a:ext cx="7810500" cy="8331200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z745" w:id="735"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z746" w:id="736"/>
+    <w:bookmarkStart w:name="z780" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z781" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парадтық, жұмсақ погон-муфталар </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z782" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkEnd w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7188200" cy="9042400"/>
+            <wp:extent cx="6070600" cy="8343900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7188200" cy="9042400"/>
+                      <a:ext cx="6070600" cy="8343900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z747" w:id="737"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z748" w:id="738"/>
+    <w:bookmarkStart w:name="z783" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z784" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парадтық, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z785" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkEnd w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5981700" cy="8851900"/>
+            <wp:extent cx="6985000" cy="4699000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5981700" cy="8851900"/>
+                      <a:ext cx="6985000" cy="4699000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z749" w:id="739"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z750" w:id="740"/>
+    <w:bookmarkStart w:name="z786" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkEnd w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5295900" cy="9245600"/>
+            <wp:extent cx="4775200" cy="4749800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5295900" cy="9245600"/>
+                      <a:ext cx="4775200" cy="4749800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z751" w:id="741"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z752" w:id="742"/>
+    <w:bookmarkStart w:name="z787" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z788" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парадтық, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z789" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkEnd w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7950200"/>
+            <wp:extent cx="6692900" cy="8940800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7950200"/>
+                      <a:ext cx="6692900" cy="8940800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z753" w:id="743"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z754" w:id="744"/>
+    <w:bookmarkStart w:name="z790" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z791" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті қатты, жапсырмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z792" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkEnd w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6400800" cy="8216900"/>
+            <wp:extent cx="5041900" cy="4368800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6400800" cy="8216900"/>
+                      <a:ext cx="5041900" cy="4368800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z755" w:id="745"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z756" w:id="746"/>
+    <w:bookmarkStart w:name="z793" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkEnd w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6311900" cy="8013700"/>
+            <wp:extent cx="3378200" cy="4419600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId66"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6311900" cy="8013700"/>
+                      <a:ext cx="3378200" cy="4419600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z757" w:id="747"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z758" w:id="748"/>
+    <w:bookmarkStart w:name="z794" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z795" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті қатты, жапсырмалы погондар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z796" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkEnd w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="7975600"/>
+            <wp:extent cx="5295900" cy="9232900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId67"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="7975600"/>
+                      <a:ext cx="5295900" cy="9232900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z759" w:id="749"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z760" w:id="750"/>
+    <w:bookmarkStart w:name="z797" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z798" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті қатты, жапсырмалы погондар (курсанттарға)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z799" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkEnd w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6578600" cy="8445500"/>
+            <wp:extent cx="7112000" cy="7670800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6578600" cy="8445500"/>
+                      <a:ext cx="7112000" cy="7670800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z761" w:id="751"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z762" w:id="752"/>
+    <w:bookmarkStart w:name="z800" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z801" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z802" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkEnd w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6375400" cy="8420100"/>
+            <wp:extent cx="6146800" cy="4000500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId69"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6375400" cy="8420100"/>
+                      <a:ext cx="6146800" cy="4000500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z763" w:id="753"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z764" w:id="754"/>
+    <w:bookmarkStart w:name="z803" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkEnd w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4229100" cy="9055100"/>
+            <wp:extent cx="4330700" cy="4102100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId70"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4229100" cy="9055100"/>
+                      <a:ext cx="4330700" cy="4102100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z766" w:id="756"/>
+    </w:p>
+    <w:bookmarkStart w:name="z804" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z805" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z806" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkEnd w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4216400" cy="8559800"/>
+            <wp:extent cx="6197600" cy="7835900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4216400" cy="8559800"/>
+                      <a:ext cx="6197600" cy="7835900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z768" w:id="758"/>
+    </w:p>
+    <w:bookmarkStart w:name="z807" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z808" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті, жұмсақ погон-муфталар (курсанттарға)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z809" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkEnd w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3238500" cy="7683500"/>
+            <wp:extent cx="7810500" cy="8204200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId72"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3238500" cy="7683500"/>
+                      <a:ext cx="7810500" cy="8204200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z770" w:id="760"/>
+    </w:p>
+    <w:bookmarkStart w:name="z810" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z811" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z812" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkEnd w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4064000" cy="8597900"/>
+            <wp:extent cx="6489700" cy="8496300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4064000" cy="8597900"/>
+                      <a:ext cx="6489700" cy="8496300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z772" w:id="762"/>
+    </w:p>
+    <w:bookmarkStart w:name="z813" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z814" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы, жұмсақ погон-муфталар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z815" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkEnd w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3911600" cy="8445500"/>
+            <wp:extent cx="6210300" cy="8369300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId74"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3911600" cy="8445500"/>
+                      <a:ext cx="6210300" cy="8369300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z774" w:id="764"/>
+    </w:p>
+    <w:bookmarkStart w:name="z816" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z817" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы, жұмсақ погон-муфталар (курсанттарға)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z818" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkEnd w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4699000" cy="6870700"/>
+            <wp:extent cx="4229100" cy="9055100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId75"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4699000" cy="6870700"/>
+                      <a:ext cx="4229100" cy="9055100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z775" w:id="765"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z776" w:id="766"/>
+    <w:bookmarkStart w:name="z819" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z820" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатты, жапсырмалы погондардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z821" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkEnd w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5067300" cy="7175500"/>
+            <wp:extent cx="4216400" cy="8559800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId76"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5067300" cy="7175500"/>
+                      <a:ext cx="4216400" cy="8559800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z777" w:id="767"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z778" w:id="768"/>
+    <w:bookmarkStart w:name="z822" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z823" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатты, жапсырмалы погондардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z824" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkEnd w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4978400" cy="7112000"/>
+            <wp:extent cx="3238500" cy="7683500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId77"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4978400" cy="7112000"/>
+                      <a:ext cx="3238500" cy="7683500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z779" w:id="769"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z780" w:id="770"/>
+    <w:bookmarkStart w:name="z825" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z826" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатты, жапсырмалы погондардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z827" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkEnd w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4368800" cy="7048500"/>
+            <wp:extent cx="4064000" cy="8597900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId78"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4368800" cy="7048500"/>
+                      <a:ext cx="4064000" cy="8597900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z781" w:id="771"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z782" w:id="772"/>
+    <w:bookmarkStart w:name="z828" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z829" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатты, жапсырмалы погондардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z830" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkEnd w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5092700" cy="6680200"/>
+            <wp:extent cx="3911600" cy="8445500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId79"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5092700" cy="6680200"/>
+                      <a:ext cx="3911600" cy="8445500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z783" w:id="773"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z784" w:id="774"/>
+    <w:bookmarkStart w:name="z831" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z832" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қатты, жапсырмалы погондардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z833" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkEnd w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4991100" cy="6565900"/>
+            <wp:extent cx="4699000" cy="6870700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId80"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4991100" cy="6565900"/>
+                      <a:ext cx="4699000" cy="6870700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z785" w:id="775"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z786" w:id="776"/>
+    <w:bookmarkStart w:name="z834" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z835" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z836" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkEnd w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5194300" cy="6883400"/>
+            <wp:extent cx="5067300" cy="7175500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId81"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5194300" cy="6883400"/>
+                      <a:ext cx="5067300" cy="7175500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z787" w:id="777"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z788" w:id="778"/>
+    <w:bookmarkStart w:name="z837" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73-сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z838" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z839" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkEnd w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5308600" cy="6858000"/>
+            <wp:extent cx="4978400" cy="7112000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId82"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5308600" cy="6858000"/>
+                      <a:ext cx="4978400" cy="7112000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z789" w:id="779"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z790" w:id="780"/>
+    <w:bookmarkStart w:name="z840" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z841" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z842" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkEnd w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5600700" cy="6870700"/>
+            <wp:extent cx="4368800" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId83"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5600700" cy="6870700"/>
+                      <a:ext cx="4368800" cy="7048500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z791" w:id="781"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z792" w:id="782"/>
+    <w:bookmarkStart w:name="z843" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z844" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z845" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkEnd w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4064000" cy="6464300"/>
+            <wp:extent cx="5092700" cy="6680200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId84"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4064000" cy="6464300"/>
+                      <a:ext cx="5092700" cy="6680200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z793" w:id="783"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z794" w:id="784"/>
+    <w:bookmarkStart w:name="z846" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z847" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z848" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkEnd w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4978400" cy="6565900"/>
+            <wp:extent cx="4991100" cy="6565900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId85"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4978400" cy="6565900"/>
+                      <a:ext cx="4991100" cy="6565900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z795" w:id="785"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z796" w:id="786"/>
+    <w:bookmarkStart w:name="z849" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z850" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z851" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkEnd w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3657600" cy="6083300"/>
+            <wp:extent cx="5194300" cy="6883400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId86"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3657600" cy="6083300"/>
+                      <a:ext cx="5194300" cy="6883400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z797" w:id="787"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z798" w:id="788"/>
+    <w:bookmarkStart w:name="z852" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z853" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z854" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkEnd w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6388100" cy="8216900"/>
+            <wp:extent cx="5308600" cy="6858000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId87"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6388100" cy="8216900"/>
+                      <a:ext cx="5308600" cy="6858000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z799" w:id="789"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z800" w:id="790"/>
+    <w:bookmarkStart w:name="z855" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z856" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z857" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkEnd w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5067300" cy="6311900"/>
+            <wp:extent cx="5600700" cy="6870700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId88"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5067300" cy="6311900"/>
+                      <a:ext cx="5600700" cy="6870700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z801" w:id="791"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z802" w:id="792"/>
+    <w:bookmarkStart w:name="z858" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z859" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z860" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkEnd w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4965700" cy="6261100"/>
+            <wp:extent cx="4064000" cy="6464300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId89"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4965700" cy="6261100"/>
+                      <a:ext cx="4064000" cy="6464300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z803" w:id="793"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z804" w:id="794"/>
+    <w:bookmarkStart w:name="z861" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z862" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z863" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkEnd w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4927600" cy="6197600"/>
+            <wp:extent cx="4978400" cy="6565900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId90"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4927600" cy="6197600"/>
+                      <a:ext cx="4978400" cy="6565900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z805" w:id="795"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z806" w:id="796"/>
+    <w:bookmarkStart w:name="z864" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z865" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z866" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkEnd w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3416300" cy="3429000"/>
+            <wp:extent cx="3657600" cy="6083300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId91"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3416300" cy="3429000"/>
+                      <a:ext cx="3657600" cy="6083300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z807" w:id="797"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z808" w:id="798"/>
+    <w:bookmarkStart w:name="z867" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z868" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z869" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkEnd w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3429000" cy="3416300"/>
+            <wp:extent cx="6388100" cy="8216900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId92"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3429000" cy="3416300"/>
+                      <a:ext cx="6388100" cy="8216900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z809" w:id="799"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z810" w:id="800"/>
+    <w:bookmarkStart w:name="z870" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z871" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z872" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkEnd w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3390900" cy="3390900"/>
+            <wp:extent cx="5067300" cy="6311900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId93"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3390900" cy="3390900"/>
+                      <a:ext cx="5067300" cy="6311900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z811" w:id="801"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z812" w:id="802"/>
+    <w:bookmarkStart w:name="z873" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z874" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z875" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkEnd w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3390900" cy="3429000"/>
+            <wp:extent cx="4965700" cy="6261100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId94"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3390900" cy="3429000"/>
+                      <a:ext cx="4965700" cy="6261100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z813" w:id="803"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z814" w:id="804"/>
+    <w:bookmarkStart w:name="z876" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z877" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z878" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkEnd w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3390900" cy="3378200"/>
+            <wp:extent cx="4927600" cy="6197600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId95"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3390900" cy="3378200"/>
+                      <a:ext cx="4927600" cy="6197600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z815" w:id="805"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z816" w:id="806"/>
+    <w:bookmarkStart w:name="z879" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z880" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погон-муфталардағы элементтердің өлшемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z881" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkEnd w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3390900" cy="3352800"/>
+            <wp:extent cx="3416300" cy="3429000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId96"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3390900" cy="3352800"/>
+                      <a:ext cx="3416300" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z817" w:id="807"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z818" w:id="808"/>
+    <w:bookmarkStart w:name="z882" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z883" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Ішкі істер министрінің </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z884" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күнделікті киім нысанының жеңдік белгісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z885" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkEnd w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3403600" cy="3352800"/>
+            <wp:extent cx="3429000" cy="3416300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId97"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3403600" cy="3352800"/>
+                      <a:ext cx="3429000" cy="3416300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z819" w:id="809"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z820" w:id="810"/>
+    <w:bookmarkStart w:name="z886" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z887" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ішкі істер министрінің қара-көк түсті мундир,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z888" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сұр түсті қаракөл жағасы бар парадтық пальто үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z889" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      парадтық киім нысанының жеңдік белгісі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z890" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkEnd w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3390900" cy="3403600"/>
+            <wp:extent cx="3390900" cy="3390900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId98"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3390900" cy="3403600"/>
+                      <a:ext cx="3390900" cy="3390900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z821" w:id="811"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z822" w:id="812"/>
+    <w:bookmarkStart w:name="z891" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z892" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ішкі істер министрінің сарғыш түсті мундир үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z893" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысанының жеңдік белгісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z894" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkEnd w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2844800" cy="3009900"/>
+            <wp:extent cx="3390900" cy="3429000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId99"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2844800" cy="3009900"/>
+                      <a:ext cx="3390900" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z823" w:id="813"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z824" w:id="814"/>
+    <w:bookmarkStart w:name="z895" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z896" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Ішкі істер министрінің </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z897" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнайы киім нысанының жеңдік белгісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z898" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkEnd w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2895600" cy="2946400"/>
+            <wp:extent cx="3390900" cy="3378200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId100"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2895600" cy="2946400"/>
+                      <a:ext cx="3390900" cy="3378200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z825" w:id="815"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z826" w:id="816"/>
+    <w:bookmarkStart w:name="z899" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z900" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті киім нысанына арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z901" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkEnd w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2921000" cy="2959100"/>
+            <wp:extent cx="3390900" cy="3352800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId101"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2921000" cy="2959100"/>
+                      <a:ext cx="3390900" cy="3352800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z827" w:id="817"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z828" w:id="818"/>
+    <w:bookmarkStart w:name="z902" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z903" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қара-көк түсті мундир, сұр түсті қаракөл жағасы бар парадтық пальто</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z904" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін парадтық киім нысанына арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z905" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkEnd w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2921000" cy="2946400"/>
+            <wp:extent cx="3403600" cy="3352800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId102"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2921000" cy="2946400"/>
+                      <a:ext cx="3403600" cy="3352800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z829" w:id="819"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z830" w:id="820"/>
+    <w:bookmarkStart w:name="z906" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z907" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарғыш түсті мундир үшін парадтық киім нысанына арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z908" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkEnd w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4787900" cy="4787900"/>
+            <wp:extent cx="3390900" cy="3403600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId103"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4787900" cy="4787900"/>
+                      <a:ext cx="3390900" cy="3403600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z831" w:id="821"/>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z833" w:id="823"/>
+    <w:bookmarkStart w:name="z909" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z910" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы киім нысанына арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z911" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkEnd w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3606800" cy="3606800"/>
+            <wp:extent cx="2844800" cy="3009900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId104"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3606800" cy="3606800"/>
+                      <a:ext cx="2844800" cy="3009900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z834" w:id="824"/>
+    <w:bookmarkStart w:name="z912" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z913" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті киім нысанына арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z914" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkEnd w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3822700"/>
+            <wp:extent cx="2895600" cy="2946400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId105"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3822700"/>
+                      <a:ext cx="2895600" cy="2946400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z835" w:id="825"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z915" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97 – cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z916" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парадтық киім нысанына арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z917" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkEnd w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3810000"/>
+            <wp:extent cx="2921000" cy="2959100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId106"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3810000"/>
+                      <a:ext cx="2921000" cy="2959100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z836" w:id="826"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z918" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z919" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақ түсті жейдеге/блузкаға, (поло) футболкаға арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z920" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkEnd w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4152900"/>
+            <wp:extent cx="2921000" cy="2946400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId107"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4152900"/>
+                      <a:ext cx="2921000" cy="2946400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z837" w:id="827"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z921" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z922" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы киім нысанына арналған шеврон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z923" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkEnd w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3771900"/>
+            <wp:extent cx="3695700" cy="3797300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId108"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3771900"/>
+                      <a:ext cx="3695700" cy="3797300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z838" w:id="828"/>
+    <w:bookmarkStart w:name="z924" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z925" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қылмыстық-атқару жүйесі қызметкерлерінің жеңдік белгісі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z926" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101 - cуреттер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z927" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учаскелік полиция инспекторларына, патрулдік полиция, сыртқы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z928" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет қызметерлеріне арналған өңірлік жеңдік белгілер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z929" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkEnd w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3962400"/>
+            <wp:extent cx="3606800" cy="3606800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId109"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3962400"/>
+                      <a:ext cx="3606800" cy="3606800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z839" w:id="829"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z930" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkEnd w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3949700"/>
+            <wp:extent cx="7696200" cy="8775700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId110"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3949700"/>
+                      <a:ext cx="7696200" cy="8775700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z840" w:id="830"/>
+    <w:bookmarkStart w:name="z931" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkEnd w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3822700"/>
+            <wp:extent cx="7543800" cy="4013200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId111"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3822700"/>
+                      <a:ext cx="7543800" cy="4013200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z841" w:id="831"/>
+    <w:bookmarkStart w:name="z932" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkEnd w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3886200"/>
+            <wp:extent cx="7645400" cy="4572000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId112"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3886200"/>
+                      <a:ext cx="7645400" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z842" w:id="832"/>
+    <w:bookmarkStart w:name="z933" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkEnd w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3822700"/>
+            <wp:extent cx="7683500" cy="8978900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId113"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3822700"/>
+                      <a:ext cx="7683500" cy="8978900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z843" w:id="833"/>
+    <w:bookmarkStart w:name="z934" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkEnd w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3581400" cy="3594100"/>
+            <wp:extent cx="7810500" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId114"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3581400" cy="3594100"/>
+                      <a:ext cx="7810500" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z844" w:id="834"/>
+    </w:p>
+    <w:bookmarkStart w:name="z935" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkEnd w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3886200"/>
+            <wp:extent cx="7543800" cy="8509000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId115"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3886200"/>
+                      <a:ext cx="7543800" cy="8509000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z845" w:id="835"/>
+    <w:bookmarkStart w:name="z936" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkEnd w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3530600" cy="3581400"/>
+            <wp:extent cx="7810500" cy="4381500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId116"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3530600" cy="3581400"/>
+                      <a:ext cx="7810500" cy="4381500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:bookmarkStart w:name="z848" w:id="838"/>
+    </w:p>
+    <w:bookmarkStart w:name="z937" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkEnd w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3098800" cy="3048000"/>
+            <wp:extent cx="3530600" cy="3581400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId117"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3098800" cy="3048000"/>
+                      <a:ext cx="3530600" cy="3581400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z849" w:id="839"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z850" w:id="840"/>
+    <w:bookmarkStart w:name="z938" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Сыртқы қызмет (СҚ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z939" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z940" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО қызметтерінің төсбелгілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 курс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 курс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 курс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 курс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z941" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkEnd w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1968500"/>
+            <wp:extent cx="7810500" cy="1701800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId118"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1968500"/>
+                      <a:ext cx="7810500" cy="1701800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z851" w:id="841"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z852" w:id="842"/>
+    <w:bookmarkStart w:name="z942" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z943" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқу курстары бойынша курсанттарға арналған жапсырмалар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z944" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkEnd w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3086100"/>
+            <wp:extent cx="3098800" cy="3048000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId119"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3086100"/>
+                      <a:ext cx="3098800" cy="3048000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z853" w:id="843"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z854" w:id="844"/>
+    <w:bookmarkStart w:name="z945" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z946" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парадтық фуражкалар жапсырмасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z947" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkEnd w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7416800" cy="4089400"/>
+            <wp:extent cx="7810500" cy="1968500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId120"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7416800" cy="4089400"/>
+                      <a:ext cx="7810500" cy="1968500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z855" w:id="845"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z856" w:id="846"/>
+    <w:bookmarkStart w:name="z948" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z949" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парадтық кестемен фуражка жиегіне кокарда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z950" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkEnd w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="571500"/>
+            <wp:extent cx="7810500" cy="3086100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId121"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="571500"/>
+                      <a:ext cx="7810500" cy="3086100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z857" w:id="847"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z858" w:id="848"/>
+    <w:bookmarkStart w:name="z951" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z952" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестесі бар күнделікті фуражканың тұсына жапсыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z953" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkEnd w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7416800" cy="3924300"/>
+            <wp:extent cx="7416800" cy="4089400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId122"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7416800" cy="3924300"/>
+                      <a:ext cx="7416800" cy="4089400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z859" w:id="849"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z860" w:id="850"/>
+    <w:bookmarkStart w:name="z954" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106 а- cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z955" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнделікті фуражканың күнқағар шеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z956" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkEnd w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7607300" cy="3340100"/>
+            <wp:extent cx="7810500" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId123"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7607300" cy="3340100"/>
+                      <a:ext cx="7810500" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z862" w:id="852"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z957" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z958" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фуражкалардың жиегіне арналған ойынды таспа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z959" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkEnd w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="1816100"/>
+            <wp:extent cx="7416800" cy="3924300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId124"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="1816100"/>
+                      <a:ext cx="7416800" cy="3924300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z863" w:id="853"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z864" w:id="854"/>
+    <w:bookmarkStart w:name="z960" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z961" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парадтық фуражкалардың күнқағарларына кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z962" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkEnd w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5118100"/>
+            <wp:extent cx="7175500" cy="3467100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId125"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5118100"/>
+                      <a:ext cx="7175500" cy="3467100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z866" w:id="856"/>
+    </w:p>
+    <w:bookmarkStart w:name="z963" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z964" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепилердің алдыңғы қабырғасына арналған жапсырма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z965" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkEnd w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6070600" cy="2946400"/>
+            <wp:extent cx="7810500" cy="1816100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId126"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6070600" cy="2946400"/>
+                      <a:ext cx="7810500" cy="1816100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z868" w:id="858"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z966" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z967" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепилердің алдыңғы қабырғасына таспа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z968" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkEnd w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5778500" cy="3632200"/>
+            <wp:extent cx="7137400" cy="4610100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId127"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5778500" cy="3632200"/>
+                      <a:ext cx="7137400" cy="4610100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z870" w:id="860"/>
+    </w:p>
+    <w:bookmarkStart w:name="z969" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z970" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепиге (бейсболка) және бүркеніш түсті кепидің күнқағарларына кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z971" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkEnd w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6489700" cy="3835400"/>
+            <wp:extent cx="5842000" cy="2921000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId128"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6489700" cy="3835400"/>
+                      <a:ext cx="5842000" cy="2921000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z872" w:id="862"/>
+    </w:p>
+    <w:bookmarkStart w:name="z972" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z973" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фуражканың құрсамасына, папахаға және қаракөлден тігілген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z974" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құлақшынға арналған кокарда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z975" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkEnd w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6654800" cy="4191000"/>
+            <wp:extent cx="5778500" cy="3632200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId129"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6654800" cy="4191000"/>
+                      <a:ext cx="5778500" cy="3632200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z873" w:id="863"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z874" w:id="864"/>
+    <w:bookmarkStart w:name="z976" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z977" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парадтық мундирдің жағасына және жеңдерінің қайырмасына </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z978" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арналған кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z979" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkEnd w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2933700" cy="2882900"/>
+            <wp:extent cx="6489700" cy="3835400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId130"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2933700" cy="2882900"/>
+                      <a:ext cx="6489700" cy="3835400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z875" w:id="865"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z876" w:id="866"/>
+    <w:bookmarkStart w:name="z980" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z981" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парадтық мундирдің жағасына және жеңдерінің қайырмасына </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z982" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арналған кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z983" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkEnd w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5969000" cy="3848100"/>
+            <wp:extent cx="6654800" cy="4191000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId131"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5969000" cy="3848100"/>
+                      <a:ext cx="6654800" cy="4191000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z877" w:id="867"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z878" w:id="868"/>
+    <w:bookmarkStart w:name="z984" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z985" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күнделікті кительдің жағасына және жеңдерінің қайырмасына </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z986" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арналған кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z987" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkEnd w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5816600" cy="1447800"/>
+            <wp:extent cx="2933700" cy="2882900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId132"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5816600" cy="1447800"/>
+                      <a:ext cx="2933700" cy="2882900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z879" w:id="869"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z880" w:id="870"/>
+    <w:bookmarkStart w:name="z988" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116 - сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z989" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас киімге арналған кокарда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z990" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkEnd w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7150100" cy="1981200"/>
+            <wp:extent cx="6743700" cy="3187700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId133"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7150100" cy="1981200"/>
+                      <a:ext cx="6743700" cy="3187700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z882" w:id="872"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z991" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117 – сурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кительдердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мундирлердің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z992" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағасына арналған ілмектер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z993" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkEnd w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2565400" cy="1511300"/>
+            <wp:extent cx="6184900" cy="3467100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId134"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2565400" cy="1511300"/>
+                      <a:ext cx="6184900" cy="3467100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z884" w:id="874"/>
+    </w:p>
+    <w:bookmarkStart w:name="z994" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkEnd w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6400800" cy="3086100"/>
+            <wp:extent cx="7277100" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId135"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6400800" cy="3086100"/>
+                      <a:ext cx="7277100" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z886" w:id="876"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z995" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО генералдары үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z996" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkEnd w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4965700" cy="3390900"/>
+            <wp:extent cx="7023100" cy="1892300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId136"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4965700" cy="3390900"/>
+                      <a:ext cx="7023100" cy="1892300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z887" w:id="877"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z888" w:id="878"/>
+    <w:bookmarkStart w:name="z997" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО қызметкерлері үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z998" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkEnd w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3797300" cy="4546600"/>
+            <wp:extent cx="2565400" cy="1511300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId137"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3797300" cy="4546600"/>
+                      <a:ext cx="2565400" cy="1511300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z889" w:id="879"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z890" w:id="880"/>
+    <w:bookmarkStart w:name="z999" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1000" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоғасы және эмблемасы бар парадтық белдік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1001" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkEnd w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4445000" cy="1612900"/>
+            <wp:extent cx="6350000" cy="2692400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId138"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4445000" cy="1612900"/>
+                      <a:ext cx="6350000" cy="2692400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z892" w:id="882"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ерлерге арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әйелдерге арналған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1002" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118 а – cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1003" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Галстукке арналған қысқыш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1004" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkEnd w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5245100" cy="2159000"/>
+            <wp:extent cx="7658100" cy="4597400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId139"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5245100" cy="2159000"/>
+                      <a:ext cx="7658100" cy="4597400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z894" w:id="884"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1005" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1006" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екі ұштығы бар аксельбант</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1007" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkEnd w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6921500" cy="1981200"/>
+            <wp:extent cx="3479800" cy="4203700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId140"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6921500" cy="1981200"/>
+                      <a:ext cx="3479800" cy="4203700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z896" w:id="886"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1008" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1009" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір ұштығы бар аксельбант</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1010" w:id="1002"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="1002"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1714500" cy="1651000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId141"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1714500" cy="1651000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1011" w:id="1003"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="1003"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1549400" cy="1625600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId142"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1549400" cy="1625600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1012" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1013" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Погондарға кестелік және баспалық жұлдыздар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1014" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkEnd w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3708400" cy="8623300"/>
-[...233 lines deleted...]
-            <wp:extent cx="2527300" cy="8636000"/>
+            <wp:extent cx="5245100" cy="2159000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId143"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2527300" cy="8636000"/>
+                      <a:ext cx="5245100" cy="2159000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z901" w:id="891"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z902" w:id="892"/>
+    <w:bookmarkStart w:name="z1015" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1016" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО генералдарының нысанды киіміне түймелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1017" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkEnd w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2476500" cy="8636000"/>
+            <wp:extent cx="6921500" cy="1981200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId144"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2476500" cy="8636000"/>
+                      <a:ext cx="6921500" cy="1981200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z903" w:id="893"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z904" w:id="894"/>
+    <w:bookmarkStart w:name="z1018" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1019" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО қызметкерлерінің нысанды киіміне түймелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1020" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkEnd w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2959100" cy="8191500"/>
+            <wp:extent cx="3708400" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId145"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2959100" cy="8191500"/>
+                      <a:ext cx="3708400" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z905" w:id="895"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z906" w:id="896"/>
+    <w:bookmarkStart w:name="z1021" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1022" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрмет қарауыл ротасының жазғы нысанды киімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1023" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkEnd w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6400800" cy="7175500"/>
+            <wp:extent cx="3530600" cy="8623300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId146"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6400800" cy="7175500"/>
+                      <a:ext cx="3530600" cy="8623300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z907" w:id="897"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z908" w:id="898"/>
+    <w:bookmarkStart w:name="z1024" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1025" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрмет қарауыл ротасының қысқы нысандық киімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1026" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkEnd w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5930900" cy="7188200"/>
+            <wp:extent cx="2527300" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId147"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5930900" cy="7188200"/>
+                      <a:ext cx="2527300" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z909" w:id="899"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z910" w:id="900"/>
+    <w:bookmarkStart w:name="z1027" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1028" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экскорт взводының нысанды киімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1029" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkEnd w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5867400" cy="7416800"/>
+            <wp:extent cx="2476500" cy="8636000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId148"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5867400" cy="7416800"/>
+                      <a:ext cx="2476500" cy="8636000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z911" w:id="901"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z912" w:id="902"/>
+    <w:bookmarkStart w:name="z1030" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1031" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экскорт взводының нысанды киімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1032" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkEnd w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3721100" cy="4229100"/>
+            <wp:extent cx="2959100" cy="8191500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId149"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3721100" cy="4229100"/>
+                      <a:ext cx="2959100" cy="8191500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z913" w:id="903"/>
+    <w:bookmarkStart w:name="z1033" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1034" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желбей күрте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1035" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkEnd w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4013200" cy="4330700"/>
+            <wp:extent cx="6400800" cy="7175500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId150"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="6400800" cy="7175500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1036" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1037" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО генералдарының парадтық мундиріне ордендер мен медальдарды орналастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1038" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5930900" cy="7188200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId151"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5930900" cy="7188200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1039" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1040" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО генералдарының мундиріне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1041" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парадтық ордендер мен медальдарды орналастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1042" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5867400" cy="7416800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId152"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5867400" cy="7416800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1043" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1044" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО генералдарының күнделікті кителіне ордендер мен медальдарды орналастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1045" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4013200" cy="4330700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId153"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="4013200" cy="4330700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z914" w:id="904"/>
+    <w:bookmarkStart w:name="z1046" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="11074400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId154"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="11074400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="904"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1047" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1048" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парадтық және күнделікті кительде ордендер мен медальдарды орналастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1049" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7772400" cy="6921500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId155"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7772400" cy="6921500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1050" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1051" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Генерал жұлдызы" нышандық белгiсi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1052" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4965700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId156"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4965700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1053" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134 - cурет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1054" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "POLISIA" жазуы бар кеудеше</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -29758,55 +33768,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30128,35 +34138,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/><Relationship Target="media/document_image_rId98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId98"/><Relationship Target="media/document_image_rId99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId99"/><Relationship Target="media/document_image_rId100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100"/><Relationship Target="media/document_image_rId101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId101"/><Relationship Target="media/document_image_rId102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102"/><Relationship Target="media/document_image_rId103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId103"/><Relationship Target="media/document_image_rId104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId104"/><Relationship Target="media/document_image_rId105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105"/><Relationship Target="media/document_image_rId106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId106"/><Relationship Target="media/document_image_rId107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId107"/><Relationship Target="media/document_image_rId108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId108"/><Relationship Target="media/document_image_rId109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId109"/><Relationship Target="media/document_image_rId110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId110"/><Relationship Target="media/document_image_rId111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId111"/><Relationship Target="media/document_image_rId112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId112"/><Relationship Target="media/document_image_rId113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113"/><Relationship Target="media/document_image_rId114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId114"/><Relationship Target="media/document_image_rId115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId115"/><Relationship Target="media/document_image_rId116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId116"/><Relationship Target="media/document_image_rId117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId117"/><Relationship Target="media/document_image_rId118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId118"/><Relationship Target="media/document_image_rId119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119"/><Relationship Target="media/document_image_rId120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId120"/><Relationship Target="media/document_image_rId121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId121"/><Relationship Target="media/document_image_rId122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId122"/><Relationship Target="media/document_image_rId123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId123"/><Relationship Target="media/document_image_rId124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId124"/><Relationship Target="media/document_image_rId125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125"/><Relationship Target="media/document_image_rId126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126"/><Relationship Target="media/document_image_rId127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127"/><Relationship Target="media/document_image_rId128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId128"/><Relationship Target="media/document_image_rId129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId129"/><Relationship Target="media/document_image_rId130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId130"/><Relationship Target="media/document_image_rId131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId131"/><Relationship Target="media/document_image_rId132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId132"/><Relationship Target="media/document_image_rId133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133"/><Relationship Target="media/document_image_rId134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId134"/><Relationship Target="media/document_image_rId135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId135"/><Relationship Target="media/document_image_rId136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136"/><Relationship Target="media/document_image_rId137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137"/><Relationship Target="media/document_image_rId138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138"/><Relationship Target="media/document_image_rId139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId139"/><Relationship Target="media/document_image_rId140.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId140"/><Relationship Target="media/document_image_rId141.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId141"/><Relationship Target="media/document_image_rId142.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId142"/><Relationship Target="media/document_image_rId143.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId143"/><Relationship Target="media/document_image_rId144.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId144"/><Relationship Target="media/document_image_rId145.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId145"/><Relationship Target="media/document_image_rId146.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId146"/><Relationship Target="media/document_image_rId147.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId147"/><Relationship Target="media/document_image_rId148.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId148"/><Relationship Target="media/document_image_rId149.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId149"/><Relationship Target="media/document_image_rId150.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId150"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/><Relationship Target="media/document_image_rId98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId98"/><Relationship Target="media/document_image_rId99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId99"/><Relationship Target="media/document_image_rId100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100"/><Relationship Target="media/document_image_rId101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId101"/><Relationship Target="media/document_image_rId102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102"/><Relationship Target="media/document_image_rId103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId103"/><Relationship Target="media/document_image_rId104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId104"/><Relationship Target="media/document_image_rId105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105"/><Relationship Target="media/document_image_rId106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId106"/><Relationship Target="media/document_image_rId107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId107"/><Relationship Target="media/document_image_rId108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId108"/><Relationship Target="media/document_image_rId109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId109"/><Relationship Target="media/document_image_rId110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId110"/><Relationship Target="media/document_image_rId111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId111"/><Relationship Target="media/document_image_rId112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId112"/><Relationship Target="media/document_image_rId113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113"/><Relationship Target="media/document_image_rId114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId114"/><Relationship Target="media/document_image_rId115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId115"/><Relationship Target="media/document_image_rId116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId116"/><Relationship Target="media/document_image_rId117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId117"/><Relationship Target="media/document_image_rId118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId118"/><Relationship Target="media/document_image_rId119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119"/><Relationship Target="media/document_image_rId120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId120"/><Relationship Target="media/document_image_rId121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId121"/><Relationship Target="media/document_image_rId122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId122"/><Relationship Target="media/document_image_rId123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId123"/><Relationship Target="media/document_image_rId124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId124"/><Relationship Target="media/document_image_rId125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125"/><Relationship Target="media/document_image_rId126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126"/><Relationship Target="media/document_image_rId127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127"/><Relationship Target="media/document_image_rId128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId128"/><Relationship Target="media/document_image_rId129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId129"/><Relationship Target="media/document_image_rId130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId130"/><Relationship Target="media/document_image_rId131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId131"/><Relationship Target="media/document_image_rId132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId132"/><Relationship Target="media/document_image_rId133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133"/><Relationship Target="media/document_image_rId134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId134"/><Relationship Target="media/document_image_rId135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId135"/><Relationship Target="media/document_image_rId136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136"/><Relationship Target="media/document_image_rId137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137"/><Relationship Target="media/document_image_rId138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138"/><Relationship Target="media/document_image_rId139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId139"/><Relationship Target="media/document_image_rId140.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId140"/><Relationship Target="media/document_image_rId141.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId141"/><Relationship Target="media/document_image_rId142.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId142"/><Relationship Target="media/document_image_rId143.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId143"/><Relationship Target="media/document_image_rId144.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId144"/><Relationship Target="media/document_image_rId145.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId145"/><Relationship Target="media/document_image_rId146.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId146"/><Relationship Target="media/document_image_rId147.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId147"/><Relationship Target="media/document_image_rId148.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId148"/><Relationship Target="media/document_image_rId149.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId149"/><Relationship Target="media/document_image_rId150.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId150"/><Relationship Target="media/document_image_rId151.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId151"/><Relationship Target="media/document_image_rId152.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId152"/><Relationship Target="media/document_image_rId153.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId153"/><Relationship Target="media/document_image_rId154.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId154"/><Relationship Target="media/document_image_rId155.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId155"/><Relationship Target="media/document_image_rId156.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId156"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>