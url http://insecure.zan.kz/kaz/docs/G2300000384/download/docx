--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb0032a" w14:textId="cb0032a">
+    <w:p w14:paraId="f98855c" w14:textId="f98855c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,435 +93,371 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Дін істері комитеті" республикалық мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 27 қыркүйектегі № 384-НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 27 қыркүйектегі № 384-НҚ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Дін істері комитеті" республикалық мемлекеттік мекемесі "Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Дін істері комитеті" республикалық мемлекеттік мекемесі деп аталсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қоса беріліп отырған "Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Дін істері комитеті" республикалық мемлекеттік мекемесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Дін істері Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрық бекітілген күннен бастап күнтізбелік бес күн ішінде оны ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына электрондық нысанда қазақ және орыс тілдерінде жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасының Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Дін істері комитеті" республикалық мемлекеттік мекемесінің ережесін бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2019 жылғы 28 наурыздағы № 33 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің міндетін атқарушының 2021 жылғы 2 қыркүйектегі № 310 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2023 жылғы 3 тамыздағы № 324-НҚ бұйрығымен бекітілген Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы бұйрық қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -737,6315 +673,3802 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәдениет және ақпарат министрінің</w:t>
+              <w:t>Мәдениет және ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы "____" __________</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ _____ бұйрығымен</w:t>
+              <w:t>2023 жылғы 27 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереженің оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Дін істері комитеті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Дін істері комитеті (бұдан әрі – Комитет) діни қызмет саласын реттеуді жүзеге асыратын Қазақстан Республикасы Мәдениет және ақпарат министрлігінің ведомствосы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комитет өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитет республикалық мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның мемлекеттік тілде өз атауы бар мөрі мен мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитет егер оған Қазақстан Республикасының заңнамасына сәйкес уәкілеттілік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комитет өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Комитет төрағасының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комитеттің құрылымы мен штат санының лимиті Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заңды тұлғаның орналасқан жері: 010000, Астана қаласы, Есіл ауданы, Мәңгілік Ел даңғылы, 8-үй, "Министрліктер үйі" ғимараты, № 15 кіреберіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комитеттің толық атауы – "Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Дін істері комитеті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Комитеттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комитеттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комитеттің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан Комитетке кәсіпкерлік субъектілерімен шарттық қатынастарға түсуіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Комитетке заңнамалық актілерде кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда осындай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комитет мынадай құрылымдардан құрылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ислам діни бірлестіктерімен байланыс басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Христиандық және басқа да діни бірлестіктермен байланыс басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Оңалту жұмыстарын үйлестіру басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Дінтану сараптамасы басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Діни білім беру ұйымдарымен өзара іс-қимыл басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Діни қызмет саласындағы құқық қолдану практикасы басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Өңірлік жұмыс және ішкі үйлестіру басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Ақпараттық-түсіндіру жұмыстарын үйлестіру басқармасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Интернет кеңістікте діни экстремизмнің алдын алуды үйлестіру басқармасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комитеттің негізгі міндеттері, функциялары, құқықтары мен міндеттіліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) діни қызмет саласында мемлекеттік саясатты қалыптастыруға және іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитетке жүктелген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...35 lines deleted...]
-      Ислам діни бірлестіктерімен байланыс басқармасы:</w:t>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы функциялар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегиялық:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқарманың құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеуге қатысу;</w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       діни қызмет, діни бірлестіктермен өзара іс-қимыл саласындағы мемлекеттік саясаттың негізгі бағыттарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Комитеттің құзыретіне жататын мәселелер бойынша Қазақстан Республикасының атынан жасалатын Қазақстан Республикасының халықаралық шарттары бойынша міндеттемелердің орындалуын қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет реттейтін мәселелер бойынша халықаралық ынтымақтастықты жүзеге асыру, сондай-ақ келісімдер, меморандумдар мен шарттарды әзірлеу және жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адам мен азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарында бекітуге тікелей құзыреті болған жағдайда, Комитеттің құзыретіне кіретін мәселелер бойынша нормативтік құқықтық және құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       шет мемлекеттердің діни қызмет саласындағы уәкілетті органдарымен ынтымақтастықты ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...144 lines deleted...]
-      Басқарманың құзыретіне жататын мәселелер бойынша мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыру және жүзеге асыру;</w:t>
+        <w:t>
+      Комитеттің құзыретіне жататын келісімдерді, меморандумдар мен шарттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       республикада конфессияаралық келісімді нығайтуға бағытталған халықаралық, республикалық және өзге де іс-шараларды, акциялар мен конкурстарды өткізуді ұйымдастыру; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқарманың құзыреті шеңберінде Мемлекеттік жоспарлау жүйесі құжаттарының нысаналы индикаторларына, көрсеткіштеріне қол жеткізу, оның іс-шараларын сапалы және уақтылы орындау бойынша жұмысты қамтамасыз ету;</w:t>
-[...17 lines deleted...]
-      Басқарманың құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
+      Комитеттің құзыреті шеңберінде Мемлекеттік жоспарлау жүйесі құжаттарының нысаналы индикаторларына, көрсеткіштеріне қол жеткізу, оның іс-шараларын сапалы және уақытылы орындау бойынша жұмысты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сараптамалық қорытындыларды алу үшін "Атамекен" Қазақстан Республикасының Ұлттық кәсіпкерлер палатасына және сарапшылық кеңестерге мемлекеттік құпияларды қамтитын нормативтік құқықтық актілерді қоспағанда, кәсіпкерлік субъектілерінің мүдделерін қозғайтын консультативтік құжатты немесе тиісті нормативтік құқықтық актінің жобасын ашық нормативтік құқықтық актілердің интернет-порталында орналастыру туралы хабарламаны жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      қоғамдық кеңестің ұсынымдарын қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      қоғамдық кеңестің ұсынымдарын қарау; </w:t>
+      Министрліктің персоналды басқару қызметіне (Кадр қызметі) Комитеттің құзыреті бойынша мамандардың қажеттіліктері туралы ұсыныстар әзірлеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының діни қызмет және діни бірлестіктер туралы заңнамасының бұзылуына қатысты жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті бойынша нормативтік құқықтық актілерге құқықтық мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша саяси партиялармен, коммерциялық емес ұйымдармен және өзге де ұйымдармен өзара іс-қимыл жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті бойынша жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде көрсетілген қызметтер актілерін қарау және келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің кадрлық саясатында гендерлік теңдік қағидаттарының сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті мен Үкіметінің актілерінде, сондай-ақ Министрлік басшылығының тапсырмаларында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) тармақшасында көзделген функциялар жалпы болып табылады және Комитеттің барлық басқармалары өздерінің құзыреттері шегінде іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ислам діни бірлестіктерімен байланыс басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни әдебиетті және діни мазмұндағы өзге де ақпараттық материалдарды, діни мақсаттағы заттарды тарату үшін арнайы тұрақты үй-жайлардың, сондай-ақ ғибадат үйлерінен (ғимараттарынан) тыс жерлерде діни іс-шаралар өткізуге арналған үй-жайлардың орналастырылуын айқындау жөніндегі нұсқаулықты әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туристік қызмет саласындағы уәкілетті органмен келісу бойынша діни қажеттіліктерді қанағаттандыруға бағытталған туроператорлық қызметті жүзеге асыру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республика аумағындағы шетелдік діни бірлестіктердің қызметін, шетелдік діни орталықтардың Қазақстан Республикасындағы діни бірлестіктер басшыларын тағайындауын келісу (ислам бағыты бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында құрылған діни бірлестіктердің, миссионерлердің, рухани (діни) білім беру ұйымдарының қызметін зерделеу және талдау жүргізу (ислам бағыты бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет, қоғамдық келісім, қоғамдық институттарды дамыту және қазақстандық қоғамның рухани-адамгершілік әлеуеті мәселелері бойынша зерттеулер жүргізуді қамтамасыз ету (ислам бағыты бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бірлігіміз - әралуандықта" әмбебап қағидаты негізінде конфессияаралық келісімді нығайту саясатын жалғастыруға қатысу (ислам бағыты бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқық қорғау органдарына Қазақстан Республикасының діни қызмет және діни бірлестіктер туралы заңнамасын бұзатын жеке және заңды тұлғалардың қызметіне тыйым салу жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ислам конфессиясы мәселелері бойынша түсіндіру жұмыстарын ұйымдастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талдамалық және болжамдық баяндамалар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғибадат үйлерінің (ғимараттарының) санын зерделеу және талдау жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Христиандық және басқа да діни бірлестіктермен байланыстар басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлемдік және дәстүрлі діндер лидерлері съезін және оның институттарын ұйымдастыруды және өткізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бірлігіміз – әралуандықта" әмбебап қағидаты негізінде конфессияаралық келісімді нығайту саясатын жалғастыруға қатысу (христиандық және басқа да бағыттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік көрсетілетін қызметтер тізіліміне жаңа мемлекеттік көрсетілетін қызмет енгізілгеннен кейін оны электрондық форматта көрсетуге ауыстыру жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республика аумағындағы шетелдік діни бірлестіктердің қызметін, шетелдік діни орталықтардың Қазақстан Республикасындағы діни бірлестіктер басшыларын тағайындауын келісу (христиандық және басқа да бағыттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында құрылған діни бірлестіктердің, миссионерлердің қызметін зерделеу және талдау (христиандық және басқа да бағыттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет, қоғамдық келісім, қоғамдық институттарды дамыту және қазақстандық қоғамның рухани-адамгершілік әлеуеті мәселелері бойынша зерттеулер жүргізуді қамтамасыз ету (христиандық және басқа да бағыттар бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқық қорғау органдарына Қазақстан Республикасының діни қызмет және діни бірлестіктер туралы заңнамасын бұзатын жеке және заңды тұлғалардың қызметіне тыйым салу туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстанның діни бірлестіктері өкілдерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Оңалту жұмыстарын үйлестіру басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құқық қорғау органдарына Қазақстан Республикасының діни қызмет және діни бірлестіктер туралы заңнамасын бұзатын жеке және заңды тұлғалардың қызметіне тыйым салу жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде діни экстремизм мен радикализмнің алдын алуға бағытталған алдын алу шараларын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деструктивтік діни ағымдардан зардап шеккендерге көмек көрсету орталықтарымен және басқа да үкіметтік емес ұйымдармен Комитеттің құзыретіне кіретін мәселелер бойынша өзара іс-қимыл жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен діни экстремизмнің алдын алу және оңалту жұмысы мәселелері бойынша бірлескен іс-шаралар өткізу, әдістемелік және консультациялық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни экстремизмнің алдын алу және оңалту жұмысы мәселелері бойынша мемлекеттік саясаттың негізгі бағыттарын, іс-шараларды іске асыруды қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Басқарманың құзыреті бойынша мамандардың қажеттіліктері туралы Кадр және әкімшілік жұмыс департаментіне ұсыныстар әзірлеу; </w:t>
-[...287 lines deleted...]
-      Басқарманың құзыретіне жататын мәселелер бойынша Қазақстан Республикасының атынан жасалатын Қазақстан Республикасының халықаралық шарттары бойынша міндеттемелердің орындалуын қамтамасыз ету;</w:t>
+      діни экстремизмнің алдын алу және оңалту жұмысы мәселелері бойынша қызметке талдау жүргізу, мүдделі мемлекеттік органдармен өзара іс-қимыл жасау. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Дінтану сараптамасы басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттеушілік:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Комитет реттейтін салада мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дінтану сараптамасын жүргізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дінтану сараптамасын жүргізу қағидаларын түсіндіру бойынша ақпараттық іс-шараларын ұйымдастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік көрсетілетін қызметтер тізіліміне жаңа мемлекеттік көрсетілетін қызмет енгізілгеннен кейін оны электрондық форматта көрсетуге ауыстыру жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процесін оңтайландыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дінтану сараптамасын жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет өз құзыреті шегінде мемлекеттік қызмет көрсетуі кезінде көрсетілетін қызметті алушылардың құқықтарын қорғауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дінтану сараптамасының нәтижелері туралы дерекқордың қалыптастырылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Конфессияаралық және дінаралық диалогтың халықаралық орталығы" коммерциялық емес акционерлік қоғамының дінтану сараптамасын жүргізу бөлігіндегі қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингісінің ақпараттық жүйесіне мемлекеттік қызмет көрсетуді есепке алуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дінтану сараптамасын жүргізу" мемлекеттік қызметін көрсету шеңберінде мемлекеттік қызмет алушыларды хабардар етуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дінтану сараптамасына келіп түскен материалдар бойынша Комитеттің дерекқорын жаңартуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дінтану сараптамасының теріс қорытындысын алған материалдар бойынша ақпаратты мүдделі мемлекеттік органдарға жолдауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Діни білім беру ұйымдарымен өзара іс-қимыл басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеушілік:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласындағы кәсіби стандарттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дінтану", "Исламтану", "Теология" және өзге де мамандықтар бойынша жоғары және жоғары оқу орнынан кейінгі білім беру, тіл саясаты, ғылым, ғылым саласындағы сапаны қамтамасыз ету, жоғары және жоғары оқу орнынан кейінгі білім беру, ғылымды, жоғары және жоғары оқу орнынан кейінгі білім беруді цифрландыру саласында, сондай-ақ христиандық және басқа да конфессиялар бойынша діни білім беру ұйымдарында басшылықты жүзеге асыратын уәкілетті органмен өзара іс-қимыл жасасуды жүзеге асыру, оқу әдебиетімен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі, қосымша білім беру салаларында және мектепке дейінгі, орта, техникалық және кәсіптік, орта білімнен кейінгі жалпы білім беру ұйымдарында бала құқықтарын қорғау және сапаны қамтамасыз ету, жалпы білім беретін мекемелерде діни білім беру мәселелері бойынша басшылықты жүзеге асыратын уәкілетті органмен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетелдік теологиялық жоғары оқу орындарында оқитын қазақстандық студенттерге мониторинг жүргізуде тиісті мемлекеттік органдармен және өзге де ұйымдармен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Нұр-Мүбарак" Египет ислам мәдениеті университетімен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни білім беру ұйымдарының қызметiн зерделеу және талдау жүргiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында құрылған діни (рухани) білім беру ұйымдарының қызметіне талдау жүргізу мәселесі бойынша тиісті мемлекеттік органдармен және өзге де ұйымдармен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласындағы кадрлардың біліктілік деңгейін, кәсібилігін және білімділігін арттыру мәселесі бойынша отандық және шетелдік жоғары оқу орындарымен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстар, қалалар және аудандар үшін діни қызмет саласындағы білікті кадрларға еңбек нарығының қажеттілігін айқындау мәселесі бойынша тиісті мемлекеттік органдармен және өзге де ұйымдармен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни (рухани) білім беру ұйымдарындағы білім беру процесін жетілдіру мәселесі бойынша тиісті мемлекеттік органдармен және өзге де ұйымдармен өзара іс-қимылды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Діни қызмет саласындағы құқық қолдану практикасы басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген жағдайларда әкімшілік құқық бұзушылық туралы хаттамалар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласындағы құқық бұзушылықтарды анықтау, жолын кесу және олардың алдын алу мәселелері бойынша құқық қорғау органдарымен өзара іс-қимылды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласында шет мемлекеттердің уәкілетті органдарымен ынтымақтастықты ұйымдастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасында діни сенім бостандығына адам құқығын сақталуы мәселелері бойынша, кейіннен оларды адамның және азаматтың негізгі құқықтары мен бостандықтарын, заңды мүдделерін сақтау жөніндегі Әмбебап мерзімді шолудың (БҰҰ) дін мәселелері блогына, сондай-ақ Қазақстан Республикасының халықаралық қоғамдастық алдындағы мүдделерін қорғауға арналған ұстанымдық құжаттарға (БҰҰ-ның Арнайы баяндамашыларына, құқық қорғау ұйымдарына, ҮЕҰ және БАҚ) енгізу үшін құқықтық материалдарды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласындағы Қазақстан Республикасының заңнамасын жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын және (немесе) Комитет әзірлеген заң жобаларын қарау кезінде Қазақстан Республикасы Парламентінің жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамалық актілерде көзделген жағдайларда, құқықтық мәселелер бойынша Комитет атынан түсіндірмелер дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды күшіне енген сот актілерін орындау жөнінде шаралар қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Өңірлік жұмыс және ішкі үйлестіру басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеушілік:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша әкімшілік деректерді жинауға арналған нысандарды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      адамның және азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарында оларды бекітуге тікелей құзыреті болған кезде Басқарманың құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
-[...17 lines deleted...]
-      Басқарманың құзыретіне жататын нормативтік құқықтық және құқықтық актілерді, сондай-ақ келісімдерді, меморандумдар мен шарттарды әзірлеу және келісу;</w:t>
+      мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласындағы мемлекеттік қызметтер көрсету қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іске асыру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқарманың құзыретіне жататын мәселелер бойынша мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету жөніндегі ақпараттық іс-шараларды ұйымдастыру және жүзеге асыру;</w:t>
+      діни қызмет саласындағы мемлекеттік саясаттың тиімділігін бағалауға бағытталған әлеуметтік зерттеулер жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттандыру саласындағы уәкілетті органның келісімі бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процесін оңтайландыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Үкіметі жанындағы Діни қызмет саласындағы мемлекеттік саясатты үйлестіру мәселелері бойынша ұсыныстар әзірлеу жөніндегі комиссияның қызметін қамтамасыз ету, оның ішінде отырыстарды ұйымдастырушылық-талдамалық сүйемелдеу, материалдар дайындау және мемлекеттік органдармен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы органдар ұсынатын есептік ақпаратты жинау және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласында жергілікті атқарушы органдарға әдістемелік басшылықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни қызмет саласындағы жергілікті атқарушы органдардың қызметі бойынша анықтамалық ақпарат дайындауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни бірлестіктер, миссионерлер, ғибадат үйлері (ғимараттары) және діни білім беру ұйымдары туралы ақпаратты ашық деректер порталында уақтылы орналастыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Ақпараттық-түсіндіру жұмыстарын үйлестіру басқармасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өңірлерде ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни экстремизмнің алдын алу саласындағы озық халықаралық тәжірибені зерделеу және оны енгізу бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқарманың құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық-түсіндіру жұмыстарында пайдалануға арналған әдістемелік құралдарды әзірлеуді қамтамасыз ету және оларды жергілікті атқарушы органдарға жолдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      республикада конфессияаралық келісімді нығайтуға бағытталған халықаралық, республикалық және өзге де іс-шараларды, акциялар мен конкурстарды өткізуді ұйымдастыру; </w:t>
-[...557 lines deleted...]
-      мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша әкімшілік деректерді жинауға арналған нысандарды әзірлеу;</w:t>
+      республикалық және өңірлік деңгейде ұйымдастырылатын ақпараттық-түсіндіру іс-шараларына қатысу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Интернет кеңістікте діни экстремизмнің алдын алуды үйлестіру басқармасы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іске асыру:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының діни қызмет және діни бірлестіктер туралы заңнамасын бұзатын жеке және заңды тұлғалардың қызметіне тыйым салу жөнінде ұсыныстар енгізу;</w:t>
-[...3347 lines deleted...]
-      діни экстремизмнің алдын алуға бағытталған материалдарды дайындау, Интернет желісінде жариялау және ілгерілету бойынша жұмыстарды ұйымдастыру және жүргізу;</w:t>
+      интернет кеңістікте діни экстремизмнің алдын алу бойынша мемлекеттік саясаттың негізгі бағыттарын іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүдделі мемлекеттік органдармен өзара іс-қимыл, интернет кеңістікте діни экстремизмнің алдын алуды үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде Мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасында ақпаратты орналастыру және өзектендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни экстремизмнің алдын алуға бағытталған материалдарды дайындау, интернет желісінде жариялау және ілгерілету бойынша жұмыстарды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       интернет кеңістікте діни экстремизмнің алдын алу саласындағы озық халықаралық тәжірибені енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының діни қызмет және діни бірлестіктер туралы заңнамасының бұзылуына қатысты жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
-[...110 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+      діни экстремизмнің онлайн алдын алу мәселелері бойынша ақпараттық-насихаттық іс-шараларды ұйымдастыру және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни экстремизмнің онлайн алдын алу мәселелері бойынша жергілікті атқарушы органдардың қызметіне әдістемелік басшылық жасау және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      діни саладағы мемлекеттік саясатты іске асыруға арналған ақпараттық стратегиялар мен медиажоспарларды әзірлеу және іске асыруды ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Құқықтары мен міндеттіліктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде Қазақстан Республикасының заңнамасында көзделген тәртіппен құқықтық актілерді қабылдауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитеттің құзыреті шегінде іс-шараларды ұйымдастыру және жүргізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Комитеттің жанында консультативтік-кеңесші органды құруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік органдардан, ұйымдардан, олардың лауазымды адамдарынан қажетті ақпарат пен материалдарды сұратуға және алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Комитетке берілген мүшікті басқаруды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасын сақтауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Комитет Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де құқықтар мен міндеттіліктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитеттің қызметін ұйымдастыру </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитетті басқаруды Комитетке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитеттің төрағасы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комитет төрағасының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрдің, Министрліктің аппарат басшысының және жетекшілік ететін вице-министрдің тапсырмаларын міндетті түрде орындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзінің орынбасарлары мен Комитеттің құрылымдық бөлімшелері басшыларының және жұмыскерлерінің міндеттерін және өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде бұйрықтар шығарады, нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдардың және лауазымды адамдардың құзыретіне жатқызылған жұмыскерлерді қоспағанда, Комитеттің жұмыскерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған жұмыскерлерді қоспағанда, Комитеттің жұмыскерлері іссапар жіберу, еңбек демалысын беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, ынталандыру, үстемақылар төлеу және сыйлықақы беру, сондай-ақ тәртіптік жауаптылыққа тарту мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және өзге де ұйымдарда қолданыстағы заңнамаларға сәйкес Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Комитеттің құрылымдық бөлімшелерінің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік сатып алу қорытындысы бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алу туралы шарттарға, орындалған жұмыстар актілеріне, сондай-ақ жетекшілік ететін салалар шеңберіндегі шарттарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сыбайлас жемқорлық әрекеттерінің туындауына әкеп соғатын сыбайлас жемқорлық құқық бұзушылықтары немесе әрекеттері белгілі болған жағдайда, ол туралы Министрліктің басшылығын хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Комитет қызметкерлерінің мемлекеттік қызметшілердің қызмет әдебі нормаларын сақтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Комитетте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды және сыбайлас жемқорлыққа қарсы шаралардың қабылдануына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) өз құзыретіне жататын басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитет төрағасы болмаған кезеңде оның өкілеттіктерін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын адам орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитет төрағасының орынбасарлары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз өкілеттіктері шегінде Комитеттің құрылымдық бөлімшелерінің қызметін үлестіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Министрдің, жетекшілік ететін вице-министрдің, Министрліктің апарат басшысының және Комитет төрағасының тапсырмаларын міндетті түрде орындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитеттің Қазақстан Республикасы заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комитетке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер заңнамада өзгеше белгіленбесе, Комитеттің өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7069,55 +4492,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>