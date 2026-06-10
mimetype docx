--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="655e6c1" w14:textId="655e6c1">
+    <w:p w14:paraId="ca425a0" w14:textId="ca425a0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,435 +93,371 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 27 қыркүйектегі № 381-НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2023 жылғы 27 қыркүйектегі № 381-НҚ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесі "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесі деп аталсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қоса беріліп отырған "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрық бекітілген күннен бастап күнтізбелік бес күн ішінде оны ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына электрондық нысанда қазақ және орыс тілдерінде жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасының Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесінің ережесін бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2019 жылғы 28 наурыздағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесінің ережесін бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2019 жылғы 28 наурыздағы № 30 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2022 жылғы 4 шiлдедегi № 233 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2023 жылғы 3 тамыздағы № 324-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы бұйрық қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -724,5872 +660,4259 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мәдениет және ақпарат министрінің</w:t>
+              <w:t>Мәдениет және ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы "_____" _________</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ______ бұйрығымен</w:t>
+              <w:t>2023 жылғы 27 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 381-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереженің оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесі (бұдан әрі – Комитет) мемлекеттік жастар және отбасы саясаты салаларында басшылықты жүзеге асыратын Қазақстан Республикасының Мәдениет және ақпарат министрлігінің (бұдан әрі – Министрлік) ведомствосы болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Комитет өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитет республикалық мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, қазақ тілінде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитеттің, егер оған Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Комитет өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Комитет төрағасының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комитеттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комитеттің орналасқан жері: Қазақстан Республикасы, 010000, Астана қаласы, Есіл ауданы, Мәңгілік Ел даңғылы, 8 үй, "Министрліктер үйі" ғимараты, № 15 кіреберіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Комитеттің толық атауы – "Қазақстан Республикасының Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Комитеттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Комитеттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комитетке кәсіпкерлік субъектілерімен Комитеттің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Комитетке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...115 lines deleted...]
-      5) Жобаларды үйлестіру басқармасынан құралады;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Комитет мыналардан тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      6) Гендерлік саясатын үйлестіру басқармасы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жастар бағдарламасы және ынтымақтастық басқармасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Отбасы саясатын үйлестіру басқармасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жастар саясаты саласындағы ведомствоаралық өзара іс-қимыл басқармасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жастар саясаты мәселелесі бойынша өңірлерді үйлестіру басқармасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Жиынтық талдау және мониторинг басқармасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Гендерлік саясатты үйлестіру басқармасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Комитеттің міндеттері, құқықтары мен міндеттемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Комитеттің міндеттері, құқықтары мен міндеттемелері</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      14. Міндеттері:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік жастар және отбасы саясатын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      1) мемлекеттік жастар және отбасы саясатын іске асыруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Комитеттің құзыретіне жатқызылған қызмет салаларында басшылықты және салааралық үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      2) Комитеттің құзыретіне жатқызылған қызмет салаларында басшылықты және салааралық үйлестіруді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде Комитетке жүктелген өзге де міндеттерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Құқықтары мен міндеттемелері: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.1. Құқықтары:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      15.1. Құқықтары:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасында көзделген тәртіппен өз құзыреті шегінде құқықтық актілерді қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының заңнамасында көзделген тәртіппен өз құзыреті шегінде құқықтық актілерді қабылдау;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Комитет жанынан консультативтік-кеңесші органдар құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      2) Комитет жанынан консультативтік-кеңесші органдар құру;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажетті ақпаратты және материалдарды заңнамада белгіленген тәртіппен мемлекеттік органдардан, ұйымдардан, олардың лауазымды адамдарынан сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      3) қажетті ақпаратты және материалдарды заңнамада белгіленген тәртіппен мемлекеттік органдардан, ұйымдардан, олардың лауазымды адамдарынан сұрату және алу;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамалық актілерінде айқындалған тәртіппен, сондай-ақ тиісті мемлекеттік органдардың бірлескен актілері негізінде олармен келісу бойынша мемлекеттік органдармен, коммерциялық емес және халықаралық ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасының заңнамалық актілерінде айқындалған тәртіппен, сондай-ақ тиісті мемлекеттік органдардың бірлескен актілері негізінде олармен келісу бойынша мемлекеттік органдармен, коммерциялық емес және халықаралық ұйымдармен өзара іс-қимыл жасау;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жастар және отбасылық саясаттың дамуына үлес қосқан адамдарды мемлекеттік наградаларға ұсыну туралы ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      5) жастар және отбасылық саясаттың дамуына үлес қосқан адамдарды мемлекеттік наградаларға ұсыну туралы ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15.2. Міндеттемелері: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комитеттің құзыреті шегінде іс-шараларды ұйымдастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      1) Комитеттің құзыреті шегінде іс-шараларды ұйымдастыру және жүргізу;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Комитетке берілген мүлікті басқаруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      2) Комитетке берілген мүлікті басқаруды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комитеттің құзыретіне кіретін мәселелер бойынша қолданыстағы заңнаманы қолдану бойынша түсіндірмелер мен түсініктемелер беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      3) Комитеттің құзыретіне кіретін мәселелер бойынша қолданыстағы заңнаманы қолдану бойынша түсіндірмелер мен түсініктемелер беру;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Комитеттің құзыреті шегінде конкурстар, фестивальдар, конференциялар, семинарлар және басқа да іс-шаралар ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      4) Комитеттің құзыреті шегінде конкурстар, фестивальдар, конференциялар, семинарлар және басқа да іс-шаралар ұйымдастыру және өткізу;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасының заңнамасын сақтау;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де міндеттемелерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де міндеттемелерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Функциялар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      16. Функциялары:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жалпы функциялар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегиялық:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша стратегиялық және бағдарламалық құжаттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясат саласындағы халықаралық ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет құзыреті шегінде адамның және азаматтың құқықтары мен бостандықтарын қозғайтын нормативтік құқықтық актілерді қоспағанда, Министрдің бұйрықтарында оларды бекіту жөнінде тікелей құзыреті болған кезде ведомствоның құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеу, келісу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті атқарушы органдарды үйлестіруді және әдістемелік басшылықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде мемлекеттік саясатты іске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шеңберінде нысаналы индикаторларға, көрсеткіштерге қол жеткізу, мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау жөніндегі жұмысты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық бюджеттік бағдарламаларды іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес соттарға талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде заңдардың және өзге де нормативтік құқықтық актілердің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде мемлекеттік сатып алу саласындағы қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне кіретін мәселелер бойынша талдамалық ақпаратты, анықтамаларды, шолуларды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде көрсетілген қызметтердің актілерін қарау және келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясатты қалыптастыру бойынша ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясат мәселелері бойынша мемлекеттік әлеуметтік тапсырысты қалыптастыруды, іске асыруды, іске асыру мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүзеге асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік стратегиялық бағдарламалар мен құжаттарды түсіндіру және ілгерілету бойынша ақпараттық-насихаттау іс-шараларын ұйымдастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша Қазақстан Республикасының Президенті, Қазақстан Республикасының Үкіметі жанындағы консультативтік-кеңесші органдардың қызметін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік құпияларды қамтитын нормативтік құқықтық актілерді қоспағанда, сараптамалық қорытындылар алу үшін консультативтік құжатты немесе кәсіпкерлік субъектілерінің мүдделерін қозғайтын нормативтік құқықтық актінің тиісті жобасын Ашық нормативтік құқықтық актілердің интернет-порталына орналастыру туралы хабарламаны Қазақстан Республикасының Ұлттық кәсіпкерлер палатасына және сараптамалық кеңестерге жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық кеңестің ұсынымдарын қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қажет болған жағдайда, Қазақстан Республикасы Әділет министрлігінің сұрау салуы бойынша хабарлау тәсілінің және реттеуші саясаттың консультативтік құжатын жария талқылауды жүргізу тәсілінің(дерінің) толықтығы бойынша қорытынды беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке қолданылатын құқықтық актілердің (орындалуы құқықтық актілерде көзделген іс-шаралардың) және Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің және мемлекеттік органның басшы лауазымды адамдарының қызметтік сипаттағы өзге де құжаттардан туындайтын тапсырмаларының орындалуына ішкі бақылау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпаратты ашық деректердің интернет-порталында орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің интернет-ресурсында мемлекеттік әлеуметтік тапсырыстың жоспарланатын және іске асырылатын тақырыптарын және Комитеттің құзыреті шегінде мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасында ақпаратты орналастыру және өзектендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет қызметінің мәселелері бойынша заңнаманы жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құзыреті шегінде мемлекеттік саясатты іске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясат саласында салааралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясат мәселелері бойынша республикалық және халықаралық іс-шараларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастардың волонтерлік қызметін дамытуға жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясат салаларында үкіметтік емес ұйымдарға арналған мемлекеттік әлеуметтік тапсырыс және гранттық қаржыландыру шеңберінде үкіметтік емес ұйымдармен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар және отбасы саясаты мәселелері бойынша мемлекеттік әлеуметтік тапсырысты қалыптастыруды, іске асыруды, мониторингілеуді және оның нәтижелерін бағалауды, оператор арқылы гранттар беруді, интернет-ресурста тақырыптарды орналастыруды және мемлекеттік әлеуметтік тапсырыс нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде нормативтік құқықтық актілердің құқықтық мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шегінде үкіметтік емес және халықаралық ұйымдар өткізетін іс-шараларға тұрақты қатысуды қоса алғанда олармен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүдделі мемлекеттік органдармен рухани-адамгершілік дамуға және өзара іс-қимылға бағытталған үкіметтік емес ұйымдардың қызметін үйлестіру және қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясат саласындағы қызметті ғылыми және әдістемелік қамтамасыз ету құзыреті шеңберінде жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасылық және гендерлік саясат салалары бойынша брифингтер мен өзге де жария іс-шараларды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үрдістерді жүйелі талдау мен болжауды жүзеге асыру, сондай-ақ мемлекеттік жастар, отбасылық және гендерлік саясат салаларында анықтамалық материалдар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша саяси партиялармен, қоғамдық бірлестіктермен, коммерциялық емес ұйымдармен, кәсіптік одақтармен және өзге де ұйымдармен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында, Қазақстан Республикасының Президенті мен Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) тармақшасында көзделген функциялар жалпы болып табылады және оларды Комитеттің барлық басқармалары өз құзыреттері шегінде іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Жастар бағдарламалары және ынтымақтастық басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республикалық жастар форумын өткізу тәртібін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дарын" мемлекеттік жастар сыйлығын беру жөніндегі комиссияның тәртібін әзірлеу, жұмысын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тәуелсіздік ұрпақтары" грантын тағайындайтын конкурстық комиссияның қағидаларын, мөлшері мен санын әзірлеу және бекіту, сондай-ақ жұмысын құру және ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастарға арналған өңірлік ипотекалық бағдарламаларды іске асыруды үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар саясаты мәселелері бойынша жастар ұйымдарымен өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құзыреті шегінде мемлекеттік сатып алу саласындағы қызметті жүзеге асыру, сондай-ақ Басқарманың құзыреті шегінде көрсетілген қызметтер актілерін қарау және келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар саясаты мәселелері бойынша үкіметтік емес ұйымдарға арналған мемлекеттік әлеуметтік тапсырыс пен гранттарды қалыптастыруға және іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетекшілік ететін саладағы мемлекеттік әлеуметтік тапсырыстың, гранттардың іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетекшілік ететін мәселелер бойынша мемлекеттік жастар саясатын іске асыру процестерін жетілдіру жөнінде ұсыныстар, ұсынымдар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар саясаты саласындағы нормативтік құқықтық актілерге құқықтық мониторинг жүргізу бойынша жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар, отбасы және гендерлік саясат мәселелері бойынша республикалық және халықаралық іс шараларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жастар саясаты мәселелері бойынша өңірлерді үйлестіру басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімдіктер жанындағы жастар ісі жөніндегі кеңестер туралы үлгілік ережені әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар ресурстық орталықтары туралы үлгілік ережені әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс істейтін жастарды сатып алу құқығынсыз жалға берілетін тұрғын үй беру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек жөніндегі уәкілетті мемлекеттік органмен келісім бойынша жастармен жұмыс жөніндегі мамандардың үлгілік біліктілік сипаттамаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек жөніндегі уәкілетті мемлекеттік органның келісімі бойынша жастар еңбек жасақтарын құру, ұйымдастыру, қамтамасыз ету, сондай-ақ олардың қызметіне мониторинг жүргізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өңірлік жастар форумы туралы үлгілік қағидаларды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уақытша орналастырылмаған жастар санын азайтуға бағытталған іс-шаралар бойынша мемлекеттік органдардың қызметін ведомствоаралық үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аула клубтарының қызметі туралы үлгі ережені әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар арасында әскери-патриоттық тәрбиені ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар саясаты саласындағы нормативтік құқықтық актілерге құқықтық мониторинг жүргізу бойынша жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік жастар саясатын іске асыру тетіктері туралы уақытша орналастырылмаған жастармен ақпараттық-түсіндіру жұмыстарын ұйымдастыру және жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жастар саясаты саласындағы ведомствоаралық өзара іс-қимыл басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастардың даму индексін енгізу және қолдану қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жастар" ғылыми-зерттеу орталығы" ЖШС жұмысын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нашақорлық, лудомания, құқық бұзушылық және суицид мәселелері бойынша жастар арасында профилактиканы үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіптік біліктілік жөніндегі салалық кеңеспен және кәсіптік біліктілікті тану саласындағы уәкілетті органмен келісім бойынша жастар саясаты саласындағы кәсіптік стандарттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан жастары" ұлттық баяндамасын дайындау және Қазақстан Республикасының Үкіметіне енгізу жөніндегі жұмысты ұйымдастыру және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар саясаты саласындағы нормативтік құқықтық актілерге құқықтық мониторинг жүргізу бойынша жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің жанындағы жастар саясаты жөніндегі кеңестің қызметін қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Отбасылық саясатты үйлестіру басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реттеуші:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мерейлі отбасы" ұлттық конкурсын өткізу қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасын қолдау орталықтарының қызметін жүзеге асыру қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасын қолдау орталықтары желісінің ең төменгі нормативтерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіптік біліктілік жөніндегі салалық кеңеспен және кәсіптік біліктілікті тану саласындағы уәкілетті органмен келісім бойынша отбасы саясаты саласында кәсіптік стандарттарды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы саясаты саласындағы салалық біліктілік шеңберлерін әзірлеу және (немесе) өзектендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Президенті жанындағы Әйелдер істері және отбасылық-демографиялық саясат жөніндегі ұлттық комиссиямен отбасы саясаты саласында өзара іс-қимылды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мерейлі отбасы" ұлттық конкурсын дайындау және өткізу жөніндегі ұйымдастыру комитетінің жұмысын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы саясаты саласында әлеуметтанулық және талдамалық зерттеулер жүргізуді ұйымдастыру және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы саясаты саласындағы үкіметтік емес ұйымдарға арналған мемлекеттік гранттарды қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы мәселелері бойынша республикалық және халықаралық іс-шараларды ұйымдастыру және өткізу жөніндегі жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы саясаты саласындағы нормативтік құқықтық актілердің құқықтық мониторингін жүзеге асыру жөніндегі жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы саясаты саласындағы үкіметтік емес ұйымдарға арналған мемлекеттік гранттардың іске асырылуына мониторингті жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Гендерлік саясатты үйлестіру басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының әйелдерге қатысты кемсітушіліктің барлық нысандарын жою туралы конвенцияға қосылуы туралы" 1998 жылғы 29 маусымдағы № 248 Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әйелдерге қатысты кемсітушіліктің барлық нысандарын жою туралы конвенцияны орындау туралы баяндама дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Үкіметінің ерлер мен әйелдердің тең құқықтары мен мүмкіндіктерін ілгерілетуді қамтамасыз ету жөніндегі 2024 – 2027 жылдарға арналған іс-қимыл жоспарын іске асыру барысы туралы жиынтық ақпарат дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласында әлеуметтанулық және талдамалық зерттеулер жүргізуді ұйымдастыру және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласындағы үкіметтік емес ұйымдарға арналған мемлекеттік гранттарды іске асыру мониторингін қалыптастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетекшілік ететін салада, оның ішінде халықаралық ұйымдармен жобалар мен іс-шараларды, гранттарды іске асыруды қамтамасыз ету және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласындағы үрдістерді талдау мен болжауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласында стратегиялық жоспарлауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сатып алу саласындағы қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетекшілік ететін салада "қазақстандық қоғамдық даму институты" КЕАҚ-мен өзара іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласындағы халықаралық ұйымдармен (БҰҰ, ЭЫДҰ, ДБ және басқалар) өзара іс-қимылды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласындағы өңірлік жұмыстардың өзара іс-қимылын және үйлестіруді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әйелдер істері және отбасылық-демографиялық саясат жөніндегі өңірлік комиссиялармен өзара іс-қимылды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасында 2030 жылға дейінгі отбасылық және гендерлік саясат тұжырымдамасын бекіту туралы" Қазақстан Республикасы Президентінің 2016 жылғы 6 желтоқсандағы № 384 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және оны іске асыру жөніндегі іс-шаралар жоспарының орындалуын, сондай-ақ өз құзыреті шегінде орталық мемлекеттік органдар мен жергілікті атқарушы органдардың, өзге де субъектілердің мониторингі мен есептерін жинақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласындағы жұмысты жүзеге асыратын үкіметтік емес ұйымдармен өзара іс-қимылды, олардың іс-шараларына қатысуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат мәселелері бойынша брифингтер мен өзге де жария іс-шараларды дайындауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шегінде мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасында ақпаратты орналастыруды және өзектендіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласындағы қызметтерді қаржыландыруға және оның атқарылуын қамтамасыз етуге арналған бюджетті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гендерлік саясат саласындағы нормативтік құқықтық актілердің құқықтық мониторингін жүзеге асыру жөніндегі жұмысты үйлестіру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Жиынтық талдау және мониторинг басқармасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іске асыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің бюджетіне ұсыныстар дайындау бойынша жұмысты ұйымдастыру, оның ішінде көзделген шығыстарды нақтылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша мемлекеттік гранттарды қалыптастыру, іске асыру және мониторингілеу, үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы оператор арқылы жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шеңберінде Комитет пен Министрліктің сайттарын жастар саясаты салаларында қажетті ақпаратты, ашық деректерді уақтылы орналастыруды және толтыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құзыреті шеңберінде нысаналы индикаторларға, көрсеткіштерге қол жеткізу, мемлекеттік жоспарлау жүйесі құжаттарының іс-шараларын сапалы және уақтылы орындау жөніндегі жұмысты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыреті шеңберінде Министрліктің даму жоспарын пысықтауды және келісуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет жетекшілік ететін салалар бойынша мамандардың қажеттілігі және басқа да сұратылатын ақпарат туралы Кадр және әкімшілік жұмыс департаментіне ақпарат пен ұсыныстар беруді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасы саясаты саласындағы мемлекеттік гранттардың басым бағыттарының Қазақстан Республикасы мемлекеттік саясатының басымдықтарына, Қазақстан Республикасының стратегиялық және басым құжаттарына, Қазақстан Республикасы Президентінің жолдауларына сәйкестігін талдауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үкіметтік емес ұйымдардың, азаматтардың ұсыныстарын зерделеу, әлеуметтік зерттеулер нәтижелерін талдау, халықтың қажеттіліктерін бағалау, іске асырылған гранттардың нәтижелері мен ұсынымдары және жастар және отбасы саясаты саласында мемлекеттік гранттарды жетілдіру бойынша ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын мәселелер бойынша үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы операторға мемлекеттік гранттар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар және отбасы саясаты саласында мемлекеттік гранттарды іске асырудың тиімділігін бағалауды жүзеге асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Аманат" партиясының "Өзгерістер жолы: әрбір азаматқа лайықты өмір!" атты сайлауалды бағдарламасын іске асыру жөніндегі жол картасының жастар және отбасы саясаты саласындағы гранттық жобаларды қаржыландыру көлемін арттыруға қатысты 75-тармағын әзірлеуге және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар және отбасы саясаты салаларында мемлекеттік сатып алуды ұйымдастыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жастар және отбасы саясаты салаларындағы жобаларды қаржыландыру мәселелері бойынша жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің алқасына және Министрдің халық алдындағы есептік кездесуіне материалдар дайындауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне жататын хат алмасуды дайындау және жүргізу бойынша жиынтық-талдау жұмыстарын жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Мәдениет және ақпарат министрінің м.а. 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Комитет басшысының қызметін ұйымдастыру кезіндегі оның мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...4243 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Комитет басшысының қызметін ұйымдастыру кезіндегі оның мәртебесі мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комитетті басқаруды Комитетке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты төраға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      17. Комитетті басқаруды Комитетке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты төраға жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Төраға Қазақстан Республикасының заңнамасында белгіленген тәртіппен лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комитет төрағасының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      20. Комитет төрағасының өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Министрдің, Министрліктің аппарат басшысының және жетекшілік ететін вице-министрдің тапсырмаларын міндетті түрде орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өз орынбасарларының, Комитеттің құрылымдық бөлімшелері басшыларының және қызметкерлерінің міндеттемелері мен өкілеттіктерін айқындайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде бұйрықтар шығарады, нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      3) өз құзыреті шегінде бұйрықтар шығарады, нұсқаулар береді;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Комитет қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      4) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Комитет қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Комитет қызметкерлерін іссапарға жіберу, еңбек демалысын беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу және сыйлықақы беру, сондай-ақ тәртіптік жауаптылыққа тарту мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      5) еңбек қатынастары мәселелері жоғары тұрған мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Комитет қызметкерлерін іссапарға жіберу, еңбек демалысын беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу және сыйлықақы беру, сондай-ақ тәртіптік жауаптылыққа тарту мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      6) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Комитеттің құрылымдық бөлімшелердің ережесін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      7) Комитеттің құрылымдық бөлімшелердің ережесін бекітеді;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік сатып алу қорытындылары бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алу туралы шарттарға, орындалған жұмыстардың актілеріне, сондай-ақ жетекшілік ететін салалар шеңберіндегі шарттарға қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      8) мемлекеттік сатып алу қорытындылары бойынша тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алу туралы шарттарға, орындалған жұмыстардың актілеріне, сондай-ақ жетекшілік ететін салалар шеңберіндегі шарттарға қол қояды;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сыбайлас жемқорлық құқық бұзушылықтар не сыбайлас жемқорлық іс-әрекеттерінің туындауына ықпал ететін іс-әрекеттер тіркелген жағдайларда, бұл туралы Министрліктің басшылығын хабардар етеді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      9) сыбайлас жемқорлық құқық бұзушылықтар не сыбайлас жемқорлық іс-әрекеттерінің туындауына ықпал ететін іс-әрекеттер тіркелген жағдайларда, бұл туралы Министрліктің басшылығын хабардар етеді</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Комитет қызметкерлері мемлекеттік қызметшілердің қызметтік этика нормаларын сақтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      10) Комитет қызметкерлері мемлекеттік қызметшілердің қызметтік этика нормаларын сақтауын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетте сыбайлас жемқорлыққа қарсы әрекетке бағытталған шаралар қабылдайды және сыбайлас жемқорлыққа қарсы қабылданған шараларға дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      11) Комитетте сыбайлас жемқорлыққа қарсы әрекетке бағытталған шаралар қабылдайды және сыбайлас жемқорлыққа қарсы қабылданған шараларға дербес жауапты болады;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік жастар және отбасы саясатының дамуына үлес қосқан адамдарды алғыс хаттармен және құрмет грамоталарымен көтермелеу мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      12) мемлекеттік жастар және отбасы саясатының дамуына үлес қосқан адамдарды алғыс хаттармен және құрмет грамоталарымен көтермелеу мәселелерін шешеді;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өзінің құзыретіне кіретін басқа да мәселелер бойынша шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      13) өзінің құзыретіне кіретін басқа да мәселелер бойынша шешім қабылдайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет төрағасы болмаған кезеңде оның өкілеттіктерін атқаруды Қазақстан Республикасының қолданыстағы заңнамасына сәйкес оны алмастыратын адам жүзеге асыралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет төрағасы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...33 lines deleted...]
-      21. Комитет төрағасы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Комитет төрағасының орынбасарлары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      22. Комитет төрағасының орынбасарлары:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комитеттің құрылымдық бөлімшелерінің қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      1) Комитеттің құрылымдық бөлімшелерінің қызметін үйлестіреді;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндетті түрде Министрдің, Министрліктің аппарат басшысының, жетекшілік ететін вице-министрдің және Комитет төрағасының тапсырмаларын орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      2) міндетті түрде Министрдің, Министрліктің аппарат басшысының, жетекшілік ететін вице-министрдің және Комитет төрағасының тапсырмаларын орындайды;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзге де фунцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      3) өзге де фунцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Комитет заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Комитетке бекітіп берілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      24. Комитетке бекітіп берілген мүлік республикалық меншікке жатады.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Егер заңнамада өзгеше көзделмесе, Комитеттің, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      25. Егер заңнамада өзгеше көзделмесе, Комитеттің, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6915,31 +5238,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>