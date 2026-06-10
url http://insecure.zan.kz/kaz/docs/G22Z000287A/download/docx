--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fd0e1d7" w14:textId="fd0e1d7">
+    <w:p w14:paraId="12f8492" w14:textId="12f8492">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Батыс Қазақстан облысы әкімдігінің 2022 жылғы 29 желтоқсандағы № 287 қаулысы</w:t>
+        <w:t>Батыс Қазақстан облысы әкімдігінің 2022 жылғы 29 желтоқсандағы № 287 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -491,2629 +491,3015 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Батыс Қазақстан</w:t>
+              <w:t xml:space="preserve">Батыс Қазақстан облысы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облысы әкімдігінің</w:t>
+              <w:t xml:space="preserve">әкімдігінің 2026 жылғы " " </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы " " _____№ ___</w:t>
+              <w:t xml:space="preserve">_________ № ___ қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысына қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z130" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> "Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы әкімдігінің 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>мемлекеттік мекемесі туралы ереже</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      1. "Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) дене шынықтыру және спорт саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) туристік қызмет, дене шынықтыру және спорт саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...15 lines deleted...]
-      4. Басқарма ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы мемлекеттік тілде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма ұйымдық-құқықтық нысандағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы, мемлекеттік тілде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Батыс Қазақстан облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесі құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Батыс Қазақстан облысы, Орал қаласы, Н.Назарбаев даңғылы, №201.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Батыс Қазақстан облысы, Орал қаласы, Н. Назарбаев даңғылы, № 201.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Басқарманың мақсаттары: туристік қызмет, дене шынықтыру және спорт саласындағы мемлекеттік саясатты жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Басқарманың өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың құзыретiне кiретiн мәселелер бойынша облыс әкiмдiгiнiң және (немесе) әкiмiнiң шешiмдерi, өкiмдерi, қаулыларының жобаларын дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңнамамен бекiтiлген тәртiпте мемлекеттiк органдардан, басқа да ұйымдардан өз қызметiн жүзеге асыруға қажеттi мәлiметтер сұрату, сондай-ақ басқа мемлекеттiк органдарға мәлiметтер ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Басқарманың қарамағындағы ұйымдардың қаржылық-шаруашылық қызметіне тексеру және ревизияны жүзеге асыруды Қазақстан Республикасы заңнамасында белгіленген тәртіппен ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Басқарманың қарамағындағы ұйымдарды құру, қайта құру және тарату бойынша облыс әкiмдiгiне ұсыныстар енгiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кеңестерді өткiзу тәртiбiн ұйымдастырады, облыс әкiмдiгiнiң отырыстарына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Басқарма Қазақстан Республикасының заңдарына, Қазақстан Республикасы Президентiнiң және Үкiметiнiң актiлерiне, осы Ережеге сәйкес өкiлеттiктердi жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дене шынықтырумен және спортпен айналысатын адамдардың, сондай-ақ дене шынықтыру-сауықтыру және спорттық iс-шаралардың қатысушылары мен көрермендерiнiң өмiрi мен денсаулығының қауiпсiздiгiн қамтамасыз ету және спорттық-бұқаралық iс-шараларды өткiзу орындарында қоғамдық тәртiптi сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұлттық, олимпиадалық, олимпиадалық емес, паралимпиадалық, паралимпиадалық емес және сурдлимпиадалық спорт түрлерiн дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дене шынықтыру мен бұқаралық спортты дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтiк және бiлiм беру функцияларын, сондай-ақ ерiктi қызмет қағидатына негiзделген олардың құрылымының ерекшелiгiн ескере отырып, спорттың барлық түрлерiн дамытуға жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) туризмді дамытуда туристік қызмет субъектілері үшін жағдайлар жасау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалардың спортпен айналысуы үшін, оның ішінде халықтың жүріп-тұруы шектеулі топтарына қолжетімді болуы ескеріле отырып, тұрғылықты жері бойынша және көпшілік демалатын орындарда инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бұқаралық спортпен айналысуға арналған спорттық жабдықтың қауіпсіз пайдаланылуын мемлекеттік бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аккредиттелген ұлттық және (немесе) жергілікті спорт федерацияларымен бірлесе отырып, облыстық спорттық жарыстарды өткізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дене шынықтыру және спорт саласындағы уәкілетті органмен аккредиттелген ұлттық спорт федерацияларымен бірлесе республикалық және халықаралық спорттық жарыстарды өткізуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) спорт түрлерi бойынша облыстық құрама командаларды даярлауды және олардың жоғары жетістіктер спорты бойынша республикалық және халықаралық спорттық жарыстарға қатысуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) облыс аумағында бұқаралық спортты және ұлттық спорт түрлерiн дамытуды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) облыс аумағында дене шынықтыру-спорт ұйымдарының қызметiн үйлестiредi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) балалар-жасөспірімдердің дене шынықтыру даярлығы, оның ішінде бейімдік дене шынықтыру және спорт клубтарын құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) білім беру ұйымдарының спорт ғимараттарын сабақтан тыс және кешкі уақытта халық үшін спорт секцияларының жұмысын қамтамасыз ету және спорттық іс-шаралар өткізу мақсатында пайдалану жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) спортшыларға: "Қазақстан Республикасының спорт шеберлігіне кандидат", 1-разрядты спортшы спорттық разрядтарын береді, спортшыларды осы спорттық разрядтардан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мынадай: бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы, бiлiктiлiгi орта деңгейдегi бірінші санатты жаттықтырушы-оқытушы, бiлiктiлiгi жоғары деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi орта деңгейдегi бірінші санатты әдіскер, бiлiктiлiгi жоғары деңгейдегі бірінші санатты нұсқаушы-спортшы, бiрiншi санатты спорт төрешiсi біліктілік санаттарын береді, біліктілік санаттарынан айырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) аккредиттелген жергілікті спорт федерацияларының ұсыныстары бойынша спорттық-бұқаралық iс-шаралардың бірыңғай өңірлік күнтiзбесін бекiтедi және оның iске асырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) облыс аумағында спорттық іс-шараларды ұйымдастыруды және өткiзудi үйлестiредi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) облыс аумағында дене шынықтыру мен спортты дамыту жөніндегі ақпаратты жинауды, талдауды жүзеге асырады және Қазақстан Республикасының заңнамасында белгіленген нысанда және мерзімдерде дене шынықтыру және спорт саласындағы уәкiлеттi органға ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті спорт федерацияларын аккредиттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) олимпиадалық резервтің облыстық мамандандырылған мектеп-интернат-колледждері мен спорттағы дарынды балаларға арналған облыстық мектеп-интернаттары үшін спорт түрлері бойынша білім берудің үлгілік оқу бағдарламаларын іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) олимпиадалық резервтің облыстық мамандандырылған мектеп-интернат-колледждері мен спорттағы дарынды балаларға арналған облыстық мектеп-интернаттарының үлгілік оқу жоспарларын келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) аккредиттелген жергілікті спорт федерацияларының ұсыныстары бойынша спорт түрлері бойынша облыстық командалардың тізімдерін қалыптастырады және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының, сондай-ақ облыс спортшыларын даярлаудың жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) дене шынықтыру және спорт саласындағы уәкілетті орган бекіткен, өңірлер бөлінісіндегі спорттың басым түрлерінің өңірлік тізбесін іске асыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Осы </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+      21) "Дене шынықтыру және спорт туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Олимпиада, Паралимпиада және Сурдлимпиада ойындарының чемпиондары мен жүлдегерлерін тұрғын үймен қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Допинг пайдаланған немесе пайдалануға әрекеттенген жағдайда спорттық нәтиже жойылғаны үшін Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпионымен немесе жүлдегерімен тұрғынжайды пайдалану шартын бұзуды қарастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ресми дене шынықтыру және спорт іс-шараларын медициналық қамтамасыз етуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) дене шынықтыру және спорт іс-шараларын өткізу кезінде қоғамдық тәртіп пен қоғамдық қауіпсіздікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) дене шынықтыру-сауықтыру және спорт ғимараттарын пайдалануды үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) спорт мектептеріне, спорт мектебінің бөлімшелеріне "мамандандырылған" деген мәртебе береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) халықаралық және республикалық деңгейдегі жарыстарды өткізуге арналған спорттық ғимараттарды жобалау үшін техникалық өзіндік ерекшеліктер мен техникалық тапсырманы аккредиттелген ұлттық спорт федерацияларымен келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) спорт түрлері бойынша Қазақстан Республикасы ұлттық командаларының құрамына кіретін спортшыларға, олардың жаттықтырушыларына ай сайынғы ақшалай қамтылым төлеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) дәрігерлік-дене шынықтыру диспансерлерінің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) бюджет қаражаты көлемі шегінде балалар мен жасөспірімдерге арналған спорт секцияларын қаржыландыруға мемлекеттік спорттық тапсырысты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мемлекеттік спорттық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, олардың ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған спорт секцияларында мемлекеттік спорттық тапсырысты орналастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) электрондық және жалпыға қолжетімді форматтарда мемлекеттік спорттық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) дене шынықтыру және спорт саласындағы мемлекеттік мекемелер өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларды белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізу қағидаларына сәйкес облыс аумағында мемлекеттік дене шынықтыру-спорт ұйымдарының бірінші басшыларын ротациялауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) облыстың дене шынықтыру және спорт саласындағы нысаналы индикаторларға қол жеткізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) облыс аумағында туристік қызмет саласындағы мемлекеттік саясатты іске асырады және үйлестіруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) туристік қызметтер көрсету нарығына талдау жасайды және тиісті облыс аумағында туризмнің дамуы туралы қажетті мәліметтерді уәкілетті органға табыс етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) облыстық туристік ресурстарды қорғау жөніндегі шараларды әзірлейді және енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) облыс аумағында туристік индустрия объектілерін жоспарлау және салу жөніндегі қызметті үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) балалар мен жастар лагерьлерінің, туристер бірлестіктерінің қызметіне жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) облыс аумағында туристік қызмет субъектілеріне туристік қызметті ұйымдастыруға байланысты мәселелерде әдістемелік және консультациялық көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) облыс аумағында халықты жұмыспен қамтуды ұлғайту шарасы ретінде туристік қызмет саласындағы кәсіпкерлікті дамытады және қолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) туристік ақпаратты, оның ішінде туристік әлеует, туризм объектілері мен туристік қызметті жүзеге асыратын тұлғалар туралы ақпаратты береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) туристік ақпарат орталығын құрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес туроператорлық қызметті лицензиялауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) облыс аумағында гидті кәсіптік даярлауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) уәкілетті органмен келісу бойынша туристік саланы дамыту жөніндегі іс-шаралар жоспарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) туристік маршруттар мен соқпақтардың мемлекеттік тізілімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) облыс аумағында туризм инфрақұрылымын құрады, туристің қажеттіліктерін қанағаттандыра алатын объектілерді салу мен дамыту бойынша шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) туризмді дамытуда туристік қызмет субъектілері үшін жағдайлар жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) туризм саласындағы бірлескен қызметті іске асыру шеңберінде тікелей шарт жасасу арқылы туристік ақпараттық орталықтарды қаржыландырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) облыс аумағында туристік қызмет объектілерін салу, реконструкциялау кезіндегі кәсіпкерлік субъектілері шығындарының бір бөлігін өтейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) облыс аумағында уәкілетті органмен келісу бойынша күтіп-ұсталуы кезіндегі шығындардың бір бөлігі өтелетін санитариялық-гигиеналық тораптардың тізбелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) елді мекендерден тыс жердегі туристерді орналастыру орындарына дейін облыстық және аудандық маңызы бар кірме автомобиль жолдарын салу, реконструкциялау, жөндеу және күтіп-ұстау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) облыс аумағында кәсіпкерлік субъектілерінің жол бойындағы сервис объектілерін салу бойынша шығындарының бір бөлігін өтейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) облыс аумағында кәсіпкерлік субъектілерінің санитариялық-гигиеналық тораптарды күтіп-ұстауға арналған шығындарының бір бөлігін субсидиялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) облыс аумағында туристік қызметті жүзеге асыратын кәсіпкерлік субъектілеріне сыйымдылығы жүргiзушiнiң орнын есепке алмағанда сегiзден астам отыратын орны бар автомобиль көлік құралдарын сатып алу бойынша шығындардың бір бөлігін өтейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) әрбір шетелдік турист үшін келу туризмі саласындағы туроператорлардың шығындарын субсидиялайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) тау шаңғысы курорттары үшін жабдықтар мен техника сатып алу бойынша кәспкерлік субъектілері шығындарының бір бөлігін өтейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) облыс аумағында туризм саласындағы субъектілерге (туроператор, турагент, гид, экскурсовод, туризм нұсқаушысы) мемлекеттік бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) жер пайдалану құқығын не жеке меншік құқығын бермей, жануарлардың өріс аудару жолдары ескеріле отырып, республикалық және жергілікті маңызы бар ерекше қорғалатын табиғи аумақтардағы туризм объектілеріне, сондай-ақ елді мекендерден тыс жердегі туризм объектілеріне және туристерді орналастыру орындарына дейін инженерлік инфрақұрылымды (жолдарды, көпірлерді, электр беру желілерін және басқа да коммуникацияларды) жобалауды, салуды және оларға қызмет көрсетуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) жергілікті мемлекеттік басқару мүдделерінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
-[...59 lines deleted...]
-      Құқықтары: </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      1) Басқарманың құзыретiне кiретiн облыс әкiмдiгiнiң және (немесе) әкiмiнiң шешiмдерiнiң, өкiмдерiнiң, қаулыларының жобасын дайындауға қатысу;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды басқарма басшысы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      2) заңнамамен бекiтiлген тәртiпте мемлекеттiк органдардан, басқа да ұйымдардан өз қызметiн жүзеге асыруға қажеттi мәлiметтер сұрату, сондай-ақ басқа мемлекеттiк органдарға мәлiметтер ұсыну;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың басшысы Қазақстан Республикасының заңнамасына сәйкес облыс әкімімен лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      3) Басқарманың қарамағындағы ұйымдардың қаржылық-шаруашылық қызметіне тексеру және ревизияны жүзеге асыруды Қазақстан Республикасы заңнамасында белгіленген тәртіппен ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      4) Басқарманың қарамағындағы ұйымдарды құру, қайта құру және тарату бойынша облыс әкiмдiгiне ұсыныстар енгiзу;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарма басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...917 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолданыстағы заңнамаларға сәйкес Басқарма қызметкерлерін, сондай-ақ, қарамағындағы ұйымдардың басшыларын және олардың орынбасарларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қолданыстағы заңнамаларға сәйкес Басқарма қызметкерлерінің, Басқарманың қарамағындағы ұйымдардың басшыларының міндеттері мен уәкілеттіктерін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарманың жұмыс жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Басқарманың атынан әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өз уәкілеттігі шегінде барлық Басқарма қызметкерлеріне және қарамағындағы ұйымдардың басшыларына орындауға міндетті бұйрықтар шығарады, қызметтік құжаттарға қол қояды және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Басқарма қызметкерлеріне, қарамағындағы ұйымдардың басшыларына Қазақстан Республикасының заңнамасында белгіленген тәртіпте сыйақы шараларын белгілейді және тәртіптік жаза қолдана алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Басқарманың ішкі еңбек тәртібін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Басқармада "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сақталуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) азаматтарды жеке қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сыбайлас жемқорлыққа қарсы іс-қимыл заңнамасының орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасының заңнамалық актілерде көзделген өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық Банкі өзіне бекітіліп берілген, өзінің балансында тұрған мүлікті иелену, пайдалану және оған билік ету құқығын Қазақстан Республикасының атынан дербес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Ақжайық ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Бәйтерек ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Бөрлі ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Бөкей ордасы ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Жаңақала ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Жәнібек ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Жауынгерлік өнер қауымдастығының облыстық балалар-жасөспірімдер спорт мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Жекпе-жек спорты түрлерінен олимпиада резервінің мамандандырылған балалар-жасөспірімдер мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Казталов аудандық орталық балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Казталов ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Қаратөбе ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Қысқы спорт түрлері бойынша облыстық балалар-жасөспірімдер спорт мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Ұлттық спорт түрлері бойынша облыстық балалар-жасөспірімдер спорт мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Мүмкіндіктері шектеулі адамдарға арналған спорт клубы" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Облыстық мамандандырылған олимпиада резервінің балалар-жасөспірімдер мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) "Батыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Олимпиада резервінің облыстық мамандандырылған мектеп-интернат-колледж" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Олимпиада резервтерін даярлау орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Облыстық жоғары спорттық шеберлігі мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Сырым ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Тасқала ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Теректі ауданының балалар-жасөспірімдер спорт мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z122" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Теннистен облыстық мамандандырылған олимпиада резервінің балалар-жасөспірімдер спорт мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Шыңғырлау ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "№ 1 олимпиадалық резервтің мамандандырылған балалар мен жасөспірімдер мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "№ 2 балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "№ 3 облыстық балалар-жасөспірімдер спорт мектебі" мемлекеттік коммуналдық қазыналық кәсіпорны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) "Батыс Қазақстан облысы әкімдігі дене шынықтыру және спорт басқармасының "Жайық Арена" спорт клубы" мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3439,31 +3825,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>