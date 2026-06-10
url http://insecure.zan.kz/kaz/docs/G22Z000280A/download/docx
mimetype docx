--- v1 (2026-01-11)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb29d2f" w14:textId="bb29d2f">
+    <w:p w14:paraId="4bd9c01" w14:textId="4bd9c01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -619,51 +619,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімдігінің қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Батыс Қазақстан облысы әкімі аппаратының  регламенті</w:t>
+        <w:t xml:space="preserve"> Батыс Қазақстан облысы әкімі аппаратының регламенті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Регламент жаңа редакцияда - Батыс Қазақстан облысы әкімдігінің 07.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -675,131 +675,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.1. Осы Батыс Қазақстан облысы әкімі аппаратының </w:t>
+      1.1. Осы Батыс Қазақстан облысы әкімі аппаратының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>регламенті</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Регламент) жүктелген міндеттер мен функцияларды атқару процесінде Батыс Қазақстан облысы әкімі аппараты (бұдан әрі – Аппарат) мен Батыс Қазақстан облысының атқарушы органдары, сондай-ақ аудандар мен Орал қаласы әкімдіктерінің өзіне жүктелген міндеттер мен функцияларды орындау процесіне қатысты бөлігіндегі қызметінің ішкі тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.2. Аппарат және оның құрылымдық бөлімшелері (бұдан әрі – бөлімдер) Батыс Қазақстан облысының әкімдігі мен әкімінің (бұдан әрі – облыс әкімі) қызметін ақпараттық-талдау, ұйымдық-құқықтық және материалдық-техникалық қамтамасыз етуді жүзеге асырады, сондай-ақ облыстың жергілікті атқарушы және өкілді органдарымен қабылданған әкімшілік актілерінің орындалу барысын бақылайды.</w:t>
+      1.2. Аппарат және оның құрылымдық бөлімшелері (бұдан әрі – бөлімдер) Батыс Қазақстан облысының әкімдігі мен әкімінің (бұдан әрі – облыс әкімі) қызметін ақпараттық-талдау, ұйымдық-құқықтық және материалдық-техникалық қамтамасыз етуді жүзеге асырады, сондай-ақ облыстың жергілікті атқарушы және өкілді органдарымен қабылданған әкімшілік актілерінің орындалу барысын бақылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.3. Аппараттың қызметі Қазақстан Республикасының </w:t>
+      1.3. Аппараттың қызметі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001 жылғы 23 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -815,1114 +815,1114 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020 жылғы 29 маусымдағы Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің 2022 жылғы 13 сәуірдегі № 872 "Мемлекеттің аппараттың қызметін бюрократиядан арылту жөніндегі шаралар туралы" Жарлығымен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен және осы Регламентпен реттеледі.</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Президентінің 2022 жылғы 13 сәуірдегі № 872 "Мемлекеттің аппараттың қызметін бюрократиядан арылту жөніндегі шаралар туралы" Жарлығымен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен және осы Регламентпен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регламентте көзделген ережелер, Қазақстан Республикасының өзге құқықтық актілерімен реттелмеген бөлігінде Аппарат қызметінде қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.4. Облыс әкімінің орынбасарлары функцияларды облыс әкімінің шешімімен белгіленген міндеттердің бөлінуіне сәйкес орындайды, ал облыс әкімі аппараты басшысының функциялары мен өкілеттіктері "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңымен реттеледі. </w:t>
+      1.4. Облыс әкімінің орынбасарлары функцияларды облыс әкімінің шешімімен белгіленген міндеттердің бөлінуіне сәйкес орындайды, ал облыс әкімі аппараты басшысының функциялары мен өкілеттіктері "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңымен реттеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыс әкімі ұзақ уақыт болмаған немесе өз міндеттерін орындай алмайтын жағдайда оның өкілеттігін облыс әкімінің өкіміне сәйкес орынбасары жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1.5. </w:t>
+        <w:t xml:space="preserve">
+      1.5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Аппарат қызметінің;</w:t>
+      1) Аппарат қызметінің;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) облыс басшылығының жұмыс кеңестерін дайындау және өткізу;</w:t>
+      2) облыс басшылығының жұмыс кеңестерін дайындау және өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыс басшылығының қатысуымен өтетін іс-шараларды дайындау және өткізу;</w:t>
-[...53 lines deleted...]
-      6) Қазақстан Республикасы Президентінің, Үкіметінің, Премьер-Министрінің, облыс әкімдігі мен әкімінің, оның орынбасарларының және Аппарат басшысының заңнамалық актілерінің, актілері мен тапсырмаларының орындалуын бақылауды және тексеруді ұйымдастыру тәртібін реттейді. </w:t>
+      3) облыс басшылығының қатысуымен өтетін іс-шараларды дайындау және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) облыс әкімі мен әкімдігінің актілері жобаларын дайындау және ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) азаматтар мен заңды тұлғалардың өтініштерін қарау тәртібін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қазақстан Республикасы Президентінің, Үкіметінің, Премьер-Министрінің, облыс әкімдігі мен әкімінің, оның орынбасарларының және Аппарат басшысының заңнамалық актілерінің, актілері мен тапсырмаларының орындалуын бақылауды және тексеруді ұйымдастыру тәртібін реттейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1.6. </w:t>
+        <w:t xml:space="preserve">
+      1.6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламенттің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Аппараттың тиімді және ұдайы қызметін қамтамасыз ету;</w:t>
+      1) Аппараттың тиімді және ұдайы қызметін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әкімдіктің қаулылары, облыс әкімінің шешімдері мен өкімдері, облыс әкімінің хаттамалық тапсырмалары, сондай-ақ облыс әкімі аппараты басшысының бұйрықтары мен тапсырмалары жобаларын сапалы дайындауды қамтамасыз ету;</w:t>
+      2) әкімдіктің қаулылары, облыс әкімінің шешімдері мен өкімдері, облыс әкімінің хаттамалық тапсырмалары, сондай-ақ облыс әкімі аппараты басшысының бұйрықтары мен тапсырмалары жобаларын сапалы дайындауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) барлық жергілікті атқарушы органдар мен облыстың лауазымды тұлғаларының келісілген іс-қимылдарын қамтамасыз ету;</w:t>
-[...17 lines deleted...]
-      4) Қазақстан Республикасы Президентінің, Үкіметінің, Премьер-Министрінің, облыс әкімдігі мен әкімінің, оның орынбасарларының, Аппарат басшысы мен оның орынбасарларының актілері мен тапсырмаларын орындау барысындағы жергілікті атқарушы органдардың өзара жауаптылығын белгілеу болып табылады. </w:t>
+      3) барлық жергілікті атқарушы органдар мен облыстың лауазымды тұлғаларының келісілген іс-қимылдарын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасы Президентінің, Үкіметінің, Премьер-Министрінің, облыс әкімдігі мен әкімінің, оның орынбасарларының, Аппарат басшысы мен оның орынбасарларының актілері мен тапсырмаларын орындау барысындағы жергілікті атқарушы органдардың өзара жауаптылығын белгілеу болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Жұмысты жоспарлау</w:t>
+        <w:t xml:space="preserve"> 2. Жұмысты жоспарлау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z36" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2.1. Аппарат өз қызметін бекітілген комиссия жоспарлары, сондай-ақ облыстың даму жоспарлары, өзге де нормативтік құқықтық актілер негізінде жоспарлайды. </w:t>
+      2.1. Аппарат өз қызметін бекітілген комиссия жоспарлары, сондай-ақ облыстың даму жоспарлары, өзге де нормативтік құқықтық актілер негізінде жоспарлайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2.2. Аппараттың жұмыс жоспарларынан немесе өзге де құжаттан іс-шараны алып тастау немесе оларды орындау мерзімдерін ауыстыру туралы шешімді бөлім басшысы ұсынған қызметтік жазба негізінде Аппарат басшысы (немесе оның міндеттерін атқаратын тұлға) қабылдайды. </w:t>
+      2.2. Аппараттың жұмыс жоспарларынан немесе өзге де құжаттан іс-шараны алып тастау немесе оларды орындау мерзімдерін ауыстыру туралы шешімді бөлім басшысы ұсынған қызметтік жазба негізінде Аппарат басшысы (немесе оның міндеттерін атқаратын тұлға) қабылдайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.3. Облыс әкімінің апта сайынғы жұмыс кестесін ұйымдастыру-инспекторлық жұмыстары бөлімі (бұдан әрі – Ұйымдастыру бөлімі) құрады. Облыс әкімінің кестесіне өзгерістер енгізуді облыс әкімі орынбасарларының, Аппарат басшысының және оның орынбасарларының ұсыныстары негізінде Ұйымдастыру бөлімі жүзеге асырады.</w:t>
-[...17 lines deleted...]
-      2.4. Аппараттың залдарында іс-шараларды өткізу кестесін апта сайын облыс әкімі орынбасарларының, Аппарат басшысының, оның орынбасарларының және мүдделі бөлімдердің өтінімдері негізінде Ұйымдастыру бөлімі қалыптастырады. </w:t>
+      2.3. Облыс әкімінің апта сайынғы жұмыс кестесін ұйымдастыру-инспекторлық жұмыстары бөлімі (бұдан әрі – Ұйымдастыру бөлімі) құрады. Облыс әкімінің кестесіне өзгерістер енгізуді облыс әкімі орынбасарларының, Аппарат басшысының және оның орынбасарларының ұсыныстары негізінде Ұйымдастыру бөлімі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.4. Аппараттың залдарында іс-шараларды өткізу кестесін апта сайын облыс әкімі орынбасарларының, Аппарат басшысының, оның орынбасарларының және мүдделі бөлімдердің өтінімдері негізінде Ұйымдастыру бөлімі қалыптастырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Облыс басшылығының қатысуымен өтетін ресми іс-шараларды дайындау және өткізу тәртібі</w:t>
+        <w:t xml:space="preserve"> 3. Облыс басшылығының қатысуымен өтетін ресми іс-шараларды дайындау және өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3.1. Бөлімдер, облыстық басқармалар, Орал қаласы мен аудандар әкімдіктері, баспасөз хатшысы, облыс әкімінің көмекшілері мен кеңесшілері облыс басшылығының қатысуымен өтетін ресми іс-шараларға сөйленетін сөздер, мақалалар, сұхбаттар жобаларын, сондай-ақ өзге де материалдарды (бұдан әрі – сөйленетін сөздер жобалары) дайындау кезінде осы Регламент талаптарын сақтаулары тиіс. </w:t>
+      3.1. Бөлімдер, облыстық басқармалар, Орал қаласы мен аудандар әкімдіктері, баспасөз хатшысы, облыс әкімінің көмекшілері мен кеңесшілері облыс басшылығының қатысуымен өтетін ресми іс-шараларға сөйленетін сөздер, мақалалар, сұхбаттар жобаларын, сондай-ақ өзге де материалдарды (бұдан әрі – сөйленетін сөздер жобалары) дайындау кезінде осы Регламент талаптарын сақтаулары тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3.2. Ұйымдастыру бөлімі 10 (он) жұмыс күні бұрын бөлімдер мен мүдделі облыстық басқармаларды, Орал қаласы мен аудандар әкімдіктерін алда болатын іс-шара туралы (жедел шараларды қоспағанда) хабардар етеді. </w:t>
+      3.2. Ұйымдастыру бөлімі 10 (он) жұмыс күні бұрын бөлімдер мен мүдделі облыстық басқармаларды, Орал қаласы мен аудандар әкімдіктерін алда болатын іс-шара туралы (жедел шараларды қоспағанда) хабардар етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.3. Іс-шараға тартылған облыстық басқармалар мен Орал қаласы және аудандар әкімдіктері 7 (жеті) жұмыс күні бұрын жетекшілік ететін бөлімге келесідей құжаттарды жолдайды:</w:t>
-[...107 lines deleted...]
-      6) мемлекеттік және орыс тілдерінде сөйленетін сөздер жобалары.</w:t>
+      3.3. Іс-шараға тартылған облыстық басқармалар мен Орал қаласы және аудандар әкімдіктері 7 (жеті) жұмыс күні бұрын жетекшілік ететін бөлімге келесідей құжаттарды жолдайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттық-анықтамалық материалдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сценарий, қысқаша бағдарлама және жүргізу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өткізу орны, күні, нысаны туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) іс-шараға қатысушылардың тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іс-шараға қатысушыларды отырғызу сызбасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік және орыс тілдерінде сөйленетін сөздер жобалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.4. Материалдар бөлім басшысының не оны алмастыратын тұлғаның не мүдделі облыстық басқармалар, Орал қаласы және аудандар әкімдіктері басшыларының қолы қойылған түрде электрондық құжат айналымының ішкі желісі немесе қызметтік хат-хабар желісі арқылы жолданады.</w:t>
+      3.4. Материалдар бөлім басшысының не оны алмастыратын тұлғаның не мүдделі облыстық басқармалар, Орал қаласы және аудандар әкімдіктері басшыларының қолы қойылған түрде электрондық құжат айналымының ішкі желісі немесе қызметтік хат-хабар желісі арқылы жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.5. Облыс әкімінің сөйлейтін сөздерін дайындауды іс-шараға тартылған облыстық басқармалар, сондай-ақ департаменттер, Орал қаласы және аудандар әкімдіктерінің қатысуымен іс-шараны ұйымдастыруға жауапты бөлімдер жүзеге асырады.</w:t>
+      3.5. Облыс әкімінің сөйлейтін сөздерін дайындауды іс-шараға тартылған облыстық басқармалар, сондай-ақ департаменттер, Орал қаласы және аудандар әкімдіктерінің қатысуымен іс-шараны ұйымдастыруға жауапты бөлімдер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z49" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.6. Облыс әкімінің сөйлейтін сөздері мынадай талаптарға сай болуға тиіс:</w:t>
+      3.6. Облыс әкімінің сөйлейтін сөздері мынадай талаптарға сай болуға тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) нақты қисынды мазмұндалған;</w:t>
-[...71 lines deleted...]
-      5) қазақ және орыс тілдерінің іскери, әдеби нормаларына, сондай-ақ ауызекі сөйлеу стилистикасына сәйкес келуі тиіс. </w:t>
+      1) нақты қисынды мазмұндалған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тексерілген ақпарат, ресми расталған статистикалық және нақты мәліметтер мазмұндалған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұрын жарияланған баяндамалардың фрагменттерін қайталауға жол берілмеуге тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) іс-шара нысанына барынша сәйкес келуі тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) қазақ және орыс тілдерінің іскери, әдеби нормаларына, сондай-ақ ауызекі сөйлеу стилистикасына сәйкес келуі тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3.7. Ұсынылған материалдардағы статистикалық, нақты мәліметтердің дұрыстығына және сапасына оларға қол қойған тұлғалар жауап береді, тиісті бөлім мәліметтердің дұрыстығын және қайта тексеруді қамтамасыз етеді. </w:t>
+      3.7. Ұсынылған материалдардағы статистикалық, нақты мәліметтердің дұрыстығына және сапасына оларға қол қойған тұлғалар жауап береді, тиісті бөлім мәліметтердің дұрыстығын және қайта тексеруді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z56" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3.8. Материалдар келісу үшін Аппарат басшысына іс-шара өтетін күннен 3 (үш) жұмыс күні бұрын ұсынылады. </w:t>
+      3.8. Материалдар келісу үшін Аппарат басшысына іс-шара өтетін күннен 3 (үш) жұмыс күні бұрын ұсынылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z57" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жедел өткізу белгіленген іс-шаралар кезінде облыс әкімінің немесе оны ресми алмастыратын тұлғаның сөйлейтін сөздерінің жобаларын дайындау барысында Аппарат басшылығымен өзге де мерзімдер айқындалуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3.9. Аппарат басшысымен келісілгеннен кейін жетекшілік ететін бөлімдердің басшылары материалдарды жоспарланған іс-шарадан 2 (екі) жұмыс күні бұрын облыс әкімінің көмекшісіне береді. </w:t>
+      3.9. Аппарат басшысымен келісілгеннен кейін жетекшілік ететін бөлімдердің басшылары материалдарды жоспарланған іс-шарадан 2 (екі) жұмыс күні бұрын облыс әкімінің көмекшісіне береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3.10. Облыс әкімінің аса ірі, қоғамдық маңызды сөйлейтін сөздерінің жобаларын дайындау кезінде іс-шараға тартылған бөлімдер және мемлекеттік органдар өкілдерінің қатысуымен, тиісті іс-шараны дайындауға жетекшілік ететін лауазымды тұлғаның жалпы басшылық етуімен уақытша жұмыс топтары құрылуы мүмкін. </w:t>
+      3.10. Облыс әкімінің аса ірі, қоғамдық маңызды сөйлейтін сөздерінің жобаларын дайындау кезінде іс-шараға тартылған бөлімдер және мемлекеттік органдар өкілдерінің қатысуымен, тиісті іс-шараны дайындауға жетекшілік ететін лауазымды тұлғаның жалпы басшылық етуімен уақытша жұмыс топтары құрылуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z60" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3.11. Бұқаралық ақпарат құралдары (бұдан әрі-БАҚ) өкілдерінің іс-шараға қатысуы іс-шара өтетін күннен 3 (үш) жұмыс күні бұрын баспасөз хатшысымен келісіледі. </w:t>
+      3.11. Бұқаралық ақпарат құралдары (бұдан әрі-БАҚ) өкілдерінің іс-шараға қатысуы іс-шара өтетін күннен 3 (үш) жұмыс күні бұрын баспасөз хатшысымен келісіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z64" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Облыс әкімінің жұмыс сапарларын дайындау тәртібі</w:t>
+        <w:t xml:space="preserve"> 4. Облыс әкімінің жұмыс сапарларын дайындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z65" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.1. Облыс әкімінің жұмыс сапарларын ұйымдастыру және дайындауды ұйымдастыру бөлімі бөлімдер, аудандар мен Орал қаласының әкімдіктері, сондай-ақ мүдделі облыстық басқармалармен бірге жүзеге асырады. </w:t>
+      4.1. Облыс әкімінің жұмыс сапарларын ұйымдастыру және дайындауды ұйымдастыру бөлімі бөлімдер, аудандар мен Орал қаласының әкімдіктері, сондай-ақ мүдделі облыстық басқармалармен бірге жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z63" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.2. Аудандар мен Орал қаласы әкімдіктері тоқсан сайын Ұйымдастыру бөліміне облыс әкімінің келесі жылға арналған жұмыс сапарлары туралы ұсыныстар енгізеді. </w:t>
+      4.2. Аудандар мен Орал қаласы әкімдіктері тоқсан сайын Ұйымдастыру бөліміне облыс әкімінің келесі жылға арналған жұмыс сапарлары туралы ұсыныстар енгізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.3. Ұйымдастыру бөлімі әкімдіктер берген ұсыныстар негізінде келесі жылға арналған жұмыс сапарлары жоспарының жобасын жасақтайды және облыс әкімінің орынбасарларымен, Аппарат басшысымен келіскеннен кейін оны облыс әкімімен одан әрі келісу үшін 20 желтоқсанға дейін енгізеді. </w:t>
+      4.3. Ұйымдастыру бөлімі әкімдіктер берген ұсыныстар негізінде келесі жылға арналған жұмыс сапарлары жоспарының жобасын жасақтайды және облыс әкімінің орынбасарларымен, Аппарат басшысымен келіскеннен кейін оны облыс әкімімен одан әрі келісу үшін 20 желтоқсанға дейін енгізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісілген жұмыс сапарларының жоспары облыс әкімінің жұмыс кестесіне енгізіледі. Жұмыс сапарларының жоспары облыс әкімінің нұсқауына сәйкес өзгеруі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.4. Ұйымдастыру бөлімі 15 (он бес) жұмыс күні бұрын мүдделі әкімдіктерді, облыстық басқармалар мен бөлімдерді алдағы жұмыс сапары туралы хабардар етеді. </w:t>
+      4.4. Ұйымдастыру бөлімі 15 (он бес) жұмыс күні бұрын мүдделі әкімдіктерді, облыстық басқармалар мен бөлімдерді алдағы жұмыс сапары туралы хабардар етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.5. Әкімдіктер, қажет болған жағдайда өзге де мүдделі мемлекеттік органдар сапардан 10 (он) жұмыс күні бұрын Ұйымдастыру бөліміне келесідей материалдарды ұсынады:</w:t>
+      4.5. Әкімдіктер, қажет болған жағдайда өзге де мүдделі мемлекеттік органдар сапардан 10 (он) жұмыс күні бұрын Ұйымдастыру бөліміне келесідей материалдарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z68" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) облыс әкімінің жұмыс сапары бағдарламасының жобасы (бұдан әрі – Бағдарлама);</w:t>
+      1) облыс әкімінің жұмыс сапары бағдарламасының жобасы (бұдан әрі – Бағдарлама);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z69" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ақпараттық-анықтамалық материалдар (әлеуметтік-экономикалық жағдай және қоғамдық-саяси жағдай, сапардың тақырыбы бойынша материалдар, проблемалық мәселелер, нысандардың паспорттары және т.б.);</w:t>
+      2) ақпараттық-анықтамалық материалдар (әлеуметтік-экономикалық жағдай және қоғамдық-саяси жағдай, сапардың тақырыбы бойынша материалдар, проблемалық мәселелер, нысандардың паспорттары және т.б.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) облыс әкімінің орынбасарларымен келісілген әкім тапсырмаларының жобалары:</w:t>
+      3) облыс әкімінің орынбасарларымен келісілген әкім тапсырмаларының жобалары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       стратегиялық және бағдарламалық құжаттарға сәйкестігі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1969,434 +1969,434 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономикалық мақсаттылығы және ресурстармен қамтамасыз етілуі расталған құжаттармен қоса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.6. Ұсынылған материалдардың дұрыстығына оларға қол қойған тұлғалар жауап береді, тиісті бөлім мәліметтердің дұрыстығын және қайта тексеруді қамтамасыз етеді. </w:t>
+      4.6. Ұсынылған материалдардың дұрыстығына оларға қол қойған тұлғалар жауап береді, тиісті бөлім мәліметтердің дұрыстығын және қайта тексеруді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z76" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.7. Ұйымдастыру бөлімі үш жұмыс күні ішінде алынған материалдарды қайта тексеру және облыс әкімінің жетекшілік ететін орынбасарларымен келісу үшін тиісті бөлімдерге жолдайды. </w:t>
+      4.7. Ұйымдастыру бөлімі үш жұмыс күні ішінде алынған материалдарды қайта тексеру және облыс әкімінің жетекшілік ететін орынбасарларымен келісу үшін тиісті бөлімдерге жолдайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z80" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.8. Мүдделі бөлімдер қажет болған жағдайда Ұйымдастыру бөліміне баратын аудандағы істің жай-күйі туралы қосымша ақпарат ұсынады. </w:t>
+      4.8. Мүдделі бөлімдер қажет болған жағдайда Ұйымдастыру бөліміне баратын аудандағы істің жай-күйі туралы қосымша ақпарат ұсынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.9. Ұйымдастыру бөлімі жұмыс сапарынан 5 (бес) жұмыс күні бұрын материалдардың түпкілікті топтамасын жасақтайды және Аппарат басшысына келісуге енгізеді. </w:t>
+      4.9. Ұйымдастыру бөлімі жұмыс сапарынан 5 (бес) жұмыс күні бұрын материалдардың түпкілікті топтамасын жасақтайды және Аппарат басшысына келісуге енгізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыс әкімінің не оны ресми алмастыратын тұлғаның жоспардан тыс жұмыс сапарын дайындау кезінде Аппарат басшылығы қажетті материалдарды дайындаудың өзге де мерзімдерін белгілеуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z83" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.10. Аппарат басшысымен келісілгеннен кейін Ұйымдастыру бөлімі материалдарды жұмыс сапарынан 2 (екі) жұмыс күні бұрын облыс әкімінің көмекшісіне береді. </w:t>
+      4.10. Аппарат басшысымен келісілгеннен кейін Ұйымдастыру бөлімі материалдарды жұмыс сапарынан 2 (екі) жұмыс күні бұрын облыс әкімінің көмекшісіне береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z81" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.11. Баспасөз хатшысы 1 (бір) жұмыс күні ішінде облыс әкімінің жұмыс сапарының қорытындылары бойынша мемлекеттік және орыс тілдерінде ақпараттық хабарлама дайындайды және оларды облыс әкімдігінің ресми сайтына орналастыруды қамтамасыз етеді;</w:t>
+      4.11. Баспасөз хатшысы 1 (бір) жұмыс күні ішінде облыс әкімінің жұмыс сапарының қорытындылары бойынша мемлекеттік және орыс тілдерінде ақпараттық хабарлама дайындайды және оларды облыс әкімдігінің ресми сайтына орналастыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z82" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс сапары аяқталған сәттен бастап 2 (екі) жұмыс күні ішінде іс-шараның негізгі аспектілерін толық көрсете отырып, Аппаратқа облыс әкімінің жұмыс сапарының қорытындылары туралы есеп дайындауды Ұйымдастыру бөлімі қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z86" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.12. Аудандар және Орал қаласы әкімдіктері:</w:t>
+      4.12. Аудандар және Орал қаласы әкімдіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z84" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) іс-шараны өткізу орындарын дайындауды (тиісті жаһаздардың, жарықтандыру, ілеспе аударма жабдықтарының, баннерлердің, флористиканың және басқа да қажетті заттардың болуын);</w:t>
+      1) іс-шараны өткізу орындарын дайындауды (тиісті жаһаздардың, жарықтандыру, ілеспе аударма жабдықтарының, баннерлердің, флористиканың және басқа да қажетті заттардың болуын);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z85" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қажет болған жағдайда облыс әкімінің және оған ілесіп жүретін тұлғалардың тұратын жерін дайындауды;</w:t>
+      2) қажет болған жағдайда облыс әкімінің және оған ілесіп жүретін тұлғалардың тұратын жерін дайындауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жергілікті БАҚ-та облыс әкімінің жұмыс сапарын жарықтандыруды қамтамасыз етеді.</w:t>
+      3) жергілікті БАҚ-та облыс әкімінің жұмыс сапарын жарықтандыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4.13. Баспасөз хатшысы Батыс Қазақстан облысының қоғамдық даму басқармасымен бірге облыс әкімінің жұмыс сапары аяқталған сәттен бастап екі жұмыс күнінен кешіктірмей өңірлік және электрондық БАҚ-тарда облыс әкімінің жұмыс сапарын жарықтандыруды қамтамасыз етеді. </w:t>
+      4.13. Баспасөз хатшысы Батыс Қазақстан облысының қоғамдық даму басқармасымен бірге облыс әкімінің жұмыс сапары аяқталған сәттен бастап екі жұмыс күнінен кешіктірмей өңірлік және электрондық БАҚ-тарда облыс әкімінің жұмыс сапарын жарықтандыруды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z91" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Облыс әкімінің не оны алмастыратын тұлғаның төрағалығымен өтетін кеңестерді дайындау және өткізу тәртібі</w:t>
+        <w:t xml:space="preserve"> 5. Облыс әкімінің не оны алмастыратын тұлғаның төрағалығымен өтетін кеңестерді дайындау және өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z92" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5.1. Әкімдік отырыстарын дайындау және өткізу: </w:t>
+      5.1. Әкімдік отырыстарын дайындау және өткізу: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) облыс әкімінің орынбасарларымен, аумақтық (келісім бойынша) және облыстың жергілікті атқарушы органдарымен, бөлімдермен жүзеге асырылады;</w:t>
-[...53 lines deleted...]
-      4) Әкімдік отырысы, әдетте ашық болып табылады, мемлекеттік және (немесе) орыс тілдерінде жүргізіледі. </w:t>
+      1) облыс әкімінің орынбасарларымен, аумақтық (келісім бойынша) және облыстың жергілікті атқарушы органдарымен, бөлімдермен жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Әкімдік отырыстары әр жұма күні өткізіледі және облыс әкімімен шақырылады. Қажет болған жағдайда облыс әкімі әкімдіктің кезектен тыс отырыстарын шақырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әкімдік отырыстарына облыс әкімі, ол болмаған кезде облыс әкімінің міндетін атқаратын орынбасары төрағалық етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Әкімдік отырысы, әдетте ашық болып табылады, мемлекеттік және (немесе) орыс тілдерінде жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қажет болған жағдайда жекелеген мәселелер әкімдіктің жабық отырыстарында қаралуы, сондай-ақ әкімдіктің көшпелі отырысы өткізілуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Әкімдік отырыстары, егер оған әкімдік мүшелерінің кемінде үштен екісі қатысқанда заңды деп саналады. </w:t>
+      5) Әкімдік отырыстары, егер оған әкімдік мүшелерінің кемінде үштен екісі қатысқанда заңды деп саналады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімдік отырыстарында мәселелерді қарау нәтижелері бойынша қаулылар қабылданады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z97" w:id="52"/>
     <w:p>
       <w:pPr>
@@ -2411,89 +2411,89 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қаулылар қатысушы әкімдік мүшелерінің көпшілік дауысымен қабылданады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z98" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Әкімдік отырыстарына Қазақстан Республикасы Парламентінің, Батыс Қазақстан облыстық мәслихатының депутаттары, аудандар (қала) әкімдері, сондай-ақ кеңес беру дауысы құқығымен орталық мемлекеттік органдардың (бұдан әрі – ОМО) аумақтық бөлімшелерінің басшылары және облыс әкімімен келісілген тізбе бойынша мүдделі жеке және заңды тұлғалар қатыса алады;</w:t>
+      6) Әкімдік отырыстарына Қазақстан Республикасы Парламентінің, Батыс Қазақстан облыстық мәслихатының депутаттары, аудандар (қала) әкімдері, сондай-ақ кеңес беру дауысы құқығымен орталық мемлекеттік органдардың (бұдан әрі – ОМО) аумақтық бөлімшелерінің басшылары және облыс әкімімен келісілген тізбе бойынша мүдделі жеке және заңды тұлғалар қатыса алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Аппарат басшысы әр бейсенбі сайын, әкімдік отырыстарында қаралатын мәселелердің тізбесіне сәйкес алдағы әкімдік отырысының күн тәртібін (ауызша түрде) облыс әкімімен келіседі;</w:t>
+      7) Аппарат басшысы әр бейсенбі сайын, әкімдік отырыстарында қаралатын мәселелердің тізбесіне сәйкес алдағы әкімдік отырысының күн тәртібін (ауызша түрде) облыс әкімімен келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Материалдарды дайындауға жауапты аумақтық (келісім бойынша) және атқарушы органдар облыс әкімдігі отырысына дейін 3 (үш) жұмыс күні ішінде құжаттар топтамасын Ұйымдастыру бөліміне ұсынуы тиіс. Құжаттар топтамасында мыналар болуы қажет:</w:t>
+      8) Материалдарды дайындауға жауапты аумақтық (келісім бойынша) және атқарушы органдар облыс әкімдігі отырысына дейін 3 (үш) жұмыс күні ішінде құжаттар топтамасын Ұйымдастыру бөліміне ұсынуы тиіс. Құжаттар топтамасында мыналар болуы қажет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z101" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - қаулының жобасы (оған қоса –түсіндірме жазба, ал тарату көрсеткіші электронды түрде (егер қаулы жобасы нормативтік құқықтық акті болған жағдайда - мемлекеттік және орыс тiлдерiнде анықтама-негiздеме, нормативтiк құқықтық акті жеке кәсiпкерлiк субъектiлерiнiң мүдделерін қозғайтын жағдайда жеке кәсіпкерлік субъектілерінің аккредиттелген бірлестіктерінің сараптамалық қорытындылары, нормативтік құқықтық акті азаматтардың құқықтарын, бостандықтары мен міндеттерін қозғайтын жағдайда қоғамдық кеңес ұсынымы, нормативтік құқықтық актіге өзгерістер және (немесе) толықтырулар енгізілетін жағдайда енгізілетін өзгерістер мен толықтырулардың тиісті негіздемесі бар нормативтік құқықтық актінің бұрынғы және жаңа редакциясының салыстырма кестесі) және өзге де құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z105" w:id="56"/>
     <w:p>
@@ -2546,51 +2546,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - қажет болған жағдайда слайдтар (түрлі-түсті кескінде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Әкімдік отырысына енгізілетін материалдар келесідей талаптарды сақтай отырып ұсынылуы тиіс:</w:t>
+      9) Әкімдік отырысына енгізілетін материалдар келесідей талаптарды сақтай отырып ұсынылуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - мемлекеттік, қажет болған жағдайда орыс тілдерінде, электронды және қағаз жеткізгіштерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2660,70 +2660,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Материалдарды мерзімінде ұсынбағаны және сапасы үшін жауаптылық облыс әкімінің орынбасарларына, аумақтық (келісім бойынша) және атқарушы органдардың (тарату парағы сәйкес) бірінші басшыларына, бөлім басшыларына жүктеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Ұйымдастыру бөлімі бөлімдермен ұсынылған құжаттар топтамасын жасақтайды және облыс әкімдігі отырысынан 1 (бір) жұмыс күні бұрын Аппарат басшысына береді.</w:t>
+      10) Ұйымдастыру бөлімі бөлімдермен ұсынылған құжаттар топтамасын жасақтайды және облыс әкімдігі отырысынан 1 (бір) жұмыс күні бұрын Аппарат басшысына береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) Ұйымдастыру бөлімі материалдар облыс әкімімен келісілгеннен кейін, тарату материалдарын әзірлейді: </w:t>
+      11) Ұйымдастыру бөлімі материалдар облыс әкімімен келісілгеннен кейін, тарату материалдарын әзірлейді: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z113" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыс әкіміне – күн тәртібі, жүргізу тәртібі, шақырылғандардың тізімі, қаулы жобаларының тізбесі, анықтама, баяндама, слайдтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z114" w:id="63"/>
     <w:p>
@@ -2757,51 +2757,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімдік мүшелеріне, аудандардың және облыстық маңызы бар қаланың әкімдеріне – күн тәртібі, қаулы жобаларының тізбесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) Ұйымдастыру бөлімі мыналарды:</w:t>
+      12) Ұйымдастыру бөлімі мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z117" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - әкімдік отырысына қатысушыларды отырғызуды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z118" w:id="66"/>
     <w:p>
@@ -2835,71 +2835,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Батыс Қазақстан облыстық мәдениет, тілдерді дамыту және архив ісі басқармасымен бірге ілеспе аударманы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z123" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) Кезектен тыс (шұғыл) әкімдік отырысы өткізілген жағдайда Ұйымдастыру бөлімі әкімдік мүшелері мен шақырылушыларға күн тәртібін жіберуді қамтамасыз етеді. </w:t>
+      13) Кезектен тыс (шұғыл) әкімдік отырысы өткізілген жағдайда Ұйымдастыру бөлімі әкімдік мүшелері мен шақырылушыларға күн тәртібін жіберуді қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z121" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) Әкімдік отырысында хаттама жүргізіледі, онда қатысқан лауазымды тұлғалар, талқыланатын мәселелердің атауы және мәні, баяндамашылар, талқылау барысында сөз сөйлеушілер (қажет болған жағдайда – олардың сөйлеген сөздерінің, ескертулерінің негізгі мазмұны) және әкімдік мүшелерімен қабылданған қаулы көрсетіледі. Отырыстарға қаралатын мәселелерді талқылау электрондық ақпарат көздеріне жазылып алынады. </w:t>
+      14) Әкімдік отырысында хаттама жүргізіледі, онда қатысқан лауазымды тұлғалар, талқыланатын мәселелердің атауы және мәні, баяндамашылар, талқылау барысында сөз сөйлеушілер (қажет болған жағдайда – олардың сөйлеген сөздерінің, ескертулерінің негізгі мазмұны) және әкімдік мүшелерімен қабылданған қаулы көрсетіледі. Отырыстарға қаралатын мәселелерді талқылау электрондық ақпарат көздеріне жазылып алынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z122" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдастыру бөлімі қол қойылған қаулыларымен, хаттама жобасын облыс әкімі аппаратының жалпы бөліміне (бұдан әрі – Жалпы бөлім) әкімдік отырысы өткеннен кейін келесі күннен кешіктірмей береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
@@ -2931,166 +2931,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімдік отырысының хаттамалары (түпнұсқалары), сондай-ақ оған материалдар Жалпы бөлімде сақталады. Әкімдік отырысының хаттамалары, сондай-ақ оған материалдар уақытша сақтау мерзімдері біткеннен кейін Аппараттың архивіне тапсырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) Әкімдік отырыстарында берілген тапсырмалардың орындалу барысын бақылау және мониторингілеуді Ұйымдастыру бөлімі жүзеге асырады.</w:t>
+      15) Әкімдік отырыстарында берілген тапсырмалардың орындалу барысын бақылау және мониторингілеуді Ұйымдастыру бөлімі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z126" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) Баспасөз хатшысы Батыс Қазақстан облысының қоғамдық даму басқармасымен бірге облыс әкімдігі отырысы аяқталған сәттен бастап 1 (бір) жұмыс күнінен кешіктірмей оның жұмысын өңірлік және электронды БАҚ-тарда жарықтандыруды қамтамасыз етеді. </w:t>
+      16) Баспасөз хатшысы Батыс Қазақстан облысының қоғамдық даму басқармасымен бірге облыс әкімдігі отырысы аяқталған сәттен бастап 1 (бір) жұмыс күнінен кешіктірмей оның жұмысын өңірлік және электронды БАҚ-тарда жарықтандыруды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z130" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.2. Қазақстан Республикасы Үкіметі мәжілістеріне облыс әкімінің қатысуын қамтамасыз ету және материалдар дайындау тәртібі:</w:t>
+      5.2. Қазақстан Республикасы Үкіметі мәжілістеріне облыс әкімінің қатысуын қамтамасыз ету және материалдар дайындау тәртібі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасы Үкіметі мәжілістеріне (бұдан әрі - Үкімет мәжілістері) облыс әкімінің қатысуын қамтамасыз ету және материалдар дайындауды облыс әкімінің орынбасарлары, аумақтық (келісім бойынша) және облыстың атқарушы органдары, бөлімдер жүзеге асырады;</w:t>
+      1) Қазақстан Республикасы Үкіметі мәжілістеріне (бұдан әрі - Үкімет мәжілістері) облыс әкімінің қатысуын қамтамасыз ету және материалдар дайындауды облыс әкімінің орынбасарлары, аумақтық (келісім бойынша) және облыстың атқарушы органдары, бөлімдер жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бейнеконференция режиміндегі Үкімет мәжілістеріне облыс әкімі, облыс әкімінің орынбасарлары, аппарат басшысы, аумақтық (келісім бойынша) және атқарушы органдардың бірінші басшылары (Аппарат басшысымен бекітілген тізімге сәйкес) және басқа да мүдделі тұлғалар қатысады;</w:t>
+      2) бейнеконференция режиміндегі Үкімет мәжілістеріне облыс әкімі, облыс әкімінің орынбасарлары, аппарат басшысы, аумақтық (келісім бойынша) және атқарушы органдардың бірінші басшылары (Аппарат басшысымен бекітілген тізімге сәйкес) және басқа да мүдделі тұлғалар қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Үкімет мәжілісінің күн тәртібін алғаннан кейін ұйымдастыру бөлімі бір күн ішінде күн тәртібін атап көрсетілген мерзімде орындау үшін мүдделі мемлекеттік органдарға жіберуді қамтамасыз етеді;</w:t>
-[...17 lines deleted...]
-      4) материалдарды дайындауға жауапты аумақтық (келісім бойынша) және атқарушы (тарату парағындағы тізбеге сәйкес) органдар Үкімет мәжілісіне дейін 2 (екі) жұмыс күні ішінде бөлімдерге келесідей материалдарды ұсынуы тиіс:</w:t>
+      3) Үкімет мәжілісінің күн тәртібін алғаннан кейін ұйымдастыру бөлімі бір күн ішінде күн тәртібін атап көрсетілген мерзімде орындау үшін мүдделі мемлекеттік органдарға жіберуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) материалдарды дайындауға жауапты аумақтық (келісім бойынша) және атқарушы (тарату парағындағы тізбеге сәйкес) органдар Үкімет мәжілісіне дейін 2 (екі) жұмыс күні ішінде бөлімдерге келесідей материалдарды ұсынуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - анықтама (үш беттен аспауы тиіс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3137,71 +3137,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Аумақтық (келісім бойынша) және атқарушы (тарату парағындағы тізбеге сәйкес) органдармен жасақталатын шақырылғандар тізімі облыс әкімінің жетекшілік ететін орынбасарымен міндетті түрде келісіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z139" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бөлімдер басшылары Үкімет мәжілісіне дейін 2 (екі) жұмыс күні ішінде ұсынылған материалдарды облыс әкімінің жетекшілік ететін орынбасарларымен келісуі тиіс және келісілген материалдарды Ұйымдастыру бөліміне беруге міндетті.</w:t>
+      5) бөлімдер басшылары Үкімет мәжілісіне дейін 2 (екі) жұмыс күні ішінде ұсынылған материалдарды облыс әкімінің жетекшілік ететін орынбасарларымен келісуі тиіс және келісілген материалдарды Ұйымдастыру бөліміне беруге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z137" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) Дайын материалдарды жасақтағаннан кейін, Ұйымдастыру бөлімі Үкімет мәжілісіне дейін 1 (бір) жұмыс күні ішінде құжаттарды Аппарат басшысына енгізеді, ол материалдарды облыс әкіміне ұсынады. </w:t>
+      6) Дайын материалдарды жасақтағаннан кейін, Ұйымдастыру бөлімі Үкімет мәжілісіне дейін 1 (бір) жұмыс күні ішінде құжаттарды Аппарат басшысына енгізеді, ол материалдарды облыс әкіміне ұсынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z141" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дайын материалдарда келесідей талаптар сақталуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
@@ -3252,51 +3252,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - облыс әкімінің аталған мәселелерге жетекшілік ететін орынбасарымен, Аппарат басшысымен, бөлімдер басшыларымен келісілген болуы тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) Тиісті мемлекеттік органдар материалдарды мерзімінде ұсынбаған жағдайда бөлімдер тәртіптік ықпал ету шараларын алу үшін Аппарат басшысына жазбаша баяндайды. </w:t>
+      7) Тиісті мемлекеттік органдар материалдарды мерзімінде ұсынбаған жағдайда бөлімдер тәртіптік ықпал ету шараларын алу үшін Аппарат басшысына жазбаша баяндайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Материалдарды мерзімінде ұсынбағаны және сапасы үшін жауаптылық облыс әкімінің орынбасарларына, аумақтық (келісім бойынша) және атқарушы органдардың (тарату парағы сәйкес) бірінші басшыларына, бөлім басшыларына жүктеледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z147" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7101,63 +7101,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10.3 тармаққа өзгерістер енгізілді - Батыс Қазақстан облысы әкімдігінің 05.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 262</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7787,51 +7787,411 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11. Қазақстан Республикасы Президентінің Әкімшілігіне, Үкімет Аппаратына және басқа да жоғары тұрған органдарға жіберілетін құжаттарды дайындау және келісу тәртібі</w:t>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Президентінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілігіне,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкімет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аппаратына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>да</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұрған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органдарға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жіберілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дайындау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келісу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z369" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.1. Қазақстан Республикасының Президенті Әкімшілігіне, Үкімет Аппаратына және басқа да жоғары тұрған органдарына құжаттар дайындауды бөлімдер мен облыстық басқармалар жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z370" w:id="192"/>
     <w:p>
@@ -8295,51 +8655,131 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12. Тапсырмалардың орындалуын бақылауды ұйымдастыру</w:t>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тапсырмалардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орындалуын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бақылауды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z393" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12.1. Тапсырмалардың уақтылы және сапалы орындалуын бақылауды ұйымдастыру Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 25 тамыздағы № 236 "Мемлекеттік және мемлекеттік емес ұйымдарда құжаттама жасау, құжаттаманы басқару және электрондық құжат айналымы жүйелерін пайдалану қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8615,82 +9055,50 @@
         </w:rPr>
         <w:t>
       4) ұзақ мерзімді-алты айдан астам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z407" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімдер белгіленбеген жағдайда, құжат келіп түскен күннен бастап айлық мерзім белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z435" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12.3. Аппаратқа Қазақстан Республикасы Президентінің актілері орындауға келіп түскен кезде, қажет болған жағдайда 5 (бес) жұмыс күні ішінде осы Регламентке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -9583,51 +9991,271 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13. Аппаратта жеке және заңды тұлғалардың өтініштерін қарау және азаматтарды қабылдауды ұйымдастыру</w:t>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аппаратта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұлғалардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өтініштерін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қарау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азаматтарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қабылдауды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13.1. Аппаратта жеке және заңды тұлғалардың өтініштерін қарау Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10097,51 +10725,311 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14. Облыс әкімінің аудандар мен Орал қаласы әкімдерін, облыстық басқармалар басшыларын жеке қабылдауын ұйымдастыру</w:t>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аудандар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаласы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімдерін,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>облыстық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басқармалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басшыларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қабылдауын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:bookmarkStart w:name="z474" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.1. Облыс әкімі аудандар мен Орал қаласы әкімдерін, облыстық басқармалар басшыларын жеке қабылдауды жүзеге асырады. Облыс әкімінің мемлекеттік органдардың басқарушы лауазымды тұлғаларын жеке қабылдауын ұйымдастыру үшін Ұйымдастыру бөлімі мемлекеттік органдар басшыларының оларды жеке қабылдау туралы ұсыныстарын облыс әкімінің жұмыс кестесінің жобасына енгізеді, кейін әкімнің қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:bookmarkStart w:name="z475" w:id="261"/>
     <w:p>
@@ -10187,51 +11075,131 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15. Азаматтарды жеке қабылдауды ұйымдастыру</w:t>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қабылдауды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z478" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.1. Облыс әкімі, оның орынбасарлары, Аппарат басшысы облыс әкімі бекіткен кестеге сәйкес азаматтарды жеке қабылдауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z479" w:id="265"/>
     <w:p>
@@ -10317,51 +11285,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16. Көшіру-көбейту жұмыстарын ұйымдастыру</w:t>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көшіру-көбейту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыстарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z484" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.1. Аппаратта машинкада басу жұмыстарын Аппараттың барлық қызметкерлері орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z485" w:id="271"/>
     <w:p>
@@ -10467,51 +11495,171 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17. Басқарушы қызметкерлерді шақыру және шығу тәртібі</w:t>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметкерлерді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шақыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шығу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z491" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17.1. Аудандар әкімдерін кеңестерге шақыру облыс әкімінің рұқсатымен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:bookmarkStart w:name="z492" w:id="278"/>
     <w:p>
@@ -10566,1756 +11714,2979 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, облыс әкімінің тиісті өкімі ресімделеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:bookmarkStart w:name="z495" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      17.3. Облыс әкімі орынбасарларының, Орал қаласы әкімінің, Аппарат басшысының, аудандар әкімдерінің облыстан тыс жерлерге шығуы облыс әкімінің келісімі бойынша жүзеге асырылады. </w:t>
+        <w:t>
+      17.3. Облыс әкімі орынбасарларының, Орал қаласы әкімінің, Аппарат басшысының, аудандар әкімдерінің облыстан тыс жерлерге шығуы облыс әкімінің келісімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z496" w:id="282"/>
-[...15 lines deleted...]
-      Облыстық басқармалар басшыларының облыстан тыс жерлерге шығуы облыс әкімінің жетекшілік ететін орынбасарының келісімі бойынша жүзеге асырылады. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Облыстық басқармалар басшыларының облыстан тыс жерлерге шығуы облыс әкімінің келісімі бойынша жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17.3 тармақ жаңа редакцияда - Батыс Қазақстан облысы әкімдігінің 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z497" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17.4. Аппарат қызметкерлерінің облыстан немесе облыс орталығынан тыс жерлерге шығуы Аппарат басшысының шешімі бойынша жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z497" w:id="283"/>
-[...15 lines deleted...]
-      17.4. Аппарат қызметкерлерінің облыстан немесе облыс орталығынан тыс жерлерге шығуы Аппарат басшысының шешімі бойынша жүзеге асырылады. </w:t>
+    <w:bookmarkStart w:name="z498" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17.5. Әкімдік отырыстары, жұмыс кеңестері өткізілетін күндер, басшыларды шақыру және басқа да шаралар облыс әкімімен, оның орынбасарларымен, Аппарат басшысымен айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z498" w:id="284"/>
-[...15 lines deleted...]
-      17.5. Әкімдік отырыстары, жұмыс кеңестері өткізілетін күндер, басшыларды шақыру және басқа да шаралар облыс әкімімен, оның орынбасарларымен, Аппарат басшысымен айқындалады. </w:t>
+    <w:bookmarkStart w:name="z499" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.6. Облыстың атқарушы органы басшысының демалысы, сондай-ақ оның уақытша еңбекке жарамсыздығы кезеңінде міндеттерді басшының орынбасарына жүктей отырып, облыс әкімінің тиісті өкімімен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z499" w:id="285"/>
-[...15 lines deleted...]
-      17.6. Облыстың атқарушы органы басшысының демалысы, сондай-ақ оның уақытша еңбекке жарамсыздығы кезеңінде міндеттерді басшының орынбасарына жүктей отырып, облыс әкімінің тиісті өкімімен ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z553" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызметтік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>іссапарларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жолдау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметшілердің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мақсаттарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шетелге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шығуы,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қайта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>даярлауға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>біліктілігін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арттыруға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жіберу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z553" w:id="286"/>
+    <w:bookmarkStart w:name="z501" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.1. Аппарат қызметкерлерін Қазақстан Республикасы шегінде іссапарға жіберу Қазақстан Республикасы Үкіметінің 2000 жылғы 22 қыркүйектегі №1428 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Мемлекеттік бюджеттің есебінен ұсталатын мемлекеттік мекемелер қызметкерлерінің, сондай-ақ Қазақстан Республикасының Парламенті депутаттарының Қазақстан Республикасының шегіндегі қызметтік іссапарлары туралы ережемен айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z502" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.2. Қызметкерлерді бюджет қаражаты есебінен республика шегінде іссапарға жіберу өкім (бұйрық) негізінде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z503" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерлерді бюджет қаражаты есебінен республика шегінде іссапарға жіберу өкім (бұйрық) негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z504" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, облыс әкімі аппаратының қызметшісі шұғылды қоспағанда, 3 жұмыс күні бұрын іссапардың күндері мен мақсаттары, тұрғын үй жалдау күндері санын, маршрутты және негізгі қызметшінің жұмыста болмаған кезде оның міндеті жүктелетін тұлғаны көрсете отырып қызметтік жазбаны әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z505" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республиканың өңірлеріне көбінесе теміржол көлігімен жүзеге асырылады. Бұл ретте іссапардың мақсаты аппараттың міндеті мен функциясына сәйкес болуы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z506" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әртүрлі себептермен іссапарға шыға алмайтын жағдайда облыс әкімі аппаратының қызметшісі іссапарға шықпау себептерін көрсете отырып міндетті түрде іссапардан 1 күн бұрын басшылыққа қызметтік жазбаны әзірлейді және жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z507" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл тәртіп облыс әкіміне қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z508" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Іссапарға жіберу туралы әкімшілік актіні облыс әкімі аппаратының бірыңғай заң қызметі қызметтік жазбаның негізінде, ал облыс әкімінің іссапары туралы актіні – облыс әкімі аппаратының лауазымды тұлғаларының тапсырмалары бойынша әзірлейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z509" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.3. Қызметкерлердің бюджет қаражаты есебінен, кестеден тыс іссапарларына ерекше жағдайларда ғана облыс әкімінің рұқсатымен жол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z510" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.4. Қызметкерлер іссапардан келгеннен кейін үш жұмыс күнінен кешіктірмей, Аппарат басшылығына осы Регламентке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша атқарылған жұмыс туралы есеп беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z511" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың талабы облыс әкіміне, оның орынбасарларына, облыс әкімінің көмекшілері мен кеңесшілеріне және өзгелей тәртіп белгіленген басқа да қызметкерлерге қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z512" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.5. Жалпы бөлім қызметкерді шетелге іссапарға жіберу туралы бұйрыққа қол қойылғаннан кейін, мемлекеттік құпияларды білетін қызметкерлердің шетелге шығуын есепке алу үшін оның көшірмесін тарату парағына сәйкес құпия құжаттармен жұмыс жөніндегі бас инспекторға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z513" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.6. Қызметтік мақсаттарда шетелге шығу кезінде шығыстарды өтеу Қазақстан Республикасы Үкіметінің 2018 жылғы 11 мамырдағы №256 "Бюджет қаражаты есебінен қызметтік іссапарларға, оның ішінде шет мемлекеттерге қызметтік іссапарларға арналған шығыстарды өтеу қағидаларын бекіту туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z514" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.7. Аппарат қызметкерлерін қайта даярлау және біліктілігін арттыру Мемлекеттік қызметшілерді даярлау, қайта даярлау және біліктілігін арттыру ережесімен белгіленген тәртіппен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z515" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.8. Аппарат қызметкерлерін қайта даярлау және біліктілігін арттыруды персоналды басқарудың бірыңғай қызметі үйлестіреді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z516" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.9. Персоналды басқарудың бірыңғай қызметі біліктілігін арттыру жөніндегі курстар (семинарлар) туралы ақпаратты облыс әкімдігінің веб-порталында мерзімді жариялауды қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.10. Қазақстан Республикасы шегінде біліктілігін арттыруға жолдау Аппарат бөлімдерінің қажеттілігіне қарай жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18. Қызметтік іссапарларға жолдау және мемлекеттік қызметшілердің қызметтік мақсаттарда шетелге шығуы, соның ішінде қайта даярлауға және біліктілігін арттыруға жіберу</w:t>
-[...379 lines deleted...]
-      18.9. Персоналды басқарудың бірыңғай қызметі біліктілігін арттыру жөніндегі курстар (семинарлар) туралы ақпаратты облыс әкімдігінің веб-порталында мерзімді жариялауды қамтамасыз етеді. </w:t>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аппарат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ғимаратына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аумағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>объектішілік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>режимді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уақыты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>режимі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z563" w:id="303"/>
+    <w:bookmarkStart w:name="z519" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.1. Аппарат қызметкерлері үшін екі демалыс (сенбі және жексенбі) күнімен бес күндік жұмыс аптасы белгіленеді. Бұл ретте, күн сайынғы жұмыс мерзімінің ұзақтығы сегіз сағатты құрайды, жұмыс уақыты режимі сағат 9.00-ден сағат 18.30-ға дейін және сағат 13.00-ден сағат 14.30-ға дейін түскі ас үшін үзіліспен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z520" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19.2. Аппарат қызметкерлерінің еңбек тәртібін сақтауы үшін бақылау-өткізу бекетінде (турникет) тіркелетін магнитті карталардың көмегімен бақылау жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z521" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.3. Персоналды басқарудың бірыңғай қызметі ай сайын есепті айдан кейінгі айдың 1-іне Аппарат басшылығына еңбек тәртібінің жай-күйі туралы ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z522" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19.4. Кезек күттірмейтін және алдын ала күтілмеген, оның шұғылдығы одан кейін жалпы алғанда Аппараттың (немесе оның жекелеген бөлімшелерінің) қалыпты және үзіліссіз жұмыс істеуіне ықпал ететін жұмыстарды орындау үшін қолданыстағы заңнамада көзделген тәртіппен Аппараттың жекелеген қызметкерлері жұмыс режимінен тыс уақытта шақырылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z523" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл жағдайларда Аппарат басшылығының рұқсаты бойынша қызметкерге кезекші автокөлік беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z524" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.5. "Батыс Қазақстан облысы әкімі аппараты" мемлекеттік мекемесінің ғимаратына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z525" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасының Мемлекеттік фельдъегерлік қызметі және Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлерін қоспағанда, атыс қаруымен, оларға оқ-дәрілермен, арнайы құралдармен (газды, пневматикалық тапанша, электрошок құралдары, бронежилеттер және т.б.) кіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z526" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жарылғыш заттарды, тез әрі жеңіл жанатын сұйықтықтар мен материалдарды алып кіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z527" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Батыс Қазақстан облысы әкімі аппаратының және "БҚО әкімі аппаратының шаруашылық басқармасы" жауапкершілігі шектеулі серіктестігі қызметкерлерін және қала мен аудан әкімдерін қоспағанда, интернет модульдермен және фото-бейнекамералармен жарақтандырылған ұялы телефон, планшет, смарт-сағаттарды, ноутбуктерді алып кіруге және ғимарат ішінде қолдануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z528" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.6. Жұмыс істелген нақты уақытты есепке алуды ұйымдастыру үшін бір данада жұмыс уақытын есептеу табелі жүргізіледі, оған аппарат басшысының орынбасарлары, аппараттың құрылымдық бөлімшелері басшылары қол қояды, аппарат басшысымен бекітіледі және бухгалтерлік есеп және мемлекеттік сатып алу бөліміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z581" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. Аппарат ғимаратына және аумағына өткізу және </w:t>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>объектішілік</w:t>
+        <w:t>Кадрлық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> режимді ұйымдастыру тәртібі мен жұмыс уақыты режимі</w:t>
-[...199 lines deleted...]
-      19.6. Жұмыс істелген нақты уақытты есепке алуды ұйымдастыру үшін бір данада жұмыс уақытын есептеу табелі жүргізіледі, оған аппарат басшысының орынбасарлары, аппараттың құрылымдық бөлімшелері басшылары қол қояды, аппарат басшысымен бекітіледі және бухгалтерлік есеп және мемлекеттік сатып алу бөліміне беріледі.</w:t>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z581" w:id="314"/>
+    <w:bookmarkStart w:name="z530" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.1. Бөлімдердің жұмысын ұйымдастыру тікелей олардың басшыларымен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z531" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20.2. Олардың міндеттері мен функциялары айқындалатын бөлімдер туралы ережелерді бөлім басшылары әзірлейді, бірыңғай заң қызметімен келісіледі және Аппарат басшысының бұйрығымен бекітіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z532" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20.3. Аппарат бөлімдері басшылары мен қызметкерлерінің лауазымдық өкілеттіктерін айқындайтын лауазымдық нұсқаулықтарды бөлім басшылары әзірлейді, персоналды басқарудың бірыңғай қызметімен келісіледі және Аппарат басшысының бұйрығымен бекітіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z533" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.4. Облыс әкімі орынбасарларының, Аппарат басшысының, Орал қаласы және аудан әкімдерінің мінездемелеріне облыс әкімі қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z534" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Басқармалар басшыларының мінездемелеріне облыс әкімінің жетекшілік ететін орынбасарлары қол қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z535" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20.5. Облыс әкімінің, оның орынбасарларының, Аппарат басшысының және аппарат қызметкерлерінің жұмыс істейтінін растайтын анықтамаға Аппарат басшылығы қол қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z592" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20. Кадрлық қамтамасыз ету</w:t>
-[...119 lines deleted...]
-      20.5. Облыс әкімінің, оның орынбасарларының, Аппарат басшысының және аппарат қызметкерлерінің жұмыс істейтінін растайтын анықтамаға Аппарат басшылығы қол қояды. </w:t>
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімшілік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметшілердің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қызметін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z592" w:id="321"/>
+    <w:bookmarkStart w:name="z537" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.1. Мемлекеттік әкімшілік қызметшілердің қызметін бағалау мемлекеттік қызмет мәселелері бойынша уәкілетті органның бұйрығымен бекітілген "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың үлгілік әдістемесіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z538" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.2. Облыстық басқармалар басшыларының жеке жұмыс жоспарларымен қарастырылған нысаналы мақсатты индикаторларға (бұдан әрі – НМИ) қол жеткізілуін бақылауды жүзеге асыру мақсатында, тікелей басшымен (облыс әкімінің орынбасары) белгіленген НМИ қол жеткізу бойынша тоқсан сайын мониторинг жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z539" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.3. Мониторинг жүргізу үшін тиісті басқармаға жетекшілік ететін - облыс әкімі аппаратының бас инспекторы материалдарды жинақтап, қорытындысы бойынша ақпаратты облыс әкімінің тиісті орынбасарына енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.4. Облыс әкімі аппараты басшысының қызметін бағалау үшін құрылымдық бөлімшелер бағалауды жүргізу, одан әрі қалыптастыру және жинақтау мақсатында қажетті материалдарды персоналды басқарудың бірыңғай қызметіне жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z599" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21. Мемлекеттік әкімшілік қызметшілердің қызметін бағалау</w:t>
-[...59 lines deleted...]
-      21.3. Мониторинг жүргізу үшін тиісті басқармаға жетекшілік ететін - облыс әкімі аппаратының бас инспекторы материалдарды жинақтап, қорытындысы бойынша ақпаратты облыс әкімінің тиісті орынбасарына енгізеді.</w:t>
+        <w:t>22.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақпараттық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>технологияларды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басқару</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z599" w:id="325"/>
+    <w:bookmarkStart w:name="z542" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпараттандыру саласындағы мемлекеттік саясатты жүзеге асыру және қоғамдық қатынастарды реттеу Қазақстан Республикасының 2015 жылғы 24 қарашадағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Ақпараттандыру туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2015 жылғы 16 қарашадағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Ақпаратқа қол жеткізу туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заңдарына сәйкес жүзеге асырылады және Ұйымдастыру бөлімімен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z543" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Аппараттың ақпараттандыру жүйесін құру және енгізу бойынша шараларды үйлестіру жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z544" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Аппараттың ақпараттандыру қауіпсіздігі қамтамасыз етіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z545" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - облыс әкімінің қатысуымен өтетін отырыстар, кеңестер, кездесулер бейнеконференция байланысы арқылы қосу жүзеге асырылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Аппараттың интернет-ресурсының ашықтығының және қолжетімділігінің деңгейіне мониторинг жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z547" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жергілікті атқарушы органдардың жұмысының тиімділігін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z548" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - апта сайынғы негізде "Битрикс-24" жүйесіне енгізілген жобаларды іске асыру мерзімдеріне мониторинг жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z549" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ақпаратқа қол жеткізуді қамтамасыз ету мәселелері бойынша аудандар мен Орал қаласының әкімдіктерінің және облыстық басқармаларының жұмысы үйлестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z604" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22. Ақпараттық технологияларды басқару</w:t>
-[...197 lines deleted...]
-      - ақпаратқа қол жеткізуді қамтамасыз ету мәселелері бойынша аудандар мен Орал қаласының әкімдіктерінің және облыстық басқармаларының жұмысы үйлестіріледі.</w:t>
+        <w:t>23.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржылық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z604" w:id="333"/>
+    <w:bookmarkStart w:name="z551" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23.1. Аппаратты қаржыландыру республикалық және жергілікті бюджет қаражаты есебінен жүзеге асырылады. Қаржылық қызмет Қазақстан Республикасының Бюджет кодексімен, бухгалтерлік есеп және қаржылық есептілік туралы нормативтік құқықтық актілермен, бухгалтерлік есеп және мемлекеттік сатып алу туралы ережемен, өзге де нормативтік актілермен реттеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z552" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23.2. Бухгалтерлік есеп және мемлекеттік сатып алу бөлімінің негізгі міндеті Аппараттың қаржылық жағдайы, қызмет нәтижелері және қаржылық жағдайдағы өзгерістер туралы толық және дұрыс ақпараттарды ұсыну болып табылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1)нормативтік құқықтық актілер және басқа да құжаттар негізінде бюджетті жоспарлау, бюджет қаражатының бекітілген көлемін пайдалану арқылы тікелей және түпкілікті жақсы нәтижелерге қол жеткізу немесе бюджет қаражатының аз көлемін пайдалану жолымен тікелей және түпкілікті жақсы нәтижелерге қол жеткізу қажеттігін ескере отырып, бюджетті әзірлеу және атқару; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z554" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)бухгалтерлік есеп шоттарында барлық жүзеге асырылатын шаруашылық операциялардың көрсетілуін бақылау, жедел ақпаратты беру, белгіленген мерзімдерде қаржылық есептілікті құру, мемлекеттік сатып алуға жұмсалатын ақшаны оңтайлы және тиімді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z555" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)міндеттемелер бойынша қаржыландыру жоспарына сәйкес берілген рұқсаттар шегінде міндеттемелерді қабылдау, қаржыландыру жоспарының орындалуын, ұйымдармен, мемлекеттік мекемелермен және тұлғалармен есеп айырысулардың жай-күйін бақылау, ақшалай қаражат пен материалдық құндылықтардың сақталуын қамтамасыз ету, кәсіпорындармен, мекемелермен бекітілген жеке қаржыландыру жоспарларын атқару процесінде туындайтын есеп айырысуларды мерзімінде жүргізу, қазынашылық органдарымен өзара іс-қимыл жөніндегі жұмыстарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z556" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23.3. Материалдық құндылықтарды есепке алу материалдарды, негізгі құралдарды және аз құнды құрал-жабдықтарды есепке алу кітабын жүргізу, материалдық құндылықтарға түгендеу жүргізу және оның нәтижелерін уақтылы және дұрыс айқындау арқылы жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z557" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23.4. Жалақыны есептеуді жүзеге асыру, қызметкерлердің табыс салығын ұстап қалу бойынша жеке шоттарын, жинақтаушы зейнетақы қорларына жарналарды есепке алу карточкаларын жүргізу жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z613" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23. Қаржылық қамтамасыз ету</w:t>
-[...137 lines deleted...]
-      23.4. Жалақыны есептеуді жүзеге асыру, қызметкерлердің табыс салығын ұстап қалу бойынша жеке шоттарын, жинақтаушы зейнетақы қорларына жарналарды есепке алу карточкаларын жүргізу жүзеге асырылады. </w:t>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аппараттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регламентін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сақтауға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z613" w:id="340"/>
+    <w:bookmarkStart w:name="z559" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24.1. Облыс әкімінің орынбасарлары, Аппарат басшысы және оның орынбасарлары, аудандар мен Орал қаласының әкімдері, атқарушы органдардың бірінші басшылары, Аппарат қызметкерлері осы Регламенттің тармақтарын бұзғаны үшін жауапты болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z560" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24.2. Аппарат қызметкері өзіне жүктелген лауазымдық міндеттерді (соның ішінде қызмет тиімділігін бағалау нәтижелері бойынша) орындамағаны және тиісті дәрежеде орындамағаны, лауазымдық өкілеттіктерін асыра пайдаланғаны, қызметтік тәртіпті және қызметтік этиканы бұзғаны, сондай-ақ Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметте болумен байланысты шектеулерді сақтамағаны үшін оған мемлекеттік қызмет туралы заңнамаға сәйкес келесідей тәртіптік жазалар қолданылуы мүмкін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z561" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ескерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z562" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сөгіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қатаң сөгіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z564" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызметке толық сәйкес еместігі туралы ескерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z565" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лауазымын төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z566" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) атқарып жүрген лауазымынан босату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z630" w:id="347"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батыс Қазақстан облысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі аппаратының регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-ҚОСЫМША</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z631" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24. Аппараттың жұмыс регламентін сақтауға жауаптылық</w:t>
-[...177 lines deleted...]
-      Батыс Қазақстан облысы</w:t>
+        <w:t>Батыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>облысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аппаратының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоспары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="349"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14219,177 +16590,400 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z632" w:id="350"/>
+      <w:bookmarkStart w:name="z632" w:id="349"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Батыс Қазақстан облысы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі аппаратының регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-ҚОСЫМША</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z633" w:id="350"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Батыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>облысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аппараты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Батыс Қазақстан облысы әкімі аппараты ___________________________________________</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>(бөлімнің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(бөлімнің атауы)</w:t>
+        <w:t>атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____ жылдың _____ тоқсанына арналған жұмыс жоспары</w:t>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылдың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тоқсанына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоспары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -15635,203 +18229,386 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z634" w:id="352"/>
+    <w:bookmarkStart w:name="z634" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z635" w:id="352"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батыс Қазақстан облысы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z635" w:id="353"/>
-[...9 lines deleted...]
-      Батыс Қазақстан облысы</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі аппаратының регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-ҚОСЫМША</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z636" w:id="353"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Батыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>облысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аппаратының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұлғаларымен</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Батыс Қазақстан облысы әкімі аппаратының лауазымды тұлғаларымен</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________ келісу уақытының есебі</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>келісу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(құжаттың атауы)</w:t>
+        <w:t>уақытының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(құжаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -17298,122 +20075,105 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z637" w:id="355"/>
+    <w:bookmarkStart w:name="z637" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z638" w:id="355"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батыс Қазақстан облысы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z638" w:id="356"/>
-[...44 lines deleted...]
-        <w:t>регламентіне</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі аппаратының регламентіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-ҚОСЫМША</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -17563,100 +20323,180 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________ _____ 20__ жылғы № _____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z641" w:id="357"/>
+    <w:bookmarkStart w:name="z641" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ұйымдастырушылық іс-шаралар жоспары  (жол картасы)</w:t>
+        <w:t>Ұйымдастырушылық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>іс-шаралар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоспары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жол</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>картасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z642" w:id="357"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттың түрі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тапсырманың мазмұны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17998,52 +20838,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1-кезең. Ұйымдастыру-дайындық жұмыстары </w:t>
+              <w:t xml:space="preserve">
+1-кезең. Ұйымдастыру-дайындық жұмыстары </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18985,216 +21825,239 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z647" w:id="359"/>
+      <w:bookmarkStart w:name="z647" w:id="358"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Батыс Қазақстан облысы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкімі аппараты регламентіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-ҚОСЫМША </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z648" w:id="359"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бекітемін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>әкімі аппараты</w:t>
-[...52 lines deleted...]
-      Бекітемін:</w:t>
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Аппарат басшысы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" ___________ 20__ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z649" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Іссапар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>есеп</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="361"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19761,135 +22624,135 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z650" w:id="362"/>
+      <w:bookmarkStart w:name="z650" w:id="361"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іссапарға жіберілген жерге бару маршруты және тұрақты жұмыс орнына қайту маршруты:____________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Іссапарға барған тұлғаның қолы ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Келісілді: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z582" w:id="362"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлім басшысының қолы/</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аппарат басшысы орынбасарының қолы ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -19912,55 +22775,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20286,31 +23149,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>