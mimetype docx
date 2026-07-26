--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ede5239" w14:textId="ede5239">
+    <w:p w14:paraId="9b7fc92" w14:textId="9b7fc92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -932,1706 +932,1802 @@
         <w:t>
       10. Осы Ереже Бөлімнің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бөлім қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      12. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады. Егер Бөлімге заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Бөлімге заңдармен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 12-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2067</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      13. Мақсаттары:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мәдени құндылықтарды жаңғырту, сақтау, дамыту және тарату, оларға адамдарды баулу бойынша кешенді іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      1) мәдени құндылықтарды жаңғырту, сақтау, дамыту және тарату, оларға адамдарды баулу бойынша кешенді іс-шараларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік және басқа тілдерді дамыту, сондай-ақ олардың қоғамдық қолданыс саласын кеңейту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      2) мемлекеттік және басқа тілдерді дамыту, сондай-ақ олардың қоғамдық қолданыс саласын кеңейту.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      14. Өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының мемлекеттік мүлік туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай мемлекеттік заңды тұлғалардың құқық субъектілерін, оның ішінде тиісті саладағы уәкілетті органдардың құзіреттеріне ұқсас шешімдерді қабылдауға, акционерлік қоғамдар акцияларының мемлекеттік пакетін және жауапкершілігі шектеулі серіктестердегі қатысу үлестерін иелену мен пайдалану құқықтарын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаланың мәдени мақсаттағы объктілерінің құрылысы, реконструкциясы және жөнделуі бойынша тапсырысшы болуға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      қаланың мәдени мақсаттағы объктілерінің құрылысы, реконструкциясы және жөнделуі бойынша тапсырысшы болуға;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығармашылық одақтармен, ұлттық-мәдени және басқа да қоғамдық бірлестіктермен өзара қарым-қатынасты жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      шығармашылық одақтармен, ұлттық-мәдени және басқа да қоғамдық бірлестіктермен өзара қарым-қатынасты жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімнің қарамағындағы ұйымдардың басшыларына қажетті тапсырмалар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      бөлімнің қарамағындағы ұйымдардың басшыларына қажетті тапсырмалар беру;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасымен қарастырылған өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қолданыстағы заңнамасымен қарастырылған өзге де құқықтарды жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      2) міндеттері:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және басқа да тілдерді дамытуға бағытталған қалалық деңгейдегі іс-шараларды өткізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      мемлекеттік және басқа да тілдерді дамытуға бағытталған қалалық деңгейдегі іс-шараларды өткізуге;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шығармашылық ұжымдардың, жеке орындаушылардың облыстық, республикалық көлемдегі байқауларға, фестивальдар мен конкурстарға қатысуын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      шығармашылық ұжымдардың, жеке орындаушылардың облыстық, республикалық көлемдегі байқауларға, фестивальдар мен конкурстарға қатысуын қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаланың экономикалық бейінін, халықтың ұлттық құрамын ескере отырып, кітапханалардың кітап қорларын жоспарлы түрде іріктеуді, толықтыруды және оны бақылауды қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      қаланың экономикалық бейінін, халықтың ұлттық құрамын ескере отырып, кітапханалардың кітап қорларын жоспарлы түрде іріктеуді, толықтыруды және оны бақылауды қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрнекі ақпаратты рәсімдеу бойынша кәсіпорындар мен ұйымдарға, мекемелерге әдістемелік көмек көрсетуді жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      көрнекі ақпаратты рәсімдеу бойынша кәсіпорындар мен ұйымдарға, мекемелерге әдістемелік көмек көрсетуді жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың өтініштерін мерзімінде және жан-жақты қарауды объективті түрде қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      жеке және заңды тұлғалардың өтініштерін мерзімінде және жан-жақты қарауды объективті түрде қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлім әзiрлеушi болып табылатын қала әкімі мен әкімдігінің нормативтік құқықтық актілерінің құқықтық мониторингiн жүзеге асыруға және оларға өзгерiстер және (немесе) толықтырулар енгiзуге және олардың күшi жойылды деп тану жөнiндегi шараларды уақтылы қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      бөлім әзiрлеушi болып табылатын қала әкімі мен әкімдігінің нормативтік құқықтық актілерінің құқықтық мониторингiн жүзеге асыруға және оларға өзгерiстер және (немесе) толықтырулар енгiзуге және олардың күшi жойылды деп тану жөнiндегi шараларды уақтылы қабылдауға;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасымен қарастырылған өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының қолданыстағы заңнамасымен қарастырылған өзге де міндеттерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      15. Функциялар:</w:t>
+    <w:bookmarkStart w:name="z81" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаланың музыка, кітапхана ісі, мәдени-сауық саласындағы коммуналдық мемлекеттік мәдениет ұйымдарының қызметіне қолдау көрсету және үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z81" w:id="41"/>
-[...15 lines deleted...]
-      1) қаланың музыка, кітапхана ісі, мәдени-сауық саласындағы коммуналдық мемлекеттік мәдениет ұйымдарының қызметіне қолдау көрсету және үйлестіруді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мәдени құндылықтарды есепке алу, қорғау және пайдалану жөніндегі жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z82" w:id="42"/>
-[...15 lines deleted...]
-      2) мәдени құндылықтарды есепке алу, қорғау және пайдалану жөніндегі жұмысты ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қаланың сауықтық мәдени-бұқаралық іс-шараларын, сондай-ақ әуесқой шығармашылық бірлестіктер арасында байқаулар, фестивальдар және конкурстар өткізуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z83" w:id="43"/>
-[...15 lines deleted...]
-      3) қаланың сауықтық мәдени-бұқаралық іс-шараларын, сондай-ақ әуесқой шығармашылық бірлестіктер арасында байқаулар, фестивальдар және конкурстар өткізуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаланың коммуналдық мемлекеттік мәдениет ұйымдарын аттестаттаудан өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z84" w:id="44"/>
-[...15 lines deleted...]
-      4) қаланың коммуналдық мемлекеттік мәдениет ұйымдарын аттестаттаудан өткізу;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретi шегiнде мәдениет саласындағы коммуналдық меншiктi басқаруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z85" w:id="45"/>
-[...15 lines deleted...]
-      5) өз құзыретi шегiнде мәдениет саласындағы коммуналдық меншiктi басқаруды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаланың мәдени мақсаттағы объектiлерiн салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z86" w:id="46"/>
-[...15 lines deleted...]
-      6) қаланың мәдени мақсаттағы объектiлерiн салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коммуналдық мемлекеттік мәдениет ұйымдарын материалдық-техникалық қамтамасыз етуде ықпал ету және қолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z87" w:id="47"/>
-[...15 lines deleted...]
-      7) коммуналдық мемлекеттік мәдениет ұйымдарын материалдық-техникалық қамтамасыз етуде ықпал ету және қолдау;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қаланың мемлекеттік кітапханаларының біріне "Орталық" мәртебесін беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z88" w:id="48"/>
-[...15 lines deleted...]
-      8) қаланың мемлекеттік кітапханаларының біріне "Орталық" мәртебесін беру;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бюджет қаражаты шегінде балалар мен жасөспірімдердің шығармашылық үйірмелерін қаржыландыруға мемлекеттік шығармашылық тапсырысты бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z89" w:id="49"/>
-[...15 lines deleted...]
-      9) бюджет қаражаты шегінде балалар мен жасөспірімдердің шығармашылық үйірмелерін қаржыландыруға мемлекеттік шығармашылық тапсырысты бекіту;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік шығармашылық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған шығармашылық үйірмелерінде мемлекеттік шығармашылық тапсырысты орналастыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z90" w:id="50"/>
-[...15 lines deleted...]
-      10) мемлекеттік шығармашылық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған шығармашылық үйірмелерінде мемлекеттік шығармашылық тапсырысты орналастыруды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік шығармашылық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің электрондық және жалпыға қолжетімді форматтарда орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z91" w:id="51"/>
-[...15 lines deleted...]
-      11) мемлекеттік шығармашылық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің электрондық және жалпыға қолжетімді форматтарда орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қаланың аумағында орналасқан мәдениет ұйымдарының қызметіне мониторингті жүзеге асырады және жергілікті атқарушы органына ақпаратты, сондай-ақ белгіленген нысандағы статистикалық есептерді ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z92" w:id="52"/>
-[...15 lines deleted...]
-      12) қаланың аумағында орналасқан мәдениет ұйымдарының қызметіне мониторингті жүзеге асырады және жергілікті атқарушы органына ақпаратты, сондай-ақ белгіленген нысандағы статистикалық есептерді ұсынады;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тарихи-мәдени мұраны сақтау жөніндегі жұмысты ұйымдастыру, тарихи, ұлттық және мәдени салт-дәстүрлерді дамытуға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z93" w:id="53"/>
-[...15 lines deleted...]
-      13) тарихи-мәдени мұраны сақтау жөніндегі жұмысты ұйымдастыру, тарихи, ұлттық және мәдени салт-дәстүрлерді дамытуға жәрдемдесу;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жұртшылықты тарих және мәдениет ескерткiштерiн сақтау және кеңінен таныту жөнiндегі iс-шараларды жүргiзуге тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z94" w:id="54"/>
-[...15 lines deleted...]
-      14) жұртшылықты тарих және мәдениет ескерткiштерiн сақтау және кеңінен таныту жөнiндегі iс-шараларды жүргiзуге тарту;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) облыстың жергiлiктi атқарушы органына немесе уәкiлеттi органға өздерінің құзыреті шегiнде тарих және мәдениет ескерткiштерiнiң бүлiнуiн, бұзылу қатерін жою туралы хабар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z95" w:id="55"/>
-[...15 lines deleted...]
-      15) облыстың жергiлiктi атқарушы органына немесе уәкiлеттi органға өздерінің құзыреті шегiнде тарих және мәдениет ескерткiштерiнiң бүлiнуiн, бұзылу қатерін жою туралы хабар беру;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) тарихи-мәдени мұра объектілерін жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосу туралы ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z96" w:id="56"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="57"/>
+    <w:bookmarkStart w:name="z97" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) маңдайшаны қалада орналастыру туралы хабарламаларды Қазақстан Республикасының "Рұқсаттар және хабарламалар туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қабылдауды және қарауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z98" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мемлекеттік және басқа да тілдерді дамытуға бағытталған қалалық деңгейдегі іс-шараларды өткізу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z98" w:id="58"/>
-[...15 lines deleted...]
-      18) мемлекеттік және басқа да тілдерді дамытуға бағытталған қалалық деңгейдегі іс-шараларды өткізу;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) облыстың атқарушы органдарына ауылдардың атауы және олардың атауларын өзгерту, сондай-ақ олардың атауларының транскрипциясын халықтың пiкiрiн ескере отырып, өзгерту туралы ұсыныстар енгiзу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z99" w:id="59"/>
-[...15 lines deleted...]
-      19) облыстың атқарушы органдарына ауылдардың атауы және олардың атауларын өзгерту, сондай-ақ олардың атауларының транскрипциясын халықтың пiкiрiн ескере отырып, өзгерту туралы ұсыныстар енгiзу;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) қаладағы, алаңдардың, даңғылдардың, желекжолдардың, көшелердiң, тұйық көшелердiң, саябақтардың, скверлердiң, көпiрлердiң және қаланың басқа да құрамды бөлiктерiнiң атауы және оларды қайта атау, олардың атауларының транскрипциясын өзгерту жөнiндегi жұмыстардың орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z100" w:id="60"/>
-[...15 lines deleted...]
-      20) қаладағы, алаңдардың, даңғылдардың, желекжолдардың, көшелердiң, тұйық көшелердiң, саябақтардың, скверлердiң, көпiрлердiң және қаланың басқа да құрамды бөлiктерiнiң атауы және оларды қайта атау, олардың атауларының транскрипциясын өзгерту жөнiндегi жұмыстардың орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) заңды тұлғаларға қоғамдық-мәдени бұқаралық іс-шараларда фейерверктерді қолдануға заңнамада белгіленген тәртіппен рұқсат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z101" w:id="61"/>
-[...15 lines deleted...]
-      21) заңды тұлғаларға қоғамдық-мәдени бұқаралық іс-шараларда фейерверктерді қолдануға заңнамада белгіленген тәртіппен рұқсат беру;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) әкімшілік құқық бұзушылық туралы хаттамалар жасау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z102" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="63"/>
+    <w:bookmarkStart w:name="z103" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының мәдениет туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын бұзғаны үшін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z104" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәдени-көпшілік іс-шараларды ұйымдастыру және өткізу тәртібін бұзғаны үшін;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z104" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="65"/>
+    <w:bookmarkStart w:name="z105" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының тарихи-мәдени мұра объектілерін қорғау және пайдалану туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұзғаны үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z106" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z106" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) Қазақстан Республикасының тіл туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұзғаны үшін әкімшілік құқық бұзушылықтар туралы хаттамалар жасау, істерді қарау және әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z107" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) мекеменің құзыреті шегінде әкімнің және қала әкімдігінің нормативтік құқықтық актілерінің жобаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z107" w:id="67"/>
-[...15 lines deleted...]
-      24) мекеменің құзыреті шегінде әкімнің және қала әкімдігінің нормативтік құқықтық актілерінің жобаларын әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының заңнамасымен жүктелген басқа да өкілеттіктерді жергілікті мемлекеттік басқару мүддесінде жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z108" w:id="68"/>
-[...15 lines deleted...]
-      25) Қазақстан Республикасының заңнамасымен жүктелген басқа да өкілеттіктерді жергілікті мемлекеттік басқару мүддесінде жүзеге асыру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4038</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z59" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлім басқаруды бірінші басшы жүзеге асырады, ол жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z59" w:id="70"/>
-[...15 lines deleted...]
-      16. Бөлім басқаруды бірінші басшы жүзеге асырады, ол жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлімнің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z60" w:id="71"/>
-[...15 lines deleted...]
-      17. Бөлімнің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлімнің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z61" w:id="72"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының заңнамасымен және осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережемен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> анықталған өз құзіретіне сәйкес Бөлім қызметінің мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z110" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мекеменің құзыретіне кіретін мәселелер бойынша белгіленген тәртіпте кеңестер шақырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z110" w:id="74"/>
-[...15 lines deleted...]
-      2) мекеменің құзыретіне кіретін мәселелер бойынша белгіленген тәртіпте кеңестер шақырады;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Бөлім қызметкерлерінің өкілеттіктерін анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z111" w:id="75"/>
-[...15 lines deleted...]
-      3) Бөлім қызметкерлерінің өкілеттіктерін анықтайды;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) барлық ұйымдарда Бөлімінің мүдделерін ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z112" w:id="76"/>
-[...15 lines deleted...]
-      4) барлық ұйымдарда Бөлімінің мүдделерін ұсынады;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауаптылықта болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z113" w:id="77"/>
-[...15 lines deleted...]
-      5) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауаптылықта болады;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Бөлімнің құрылымын дербес айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z114" w:id="78"/>
-[...15 lines deleted...]
-      6) Бөлімнің құрылымын дербес айқындайды;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заңнамамен көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z115" w:id="79"/>
-[...15 lines deleted...]
-      7) заңнамамен көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z116" w:id="80"/>
-[...15 lines deleted...]
-      Бөлімнің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4038</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z71" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бөлім заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z72" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлім мүлік оған меншік иесі берген мүлік, сондай-ақ, өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z73" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі өзіне бекітіліп берілген, өзінің балансында тұрған мүлікті иелену, пайдалану және оған билік ету құқығын Қазақстан Республикасының атынан дербес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z74" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлім бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z75" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егер заңнамада өзгеше көзделмесе Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z76" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
-[...99 lines deleted...]
-      20. Егер заңнамада өзгеше көзделмесе Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z76" w:id="87"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z77" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z77" w:id="88"/>
-[...15 lines deleted...]
-      21. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z78" w:id="89"/>
-[...15 lines deleted...]
-      Бөлімнің қарамағындағы ұйымдардың тізбесі:</w:t>
+    <w:bookmarkStart w:name="z79" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өскемен қаласы әкімдігінің "Самғау" мәдени қызметті және жаппай спортты дамыту орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны; Өскемен қаласы әкімдігінің "Оралхан Бөкей атындағы орталықтандырылған кітапханалар жүйесі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z79" w:id="90"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2775,55 +2871,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3149,31 +3245,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>