--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34950e0" w14:textId="34950e0">
+    <w:p w14:paraId="bf6282c" w14:textId="bf6282c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2724,2006 +2724,2146 @@
         <w:t>
       30) электрондық және жалпыға қолжетімді форматтарда мемлекеттік спорттық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің орындалуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z168" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) дене шынықтыру және спорт саласындағы цифрлық трансформация саласындағы мемлекеттік саясатты іске асыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z169" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) ақпараттық қауіпсіздік және цифрлық даму саласындағы уәкілетті органдармен ақпаратты қорғау мәселелері бойынша өзара байланыс орнатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z170" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) дене шынықтыру және спорт саласындағы мемлекеттік инвестициялық саясатты іске асыруға қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z171" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құқық бұзушылық жасауға ықпал ететін себептер мен жағдайларды анықтайды және өз құзыреті шегінде оларды жою жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z172" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) өзге де мемлекеттік органдармен және қоғамдық ұйымдармен бірлесіп, құқық қорғау органдарында есепте тұрған жастарды қоса алғанда, құқық бұзушылық жасауға бейім адамдарды дене шынықтырумен және спортпен айналысуға тарту жөніндегі жұмысты үйлестіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Басқармаға басшылықты Басқармаға жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманың бірінші басшысын Қазақстан Республикасының заңнамасына сәйкес Шығыс Қазақстан облысының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарма басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарма атынан сенімхатсыз іс-әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органдарда, өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шарт жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) банк шоттарын ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының, мекемелері мен ұйымдарының барлық қызметкерлері үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес Басқарманың адамдары мен өзге де қызметкерлерін, сондай-ақ Басқарманың қарамағындағы ұйымдардың басшыларын жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) басқарма қызметкерлері мен басқарма басшысы тағайындайтын өзге де қызметкерлерге Қазақстан Республикасының заңнамасында белгіленген тәртіппен көтермелеу шараларын қолданады және тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шараларды қабылдайды, ол үшін дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ерлер мен әйелдердің мемлекеттік қызметке олардың тәжірибесіне, қабілеттеріне және кәсіби даярлығына сәйкес тең қол жеткізуін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасымен, осы Ережемен, Шығыс Қазақстан облысының әкімдігімен және әкімімен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - Шығыс Қазақстан облысы әкімдігінің 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған берілген мүлік және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқармаға бекітілген мүлік Шығыс Қазақстан облысының коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер заңнамада өзгеше көзделмесе, Басқарманың өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың және оның ведомстволарының қарамағындағы ұйымдардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Спорттың қысқы түрлері бойынша Шығыс Қазақстан облыстық мамандандырылған балалар-жасөспірімдер олимпиадалық резерв мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Спортта дарынды балаларға арналған Шығыс Қазақстан облыстық мектеп-интернаты-колледжі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облысының олимпиадалық резерв даярлау орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Шығыс Қазақстан облысының дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық мамандандырылған балалар-жасөспірімдер спорт-техника мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Қажымұқан атындағы Шығыс Қазақстан облыстық жеке күрестен мамандандырылған балалар-жасөспірімдер олимпиадалық резерв мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық спорттың жазғы түрлері бойынша жоғары спорт шеберлігі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Ауыр атлетика бойынша Шығыс Қазақстан облыстық мамандандырылған балалар-жасөспірімдер олимпиадалық резерв спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық спорттың қысқы түрлері бойынша жоғары спорт шеберлігі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық жеңіл атлетикадан мамандандырылған балалар-жасөспірімдер олимпиадалық резерв мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Дәрігерлік-дене шынықтыру диспансері" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Мүгедектігі бар адамдарға арналған спорт клубы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық кешенді мамандандырылған балалар-жасөспірімдер олимпиадалық резерв спорт мектебі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...326 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық мамандандырылған су спорты түрлері бойынша балалар-жасөспірімдер олимпиадалық резерв спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық балалар-жасөспірімдердің шайбалы хоккей бойынша олимпиадалық резервтегі арнайы мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Алтай қаласының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Алтай ауданының Жаңа Бұқтырма кентінің балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Алтай ауданының Серебрянск қаласының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Глубокое ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Шығыс Қазақстан облысы дене шынықтыру және спорт басқарсасының "Зайсан ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Үлкен Нарын ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - Шығыс Қазақстан облысы әкімдігінің 14.06.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 24.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Күршім ауданының көпсалалы балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облысының дене шынықтыруды дамыту орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Самар ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Риддер қаласының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Тарбағатай ауданының балалар-жасөспірімдер ұлттық ат спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Тарбағатай ауданының Бақытхан Сайханов атындағы балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Ұлан ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Ат спортының ұлттық түрлері бойынша балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Өскемен қаласының ұлттық және олимпиадалық емес спорт түрлері бойынша балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық олимпиадалық емес және ұлттық спорт түрлері бойынша жоғары спорт шеберлігі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...266 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Өскемен қаласының спорт ойын түрлері бойынша балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шемонаиха ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық волейболдан мамандандырылған балалар-жасөспірімдер олимпиадалық резерв спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық үстел теннисінен мамандандырылған балалар-жасөспірімдер олимпиадалық резерв спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Шығыс Қазақстан облыстық дзюдодан мамандандырылған балалар-жасөспірімдер олимпиадалық резерв спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 227</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 35-тармақпен толықтырылды - Шығыс Қазақстан облысы әкімдігінің 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Катонқарағай ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 36-тармақпен толықтырылды - Шығыс Қазақстан облысы әкімдігінің 24.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Марқакөл ауданының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 227</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қаулы 37-тармақпен толықтырылды - Шығыс Қазақстан облысы әкімдігінің 24.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
-[...933 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="136"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Шығыс Қазақстан облысы дене шынықтыру және спорт басқармасының "Риддер қаласындағы олимпиада резервінің облыстық мамандандырылған мектеп-интернат-колледжі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4864,260 +5004,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 301 қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шығыс Қазақстан облысының дене шынықтыру және спорт басқармасы" мемлекеттік мекемесінің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="138"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма басшысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма басшысының орынбасары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғары спорт жетістіктері және спорт резерві бөлімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұқаралық спорт және спорт инфрақұрылымы бөлімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік-қаржы бөлімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5443,31 +5583,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>