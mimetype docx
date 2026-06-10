--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="292a6b4" w14:textId="292a6b4">
+    <w:p w14:paraId="496fcd1" w14:textId="496fcd1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -474,50 +474,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Ахметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -551,64 +569,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шығыс Қазақстан облысы </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">әкімдігінің </w:t>
+              <w:t xml:space="preserve">Шығыс Қазақстан облысы әкімдігінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 жылғы "22" тамыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -705,828 +710,958 @@
         <w:t xml:space="preserve">
       2. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, мемлекеттік тілде өз атауы бар мөрі және мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, мемлекеттік тілде өз атауы бар мөрі және мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма егер заңнамаға сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      5. Басқарма егер заңнамаға сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      6. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарманың құрылымы мен штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      7. Басқарманың құрылымы мен штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шығыс Қазақстан облысы, 070004, Өскемен қаласы, Қазақстан көшесі, 27.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      8. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шығыс Қазақстан облысы, 070004, Өскемен қаласы, Қазақстан көшесі, 27.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органның толық атауы – "Шығыс Қазақстан облысының мемлекеттік сәулет-құрылыс бақылау басқармасы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Шығыс Қазақстан облысының мемлекеттік сәулет-құрылыс бақылау басқармасы" мемлекеттік мекемесі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру жергілікті (облыстық) бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> болып табылады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың функциялары болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      11. Басқарманың қызметін қаржыландыру жергілікті (облыстық) бюджеттен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың функциялары болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Басқарманың міндеті: Шығыс Қазақстан облысы аумағында халықтың, аумақтар мен елдi мекендердiң қауiптi (зиянды) табиғи және техногендiк, антропогендiк құбылыстар мен процестердiң әсер етуiнен қауiпсiздiгi жөнінде сәулет, қала құрылысы және құрылыс қызметі туралы заңнамада белгiленген талаптардың сақталуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      13. Басқарманың міндеті: Шығыс Қазақстан облысы аумағында халықтың, аумақтар мен елдi мекендердiң қауiптi (зиянды) табиғи және техногендiк, антропогендiк құбылыстар мен процестердiң әсер етуiнен қауiпсiздiгi жөнінде сәулет, қала құрылысы және құрылыс қызметі туралы заңнамада белгiленген талаптардың сақталуын қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      14. Өкілеттігі:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сәулет, қала құрылысы және құрылыс қызметі субъектілерінен Қазақстан Республикасының аумағында салынуы белгіленген және салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендер туралы ақпарат сұрау және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      Құқықтары мен міндеттері:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық және авторлық қадағалауларды жүзеге асыратын тұлғалардан танысу үшін осы құрылыс бойынша қажетті жобалау және атқарушылық техникалық құжаттаманы, сондай-ақ тиісті жобалардың сараптама қорытындысын сұрату және олардан алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      1) сәулет, қала құрылысы және құрылыс қызметі субъектілерінен Қазақстан Республикасының аумағында салынуы белгіленген және салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендер туралы ақпарат сұрау және алу;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендерге кедергісіз бару және оларда жүргізіліп жатқан құрылыс-монтаж жұмыстарын жедел инспекциялауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      2) техникалық және авторлық қадағалауларды жүзеге асыратын тұлғалардан танысу үшін осы құрылыс бойынша қажетті жобалау және атқарушылық техникалық құжаттаманы, сондай-ақ тиісті жобалардың сараптама қорытындысын сұрату және олардан алу;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылыс-монтаждау жұмыстары жүргізіле басталғаны туралы хабарламаны алғаннан кейін, осы хабарлама алынған кезден бастап бес жұмыс күнінен кешіктірілмей объектілер мен кешендерге бару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      3) салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендерге кедергісіз бару және оларда жүргізіліп жатқан құрылыс-монтаж жұмыстарын жедел инспекциялауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) салынып жатқан объектілер конструкцияларының және қолданылатын құрылыс материалдарының, бұйымдары мен конструкцияларының жобаның және мемлекеттік (мемлекетаралық) нормативтердің талаптарына сәйкестігіне зертханалық сынақтар жүргізу үшін тәуелсіз зертханаларды тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      4) құрылыс-монтаждау жұмыстары жүргізіле басталғаны туралы хабарламаны алғаннан кейін, осы хабарлама алынған кезден бастап бес жұмыс күнінен кешіктірілмей объектілер мен кешендерге бару;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының аумағында сәулет, қала құрылысы және құрылыс қызметiнiң субъектiлерi жол берген мемлекеттiк нормативтер мен талаптардың (ережелердiң, шектеулердiң) бұзылу себептерiн анықтау және оларға талдау жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      5) салынып жатқан объектілер конструкцияларының және қолданылатын құрылыс материалдарының, бұйымдары мен конструкцияларының жобаның және мемлекеттік (мемлекетаралық) нормативтердің талаптарына сәйкестігіне зертханалық сынақтар жүргізу үшін тәуелсіз зертханаларды тарту;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сәулет, қала құрылысы және құрылыс қызметiнiң субъектiлерi жол берген мемлекеттiк нормативтер мен талаптардың (ережелердiң, шектеулердiң) бұзылуын, сондай-ақ олардың зардаптарын жоюға бағытталған әсер ету шараларын өз өкiлеттiктерiне сәйкес қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының аумағында сәулет, қала құрылысы және құрылыс қызметiнiң субъектiлерi жол берген мемлекеттiк нормативтер мен талаптардың (ережелердiң, шектеулердiң) бұзылу себептерiн анықтау және оларға талдау жасау;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттiк сәулет-құрылыс бақылауын және қадағалауын жүзеге асырудың нысандары мен әдiстерiн жетiлдiру жөніндегi iс-шараларды әзiрлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) сәулет, қала құрылысы және құрылыс қызметiнiң субъектiлерi жол берген мемлекеттiк нормативтер мен талаптардың (ережелердiң, шектеулердiң) бұзылуын, сондай-ақ олардың зардаптарын жоюға бағытталған әсер ету шараларын өз өкiлеттiктерiне сәйкес қолдану;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасында көзделген өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) мемлекеттiк сәулет-құрылыс бақылауын және қадағалауын жүзеге асырудың нысандары мен әдiстерiн жетiлдiру жөніндегi iс-шараларды әзiрлеу;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) Қазақстан Республикасының заңнамасында көзделген өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сәулет, қала құрылысы, құрылыс, құрылыс индустриясының өндiрiстiк базасын дамыту саласындағы мемлекеттiк саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) салынып жатқан (салынуы белгіленген) объектілер мен кешендердің мониторингін сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган белгілеген тәртіппен жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) объектілер құрылысының сапасына мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыру, осы объектілерде сәулет-қала құрылысы тәртібін бұзушыларға Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген әкімшілік ықпал ету шараларын қолдану;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнаманың белгіленген нормаларын, мемлекеттік нормативтік талаптарды, шарттар мен шектеулерді жол берілген бұзушылықтар мен ауытқуларға байланысты бұзушыларға заңнамада көзделген шараларды қолдану туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      4) сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензиялауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік қызметтерді жүзеге асыру құқығына сарапшыларды аттестаттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      5) сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнаманың белгіленген нормаларын, мемлекеттік нормативтік талаптарды, шарттар мен шектеулерді жол берілген бұзушылықтар мен ауытқуларға байланысты бұзушыларға заңнамада көзделген шараларды қолдану туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жобалау құжаттамасының сапасын қадағалауды ұйымдастыру мен жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      6) сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік қызметтерді жүзеге асыру құқығына сарапшыларды аттестаттау;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Қазақстан Республикасының тұрғын үй құрылысына үлестік қатысу туралы заңнамалық актісіне және Қазақстан Республикасының тұрғын үй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына бағытталған тиісті ықпал ету шараларын қабылдау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) инвестицияларды тарту жүйесін және инвестициялық технологияларды әзірлеу мен іске асыруды ынталандыру тетіктерін жетілдіру жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тұрғын үй құрылысына үлестік қатысу объектілерін салу саласындағы құрылысқа қатысушылардың қызметін мемлекеттік реттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі және өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1977,144 +2112,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер заңнамада өзгеше көзделмесе, Басқарманың өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2440,31 +2560,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>