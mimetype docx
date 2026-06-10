--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="382a0d3" w14:textId="382a0d3">
+    <w:p w14:paraId="6c4fc80" w14:textId="6c4fc80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>"Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы әкімдігінің 2022 жылғы 25 сәуірдегі № 95 қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 27-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -201,68 +195,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 40-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шығыс Қазақстан облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -277,50 +255,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы" Шығыс Қазақстан облысы әкімдігінің 2017 жылғы 16 маусымдағы № 156 қаулысының күші жойылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -617,816 +596,766 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2022 жылғы 25 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 95 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) табиғи ресурстарды қорғау және табиғат пайдалануды реттеу саласында басшылықты жүзеге асыратын мемлекеттік орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Басқарманың егер Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарманың орналасқан жері: 070004, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Борис Керімбаев көшесі, 19</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес Шығыс Қазақстан облысының жергілікті бюджетінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Басқармаға кәсіпкерлік субъектілерімен Басқарманың функциялары болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Басқарманың міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орман және аңшылық ресурстарын, су объектілерін мемлекеттік реттеу және ұтымды пайдалануды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орман, су және аңшылық шаруашылығы, қоршаған ортаны қорғау мәселелері жөніндегі мемлекеттік саясатты іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жергілікті маңызы бар ерекше қорғалатын табиғи аумақтардың өсімдіктер, жануарлар дүниесінің, типтік, бірегей және сирек кездесетін ландшафттарының биологиялық саналуандығын сақтау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мемлекеттік органдар мен ұйымдардан Қазақстан Республикасының қолданыстағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген көлемде өзіне жүктелген функцияларды жүзеге асыру үшін қажетті құжаттарды, ақпарат пен материалдарды сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басымдықтарды, тұжырымдамаларды, нормативтік материалдарды, нысаналы бағдарламаларды, талдамалық шолулар мен болжамдарды әзірлеуге қатысу үшін қажет болған жағдайларда ғылыми қызметкерлер мен мамандарды тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстың жергілікті атқарушы органының шешімі бойынша облыстық коммуналдық мүлік құрамындағы акционерлік қоғамдар акцияларының мемлекеттік пакетін және жауапкершілігі шектеулі серіктестіктердегі қатысу үлестерін иелену мен пайдалану құқығын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының қолданыстағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өзге де құқықтар мен міндеттерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының қолданыстағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоршаған ортаны қорғау саласындағы мемлекеттік саясатты іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3601,510 +3530,520 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) орган жұмысының тиімділігін арттыру үшін цифрлық технологияларды қолдануды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) ақпараттық қауіпсіздік шараларын сақтайды және ақпараттық қауіпсіздік бойынша техникалық құжаттаманың талаптарын орындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) аймақтың әлеуметтік-экономикалық дамуы үшін қолайлы инвестициялық климатты қалыптастыруға және инвестиция тартуға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14 тармаққа-өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 29.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
+        <w:t xml:space="preserve">; 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="21"/>
+    <w:bookmarkStart w:name="z125" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z126" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z126" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Басқармаға басшылықты оған жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z127" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Басқарма басшысын Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шығыс Қазақстан облысының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z128" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындайтын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z129" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z129" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z130" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасына сәйкес Басқарма қызметкерлерін, Басқарманың қарамағындағы мемлекеттік заңды тұлғалардың директорларын, сондай-ақ олардың орынбасарларын лауазымға тағайындайды және лауазымынан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z131" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен Басқарма қызметкерлерін, Басқарманың қарамағындағы мемлекеттік заңды тұлғалардың директорларын, сондай-ақ олардың орынбасарларын көтермелейді және тәртіптік жазаға тартады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="25"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z132" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Басқарманың бұйрықтарына қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z133" w:id="26"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z133" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарманың құрылымдық бөлімшелері туралы ережелерді, Басқарма қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z134" w:id="27"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z134" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдарда және өзге де ұйымдарда Басқарманың атынан өкілдік етеді, сот, құқық қорғау және өзге де мемлекеттік органдарда Басқарманың мүдделерін білдіруге сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z135" w:id="28"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z135" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z136" w:id="29"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z136" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ерлер мен әйелдердің тәжірибесіне, қабілеттері мен кәсіби даярлығына сәйкес мемлекеттік қызметке тең қол жеткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z137" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="30"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z138" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4123,567 +4062,546 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="31"/>
+    <w:bookmarkStart w:name="z139" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19 Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z140" w:id="32"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z140" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z141" w:id="33"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z141" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z142" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="34"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z143" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқармаға бекітілген мүлік Шығыс Қазақстан облысының коммуналдық меншігіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z144" w:id="35"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z144" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z145" w:id="36"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z145" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z146" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="37"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z147" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың қарамағындағы ұйымдардың тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z148" w:id="38"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z148" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шығыс Қазақстан облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Шығыс су қоймалары" коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z149" w:id="39"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z149" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Асу-Бұлақ орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z150" w:id="40"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z150" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Үлкен Нарын орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z151" w:id="41"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z151" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Верх-Уба орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z152" w:id="42"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z152" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Зайсан орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z153" w:id="43"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z153" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Зырян орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z154" w:id="44"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z154" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Күршім орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z155" w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z155" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Риддер орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z156" w:id="46"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z156" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Марқакөл орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z157" w:id="47"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z157" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Мало-Уба орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z158" w:id="48"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z158" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Пихта орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z159" w:id="49"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z159" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Самар орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z160" w:id="50"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z160" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Черемшанка орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z161" w:id="51"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z161" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Өскемен орман шаруашылығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z162" w:id="52"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z162" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Шығыс Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Орман және аңшылық шаруашылығының жедел қимыл отряды" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>