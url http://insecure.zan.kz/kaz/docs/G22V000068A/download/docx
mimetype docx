--- v0 (2025-12-22)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d967b6a" w14:textId="d967b6a">
+    <w:p w14:paraId="4aafb9e" w14:textId="4aafb9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -745,72 +745,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ұйымдық-құқықтық нысанындағы заңды тұлғасы болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+        <w:t>
+      3. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлғасы болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
@@ -905,72 +885,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік органның толық атауы – "Шығыс Қазақстан облысының денсаулық сақтау басқармасы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> болып табылады.</w:t>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Басқарманың қызметін қаржыландыру Шығыс Қазақстан облысы бюджетінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
@@ -3088,449 +3048,571 @@
         <w:t xml:space="preserve">
       76) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жергілікті мемлекеттік басқару органдарына жүктелетін өзге де өкілеттіктерді жергілікті мемлекеттік басқарудың мүддесінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkStart w:name="z191" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) денсаулық сақтау саласындағы цифрлық трансформация саласындағы мемлекетік саясатты іске асыруға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z192" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) ақпараттық қауіпсіздік және цифрлық даму саласындағы уәкілетті органдармен ақпаратты қорғау мәселелері бойынша өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z193" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) денсаулық сақтау саласындағы мемлекеттік инвестициялық саясатты іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басқарма басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманы басқаруды басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма басшысының өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың штаттық кестесін бекітеді, сондай-ақ Басқарманың құрылымдық бөлімшелерінің міндеттері мен өкілеттерін анықтайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңнамаға сәйкес Басқарма қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңнамаға сәйкес ведомстволық бағынысты ұйымдардың басшыларын қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен Басқарма қызметкерлерін және ведомстволық бағынысты ұйымдардың басшыларын ынталандырады және оларға тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік органдарда, өзге де ұйымдарда Басқарманың атынан шығады, Басқарманың атынан сенімхатсыз іс-әрекет жасайды және сенімхаттарды береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Басқарманың бөлімдері туралы Ережені бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Басқарманың актілеріне қол қояды, Басқарманың барлық қызметкерлерімен, облыстың ведомствоаралық медициналық ұйымдарының басшылары орындау үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Басқарма басшысы және оның орынбасарлары облыс тұрғындарына медициналық көмекті ұйымдастыру мәселелері бойынша азаматтарды қабылдауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдауға міндетті және осыған дербес жауапты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ерлер мен әйелдердің тәжірбиесіне, қабілеттері мен кәсіптік даярлығына сәйкес олардың мемлекеттік қызметке теңдей қол жеткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорындарда байқау кеңестерін енгізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының заңнамасына сәйкес басқа да өкілеттіліктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарма басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарма басшысы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік органның, ұйымдардың, квазимемлекеттік сектор субъектілерінің басшысы бағынысты қызметкерлердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3545,971 +3627,951 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жасауының алдын алу жөніндегі қызметтік міндеттерін орындамағаны немесе тиісінше орындамағаны үшін Қазақстан Республикасының заңдарына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртіптік жауапкершілікте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Басқармада заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді коса алғанда) және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқармаға бекітілген мүлік Шығыс Қазақстан облысының коммуналдық меншігіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер заңнамада өзгеше көзделмесе Басқарма, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың қарамағындағы ұйымдардың тізбесі </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Коммуналдық мемлекеттік мекеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық арнайы медициналық жабдықтау базасы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Өскемен қаласының мамандандырылған балалар үйі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорындар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.Шығыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.Шығыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "Ана мен бала орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облысының оңалту орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық мамандырылған медициналық орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облысының психикалық денсаулық орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық көпсалалы онкология және хирургия орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облыстық фтизиопульмонология орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облысының ЖИТС алдын алу және күрес жөніндегі орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облысының жедел медициналық жәрдем станциясы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облысының қан орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шығыс Қазақстан облысының патологоанатомиялық бюросы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Өскемен қаласының № 1 емханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Өскемен қаласының № 2 қалалық емханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Өскемен қаласының № 4 қалалық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Өскемен қаласының № 1 бастапқы медициналық-санитарлық көмек орталығы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Өскемен қаласының балалар стоматологиялық емханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z177" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Өскемен қаласының жоғары медициналық колледжі" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Глубокое ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Риддер қалалық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Зайсан ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Алтай ауданының ауданаралық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z182" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Алтай ауданы Серебрянск қаласының қалалық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Үлкен Нарын ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Катонқарағай ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Самар ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Күршім ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Марқакөл ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Тарбағатай ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z189" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Ұлан ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z190" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32.Шығыс Қазақстан облысы денсаулық сақтау басқармасының "Шемонаиха ауданының аудандық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4835,31 +4897,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>