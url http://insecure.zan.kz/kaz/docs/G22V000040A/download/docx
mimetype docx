--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a5c3a09" w14:textId="a5c3a09">
+    <w:p w14:paraId="0fca832" w14:textId="0fca832">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>"Шығыс Қазақстан облысы ауыл шаруашылығы басқармасы" мемлекеттік мекемесінің кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысы әкімдігінің 2022 жылғы 18 ақпандағы № 40 қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 27-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -201,68 +195,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 40-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шығыс Қазақстан облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -277,190 +255,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Шығыс Қазақстан облысы ауыл шаруашылығы басқармасы" мемлекеттік мекемесі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2. Алынып тасталды - Шығыс Қазақстан облысы әкімдігінің 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алынып тасталды - Шығыс Қазақстан облысы әкімдігінің 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шығыс Қазақстан облысы ауыл шаруашылығы басқармасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулыға қол қойылған күннен бастап күнтізбелік жиырма күн ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмелерін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жариялау үшін "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыдан туындайтын өзге де шараларды қабылдауды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -475,132 +447,143 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шығыс Қазақстан облысы әкімдігінің кейбір </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулылары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жойылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5. Алынып тасталды - Шығыс Қазақстан облысы әкімдігінің 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алынып тасталды - Шығыс Қазақстан облысы әкімдігінің 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулының орындалуын бақылау облыс әкімінің орынбасары Е.А. Нұрбаевқа жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -817,2520 +800,2485 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 жылғы 18 ақпандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 40 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шығыс Қазақстан облысы ауыл шаруашылығы басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 20.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шығыс Қазақстан облысы ауыл шаруашылығы басқармасы" мемлекеттік мекемесі (бұдан әрі – Басқарма) облыс аумағында бірыңғай аграрлық саясатты іске асыру саласында басшылықты жүзеге асыратын мемлекеттік орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің, облыс әкімі мен әкімдігінің актілеріне, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мемлекеттік мекеменің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарма, егер заңнамаға сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарманың құрылымы мен штат санының лимиті Шығыс Қазақстан облысы әкімдігінің қаулысымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Басқарманың орналасқан жері: индекс 070004, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Бейбітшілік көшесі, 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Ереже Басқарманың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>құрылтай құжаты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті (облыстық) бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Басқармаға кәсіпкерлік субъектілерімен басқарманың өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аграрлық саясаттың негізгі бағыттарын іске асыру және осы негізде облыс аумағында агроөнеркәсіптік кешенді дамытудың перспективалары мен үрдістерін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарықтық инфрақұрылымды қалыптастыруға жәрдемдесу, облыста бірыңғай қаржы-инвестициялық саясатты жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауыл шаруашылығы тауарын өндірушілерге және тамақ және қайта өңдеу өнеркәсібі кәсіпорындарына өнімді өткізу және жабдықтау бойынша нарықтық орта құруға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ақпараттық қамтамасыз етуді ұйымдастыру, облыс және республика өңірлері бойынша нарық конъюнктурасын, ауыл шаруашылығы өнімін және оны қайта өңдеу өнімдерін экспорттық жеткізу мүмкіндіктерін зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тұқым шаруашылығын дамыту және астық өндіру, асыл тұқымды мал шаруашылығы, фитосанитариялық қауіпсіздік үшін жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) агроөнеркәсіптік кешен саласындағы ғылыми-техникалық прогрестің негізгі бағыттарын, оларды іске асыру жолдары мен әдістерін айқындау және енгізуге жәрдемдесу, ғылым мен техника жетістіктерін насихаттау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз функцияларын орындау үшін қажетті ақпаратты мемлекеттік органдардан, өзге де ұйымдардан, жеке тұлғалардан сұрату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқармаға ведомстволық бағынысты ұйымдарды құру, қайта ұйымдастыру және тарату бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономикалық өсуге және облыстың агроөнеркәсіптік кешені салаларының сапалы жаңа деңгейіне қол жеткізуге жәрдемдесу, облыстың азық-түлік нарығын қолжетімді, қауіпсіз және сапалы тамақ өнімдерімен молықтыруға жәрдемдесу мақсатында мемлекеттің аграрлық саясатын іске асыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз қызметін жүзеге асыру үшін қажетті өзге де құқықтар мен міндеттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) агроөнеркәсіптік кешенді және ауылдық аумақтарды дамыту саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыл шаруашылығы дақылдарының егіс алаңдары құрылымын әртараптандыру мәселесі бойынша келісім (меморандум) жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде климаттың өзгеруіне осалдығын бағалауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде климаттың өзгеруіне бейімделу жөніндегі басымдықтар мен шараларды айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде климаттың өзгеруіне бейімделу жөніндегі шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өз құзыреті шегінде айқындалған климаттың өзгеруіне бейімделу жөніндегі шаралардың тиімділігін мониторингілеу мен бағалауды жүзеге асыру және мониторинг пен бағалау нәтижелері негізінде осы шараларды түзету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z259" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) агроөнеркәсіптік кешеннің дамуына, азық-түлік тауарларына мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z260" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) Шығыс Қазақстан облысында агроөнеркәсіптік кешенді ақпараттық-маркетингтік қамтамасыз етуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасының "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы саладағы басқа да нормативтік құқықтық актілерге сәйкес агроөнеркәсіптік кешен субъектілерін мемлекеттік қолдау жөнінде ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) агроөнеркәсіптік кешенді дамыту саласындағы мемлекеттік техникалық инспекцияны жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z261" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) Қазақстан Республикасының заңдарына сәйкес Шығыс Қазақстан облысында өсімдіктерді қорғау мен олардың карантині жөніндегі мемлекеттік іс-шараларды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z262" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) нормативтік құқықтық базаны, баға, техникалық, кедендік, салықтық, кредиттік, сақтандыру қызметін жетілдіру, сондай-ақ агроөнеркәсіптік кешен саласындағы техникалық реттеу және мемлекеттің саясаты мәселелері бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z263" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3) агроөнеркәсіптік кешен өнімдерін тауарлық ілгерілету жүйесін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) шығарылатын өнім түрлері бойынша өңірлік көрмелер, жәрмеңкелер ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) агроөнеркәсіптік кешен саласындағы инновациялық тәжірибені тарату және енгізу жөніндегі іс-шараларды әзірлеу және іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өңірдің агроөнеркәсіптік кешені саласында инновациялық жобаларды іріктеуді ұйымдастыру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) "Агроөнеркәсіп кешеніндегі үздік кәсіп иесі" конкурсын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) агроөнеркәсіптік кешен өнімдерінің саудасы бойынша көтерме базарларды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) азық-түлік қауіпсіздігінің жай-күйіне, агроөнеркәсіптік кешен өнімдерінің бағалары мен нарықтарына мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) азық-түлік тауарларын сатып алу бағдарламаларына қатысушыларды айқындау жөніндегі комиссиялардың жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ауыл шаруашылығы жануарларын қолдан ұрықтандыратын, мал шаруашылығы өнімі мен шикізатын дайындайтын мемлекеттік пункттерді, пестицидтерді және олардың ыдыстарын арнайы сақтау орындарын (көмінділерді) салуды, күтіп-ұстауды және реконструкциялауды қамтамасыз етуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) асыл тұқымды жануарларды сатып алуды, ұстауды және кең ауқымда өз төлі есебінен өсіру үшін мал басын молықтыратын төл өсіруді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) қазақстандық ауыл шаруашылығы тауарларын өндiрушiлерге өткiзiлген бiрiншi, екiншi және үшiншi репродукциялы тұқымдардың құнын арзандатуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) алынып тасталды - Шығыс Қазақстан облысы әкімдігінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) облыста азық-түлік тауарлары қорларын есепке алуды жүргізу және агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті органға есептілік ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) құзыреті шегінде агроөнеркәсіптік кешен субъектілерінің қарыздарын кепілдендіру кезіндегі комиссияның бір бөлігінің және қарыздарын сақтандыру кезіндегі сақтандыру сыйақыларының бір бөлігінің орнын толтыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) агроөнеркәсіптік кешен субъектісі инвестициялық салынымдар кезінде жұмсаған шығыстардың бір бөлігінің орнын толтыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z252" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1) Қазақстан Республикасының заңнамасында белгіленген мерзім ішінде инвестициялық субсидиялау мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) кепілдендірілген сатып алу бағасы және сатып алу бағасы белгіленетін, сатып алынатын ауыл шаруашылығы өнімі субсидияларының нормативін бекіту жөнінде ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) қайта өңдеуші кәсіпорындардың ауылшаруашылық өнімін тереңдете қайта өңдеп өнім шығаруы үшін оны сатып алу шығындарын субсидиялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) ауыл шаруашылығы кооперативтерінің тексеру одақтарының ауыл шаруашылығы кооперативтерінің ішкі аудитін жүргізуге арналған шығындарын субсидиялау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) тыңайтқыштардың (органикалық тыңайтқыштарды қоспағанда) құнын субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) басым дақылдардың, оның ішінде көпжылдық екпелердің өндірісін субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) саны зиян тигізудің экономикалық шегінен жоғары зиянды және аса қауіпті зиянды организмдерге және карантиндік объектілерге қарсы өңдеу жүргізуге арналған пестицидтердің, биоагенттердің (энтомофагтардың) құнын субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) жеке және заңды тұлғаларға жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) тиісті жергілікті өкілді органға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ауыл шаруашылығы жануарларын жаюдың үлгілік қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде әзірленген ауыл шаруашылығы жануарларын жаю қағидаларын бекітуге ұсыну бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) агроөнеркәсіптік кешен саласына екінші деңгейдегі банктердің инвестициялары мен кредиттерін тарту, бәсекеге қабілетті өндірістердің қалыптасуы мен дамуы үшін жағдайлар жасау, оларды жаңғырту және сапа менеджментінің халықаралық жүйелеріне көшу, мамандандырылған мал шаруашылығы шаруашылықтарының өсуі үшін жағдайлар жасау жөніндегі іс-шараларды әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) бюджет қаражаты есебінен қаржыландырылатын ауылдық аумақтарды дамыту саласындағы уәкілетті органмен келісілген ауылдық аумақтардың әлеуметтік және инженерлік инфрақұрылымын дамыту жөніндегі басым жергілікті бюджеттік инвестициялық жобалардың және агроөнеркәсіптік кешенді дамыту жөніндегі жобалардың тізбесін қалыптастыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) агроөнеркәсіптік кешеннің ақпараттық-маркетингтік жүйесінің жұмыс істеуі және дамуы үшін жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) ішкі және сыртқы азық-түлік нарықтарындағы ахуалды зерделеу және агроөнеркәсіптік кешен субъектілерінің тиісті ақпаратқа қол жеткізуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) агроөнеркәсіптік кешен мен ауылдық аумақтарды дамыту мәселелері жөніндегі уәкілетті мемлекеттік органдарға агроөнеркәсіптік кешен мен ауылдық аумақтардың жай-күйі мен дамуы туралы ақпарат беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) әкімшілік-аумақтық бірліктің азық-түлікпен қамтамасыз етілу теңгерімін жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру жөнінде комиссия құру және оның жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) агроөнеркәсіптік кешен субъектілеріне кредит беру, сондай-ақ ауыл шаруашылығы жануарларын, техникасы мен технологиялық жабдығын сатып алуға лизинг кезінде сыйақы мөлшерлемелерін субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) агроөнеркәсіптік кешен субъектілерін қаржылық сауықтыру жөніндегі бағыт шеңберінде кредиттік және лизингтік міндеттемелер бойынша сыйақы мөлшерлемелерін субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) ішкі нарыққа реттеушілік ықпал ету үшін агроөнеркәсіптік кешен саласындағы ұлттық компанияның азық-түлік астығын өткізу кезінде шеккен шығыстарын өтеуді субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z253" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-1) қолданыстағы заңнамаға сәйкес органикалық өнім өндіру сәйкестігін растау кезінде жұмсалған шығыстардың бір бөлігін субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="69"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z254" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-2) халықты органикалық өнім өндірісі және айналымы туралы ақпараттандыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z255" w:id="70"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z255" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-3) органикалық өнім өндірушілерге олардың өнімдерін өндіру, тиісті облыс аумағында өткізу, сондай-ақ осы өнімді экспортқа ілгерілету мәселелерінде жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z256" w:id="71"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z256" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-4) органикалық өнім өндірісі және айналымы саласындағы уәкілетті органға органикалық өнім өндіру үшін пайдаланылатын ауыл шаруашылығы өсімдіктерінің тұқымдары мен ауыл шаруашылығы жануарлары тізіліміне енгізу үшін органикалық өнім өндіру үшін пайдаланылатын ауыл шаруашылығы өсімдіктері тұқымдарының және ауыл шаруашылығы жануарларының бар-жоғы туралы ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) тұқым шаруашылығы саласындағы мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) тұқым шаруашылығы саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) уәкілетті органның қарауына элиталық тұқым өсіру шаруашылықтарының элиталық тұқымдарды өндіру және өткізу көлемдері жөнінде ұсыныстар енгізу жатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) уәкілетті орган айқындайтын тәртіппен тиісті куәлік бере отырып, тұқым шаруашылығы субъектілеріне аттестаттау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) облыс бойынша тұқым балансын жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) ауыл шаруашылығы саласындағы уәкілетті органға ауыл шаруашылығы дақылдарының тұқым шаруашылығы саласындағы қажетті ақпаратты беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) құзыреті шегінде ауыл шаруашылығы тауарын өндірушілердің сақтандыру және ауыспалы тұқым қорларын қалыптастыруына жәрдемдесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) бастапқы, элиталық тұқым шаруашылығын жүргізу және ауыл шаруашылығы дақылдарының тұқымдарын жаппай көбейту схемалары мен әдістері бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) сұрыптық және тұқымдық бақылауды жүзеге асыру, сұрыптық егiстіктердi байқаудан өткiзуді, жерге егiп бағалауды, зертханалық сұрыптық сынақтарды, тұқым сапасына сараптама жүргізу тәртібінің орындалуын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) облыс аумағында тұқым ресурстарының мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) заңнамаға сәйкес айқындалатын квоталар шегінде субсидиялауға жататын тұқымдарды өткізудің шекті бағасын белгілеу жөнінде ұсыныстар дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) субсидиялауға жататын тұқымдардың әрбір түрі бойынша жыл сайынғы квоталарды айқындау жөнінде ұсыныстар дайындау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұқым шаруашылығы саласындағы әрбір аттестатталған субъект үшін – бірегей тұқымдар бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       элиталық тұқымдар бойынша – әрбір әкімшілік-аумақтық бірлік үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) субсидияланған бірегей және элиталық тұқымдардың мақсатты пайдаланылуын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) байқаудан өткізушілер мен тұқым сарапшылары кадрларын даярлауды және олардың біліктілігін арттыруды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) ауыл шаруашылығы өсімдіктері тұқымдарының сорттық және егістік сапасына сараптама жүргізу жөніндегі нормативтік құқықтық актілердің сақталуына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) тұқым шаруашылығы жөнiндегi мемлекеттiк инспектордың ұсынысы негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       субъектiнiң тұқым шаруашылығы саласындағы қызметтi жүзеге асыруға құқығын куәландыратын аттестаттау туралы куәлігінің қолданысын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұқымдардың сұрыптық және егістік сапаларына сараптама жүргiзу жөніндегі қызметті тоқтата тұру бойынша шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) астық нарығы саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметті лицензиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) табиғи-климаттық жағдайларды және нарық конъюнктурасын ескере отырып, астық өндірісі құрылымын оңтайландыру, астық өндірудің, сақтаудың және өткізудің жаңа озық технологияларын жетілдіру және енгізуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) бюджеттік бағдарламаларға сәйкес отандық ауыл шаруашылығы тауарын өндірушілерге минералдық тыңайтқыштардың, тұқым улағыштар мен гербцидтердің құнын арзандатуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) ішкі нарықтың мұнай өнімдеріне қажеттіліктерін уақтылы қамтамасыз ету жөнінде қажетті шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) өңірлерде техникалық реттеу саласында сәйкестікті бағалау бойынша қызметтер көрсету жөнінде бәсекелестік ортаны құру бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) астық қабылдау кәсіпорындарын мемлекеттік бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету бойынша қызметті жүзеге асыру құқығына лицензияның қолданылуын тұтастай немесе жекелеген операцияларды жүзеге асыру бөлігінде алты айға дейінгі мерзімге тоқтата тұру;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67) астық қабылдау кәсіпорындарының Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кәсіпкерлік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес астықтың сандық-сапалық есебін жүргізу, астықты сақтау, астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларын сақтауын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68) Қазақстан Республикасының астық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3345,1755 +3293,1749 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұзылуы туралы нұсқамалар беру, Қазақстан Республикасының әкімшілік құқық бұзушылық туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік құқық бұзушылық туралы істерді қарауға материалдар дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) әкімшілік-аумақтық бірлік шегінде астық нарығының мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) астық қауiпсiздiгi мен сапасын мемлекеттік бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71) Қазақстан Республикасының "Астық туралы" Заңының 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер болған кезде астық қабылдау кәсіпорнынан астықты көліктің кез-келген түрімен тиеп жөнелтуге тыйым салу бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) тізілім деректеріне сәйкес астықтың сандық-сапалық есебін жүргізу және астықтың сақталуын қамтамасыз ету жөніндегі талаптарды сақтау тұрғысынан астық қабылдау кәсіпорындарының қызметін инспекциялау (тексеру);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) астық қабылдау кәсіпорнын уақытша басқаруды енгізу және мерзімінен бұрын аяқтау туралы сотқа арыз беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z125" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) астық нарығына қатысушылардың астығының нақты бар-жоғы мен сапасын және оның есепті деректерге сәйкестігін тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) астықтың сандық-сапалық жай-күйін бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z127" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) астық қолхаттарын ұстаушыларға астық қабылдау кәсіпорнын уақытша басқару жөніндегі комиссияның құрамына енгізу үшін кандидатуралар ұсыну туралы хабарлама жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) астық қабылдау кәсіпорнын уақытша басқаруды енгізу жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) қоршаған ортаны қорғау саласындағы уәкілетті органмен және халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органмен келісу бойынша пестицидтерді залалсыздандыру жөніндегі жұмыстарды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) өсімдіктерді қорғау саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) арнайы сақтау орындарын (көмінділерді) салу, тиісті жағдайда күтіп-ұстау және қолдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) саны зиян тигізудің экономикалық шегінен жоғары саяқ көк қасқа шегірткелерге қарсы күрес жөніндегі фитосанитариялық іс-шараларды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пестицидтерді өндіру (формуляциялау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пестицидтерді өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пестицидтерді аэрозольдық және фумигациялық тәсілдермен қолдану жөніндегі қызметті лицензиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z137" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) карантинді объектілердің таралуының есебін жүргізу және уәкілетті орган мен мүдделі тұлғаларға ақпарат беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) өсімдіктер карантині саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) мемлекеттік карантиндік фитосанитариялық бақылау және қадағалау объектілерінде осы объектілердің иелері – жеке және заңды тұлғалардың, сондай-ақ мемлекеттік басқару органдарының өсімдіктер карантині жөніндегі іс-шараларды жүргізуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) уәкілетті орган ведомствосы аумақтық бөлімшелерінің ұсынуы келіп түскен күннен бастап бес жұмыс күні ішінде тиісті аумақтарда карантиндік режимді енгізе отырып, карантиндік аймақты белгілеу немесе оның күшін жою туралы шешім қабылдауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) асыл тұқымды мал шаруашылығы саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) асыл тұқымды малдың, оның ішінде тектік қоры шектеулі тұқымдардың тектік қорын сақтауға және қалпына келтіруге бағытталған іс-шараларды субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) облыс аумағында бал ара шаруашылығының дамуын және қорғалуын бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90) Қазақстан Республикасының асыл тұқымды мал шаруашылығы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес селекциялық-асыл тұқымдық жұмысты үйлестіруді және бал ара шаруашылығындағы асыл тұқымдық істерді мемлекеттік қолдауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) бал ара шаруашылығы саласында мамандарды даярлау және қайта даярлау жөніндегі қызметті үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) ауыл шаруашылығы тауарын өндірушілерге су беру бойынша көрсетілетін қызметтердің құнын субсидиялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z264" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92-1) агроөнеркәсіптік кешен субъектісінің су үнемдейтін суару технологияларын ендіруге жұмсаған шығыстарының бір бөлігін өтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ауыл шаруашылығы кооперативтерін мемлекеттік қолдау жөніндегі ұсыныстарды әзірлеу және іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) ауыл шаруашылығы кооперативтеріне және олардың мүшелеріне шығаратын өнімінің ассортименті бойынша сауда орындарын бере отырып, өңірлік көрмелер, жәрмеңкелер ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) ауыл шаруашылығы кооперативтерінің өнімін сату үшін коммуналдық базарларда сауда орындарын жеңілдікті шарттармен ұсынуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) ауыл шаруашылығы кооперативтерінің құрылу және қызметінің тәжірибесін тарату және енгізу жөніндегі іс-шараларды әзірлеу және іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) ауыл шаруашылығы кооперациясын дамыту үшін қаржы ұйымдарының инвестициялары мен кредиттерін тарту, сондай-ақ бәсекеге қабілетті өндірістерді қалыптастыру мен дамыту, оларды жаңғырту үшін жағдайлар жасау және сапа менеджментінің халықаралық жүйелеріне көшіру жөніндегі іс-шараларды әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) ауыл шаруашылығы кооперациясының ақпараттық-маркетингтік жүйесінің жұмыс істеуі және дамуы үшін жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) уәкілетті органға жайылымдарды суландыру жөніндегі іс-шараларды жүргізу туралы жартыжылдық және жылдық есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      100) алынып тасталды - Шығыс Қазақстан облысы әкімдігінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z257" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-1) жайылымдардың оты-суының молдығы және жайылымдық инфрақұрылым объектілерінің жай-күйі туралы деректер жинауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="131"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z258" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-2) жайылымдарды суландыру жөніндегі іс-шаралар жоспарларын әзірлеу және облыстың жергілікті атқарушы органына бекітуге енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101) агроөнеркәсіптік кешен саласындағы петицияларды Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімшілік рәсімдік-процестік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен қарау;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z265" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101-1) құзыреті шегінде цифрлық құралдарды және цифрландыруды енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z266" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101-2) құзыреті шегінде ақпараттық қауіпсіздікті қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z267" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101-3) құзыреті шегінде инвестицияларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z160" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       102) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve">; 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkStart w:name="z161" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z162" w:id="133"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z162" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Басқармаға басшылықты Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z163" w:id="134"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z163" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманың бірінші басшысын Шығыс Қазақстан облысының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z164" w:id="135"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z164" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z165" w:id="136"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z165" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z166" w:id="137"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z166" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарма реттейтін салаларда мемлекеттік саясатты қалыптастыру бойынша ұсыныстар әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z167" w:id="138"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z167" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңнамаға сәйкес Басқарма қызметкерлерін, сондай-ақ Басқарма қарамағындағы ұйымдардың басшыларын (олардың орынбасарларын) қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z168" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен Басқарма қызметкерлеріне тәртіптік жаза қолданады және көтермелейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z169" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарманың барлық қызметкерлері үшін міндетті актілер шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z170" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Басқарма актілеріне қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z171" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Басқарманың бөлімдері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z172" w:id="142"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z172" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Өз құзыреті шегінде мемлекеттік органдарда және өзге де ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z173" w:id="143"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z173" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) шарттар жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z174" w:id="144"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z174" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z175" w:id="145"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z175" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) банк шоттарын ашады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z176" w:id="146"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z176" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Басқарма атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z177" w:id="147"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z177" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ерлер мен әйелдердің тәжірибесіне, қабілеттері мен кәсіби даярлығына сәйкес мемлекеттік қызметке теңдей қол жеткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z178" w:id="148"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z178" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z179" w:id="149"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z179" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z180" w:id="150"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z180" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z181" w:id="151"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z181" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма басшысы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z182" w:id="152"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z182" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z183" w:id="153"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z183" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z184" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="154"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z185" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқармаға бекітілген мүлік облыстық коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z186" w:id="155"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z187" w:id="156"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z187" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z188" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Басқарманы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қайта ұйымдастыру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5185,128 +5127,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№____ қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="157"/>
+    <w:bookmarkStart w:name="z246" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығыс Қазақстан облысы әкімдігінің жойылатын қаулыларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z247" w:id="158"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z247" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шығыс Қазақстан облысының ветеринария басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы" Шығыс Қазақстан облысы әкімдігінің 2017 жылғы 1 шілдедегі № 169 қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z248" w:id="159"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z248" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Шығыс Қазақстан облысы ауыл шаруашылығы басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы" Шығыс Қазақстан облысы әкімдігінің 2018 жылғы 23 сәуірдегі № 112 қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z249" w:id="160"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z249" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Шығыс Қазақстан облысының ветеринария басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы" Шығыс Қазақстан облысы әкімдігінің 2017 жылғы 1 шілдедегі № 169 қаулысына өзгерістер енгізу туралы" Шығыс Қазақстан облысы әкімдігінің 2020 жылғы 12 наурыздағы № 77 қаулысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5398,68 +5340,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№____ қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="161"/>
+    <w:bookmarkStart w:name="z251" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорындардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алынып тасталды - Шығыс Қазақстан облысы әкімдігінің 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5503,55 +5445,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5877,31 +5819,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>