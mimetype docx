--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c13346" w14:textId="0c13346">
+    <w:p w14:paraId="e63a2cb" w14:textId="e63a2cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Махамбет аудандық экономика және қаржы бөлімі" мемлекеттік мекемесінің мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атырау облысы Махамбет ауданы әкімдігінің 2022 жылғы 19 желтоқсандағы № 339 қаулысы</w:t>
+        <w:t>Атырау облысы Махамбет ауданы әкімдігінің 2022 жылғы 19 желтоқсандағы № 339 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы № 148 Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -541,89 +541,127 @@
               </w:rPr>
               <w:t>№ 339 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Махамбет аудандық экономика және қаржы бөлімі" мемлекеттік мекемесінің Ережесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Атырау облысы Махамбет ауданы әкімдігінің 03.12.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Махамбет аудандық экономика және қаржы бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) ауданның әлеуметтік-экономикалық дамуын және бюджетін жоспарлау, бюджетін атқару және коммуналдық меншігін басқару бойынша мемлекеттік саясатты іске асыру жөніндегі қызметтер салаларындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бөлім өз қызметін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -639,2658 +677,2716 @@
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай- ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бөлім мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бөлім азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бөлім Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бөлім өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Бөлім басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен рәсімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бөлімінің құрылымы мен штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заңды тұлғаның орналасқан жері: 060700, Атырау облысы, Махамбет ауданы, Махамбет ауылы, Абай көшесі, 13-үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Осы Ереже Бөлімінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Бөлімінің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттерден жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Бөлімге заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауданның әлеуметтік экономикалық дамуының негізгі басым бағыттарын, стратегиялық мақсаттары мен міндеттерін жоспарлау және талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті әкімшілік - аумақтың бірлігінде бюджеттік жоспарлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тиісті әкімшілік – аумақтың бірлігінде бюджеттің атқарылуын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудандық коммуналдық мүлікті басқару саласында мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жоспарлау, бюджеттің атқарылуы, бухгалтерлік, бюджеттік, қаржылық есеп және аудандық коммуналдық мүлікті басқару саласындағы басшылық және салааралық үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заңнамамен жүктелген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - бөлімнің құзіретіне кіретін мәселелер бойынша жеке және заңды тұлғалардың өтініштерін, мәлімдемелері мен шағымдарын Қазақстан Республикасы заңнамасында белгіленген тәртіппен қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Қазақстан Республикасы заңнамасына сәйкес бөлімнің құқтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап арыз беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - жеке және заңды тұлғалармен аудандық коммуналдық мүлікті сатып алу-сату, сенімгерлік басқаруға беру, мүліктік жалдауға (жалға алуға) беру, уақытша өтеусіз пайдалануға (орналастыруға) беру шарттарын жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - заңнамаға сәйкес аудандық коммуналдық мүлікті жекешелендіру бойынша сауда-саттық өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - аудандық коммуналдық мүлікті иелену, пайдалану және билік ету мәселелері бойынша Қазақстан Республикасы соттарында мемлекеттің мүддесін білдіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - аудандық коммуналдық мүлікті сенімгерлікпен басқару (концессиялар) шарттарына сәйкес сенімгерлік басқарушылардың (концессионерлер) өз міндеттерін орындауы мәселесі жөнінде тыңдаулар өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - аудандық коммуналдық мүліктің ұрлығы және оны пайдалануға байланысты өзге де құқық бұзушылықтардың анықталған деректері бойынша материалдарды тергеу органдарына жолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - тиісті уәкілетті органның сұрау салуы бойынша өзінің ақпараттық жүйелерінен мәліметтерді Қазақстан Республикасы заңнамасында айқындалған тәртіппен беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - құпиялық режимінің, қызметтік, коммерциялық немесе заңмен қорғалатын өзге де құпияның сақталуын ескере отырып, бақылау объектілерінің бақылау іс-шарасы мәселелеріне қатысты құжаттамасымен кідіріссіз танысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - қолданыстағы заңнамалық актілерде көзделген өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - аудандық әкімдігіне ауданның әлеуметтік-экономикалық дамуының негізгі бағыттары бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - аймақтың даму бағдарламасын іске асыру жөніндегі іс-шаралар жоспарының іске асырылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - өз құзыреті шегінде аудандық және ауылдық бюджетті жоспарлау және атқару, сондай-ақ аудандық коммуналдық мүліктерін басқару саласындағы мемлекеттік саясатты іске асыру бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - аудандық коммуналдық мүліктердің мақсатты және тиімді пайдалануына, сақталуына, сенімгерлік басқару шарты бойынша міндеттемелердің орындалуына, жекешелендіру бойынша сатып алу-сату шарттары талаптарының сақталуына бақылау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Қазақстан Республикасына тиесілі акцияларға дивидендтердің уақытылы және толық есептелуіне және олардың төленуіне, сондай-ақ жарғылық капиталдарға қатысу үлесі Қазақстан Республикасына тиесілі жауапкершілігі шектеулі серіктестіктің қатысушылары арасында табыстың бөлінуіне бақылау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - өз құзыреті шегінде аймақтың даму бағдарламасын және ауданның өзге де салалық бағдарламаларын және бюджетін түзету және нақтылау бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - бөлімнің құзыретіне кіретін мәселелер бойынша қолданыстағы заңнаманы пайдалану бойынша түсіндірулер мен түсініктемелер беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасы Еңбек кодексінде және мемлекеттік қызмет туралы заңнамасында көзделген жағдайларда және тәртіппен қызметкерлерді көтермелеу, оларға тәртіптік жаза қолдану, қызметкерлерді материалдық жауапкершілікке тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - мемлекеттік органдардан, олардың лауазымды тұлғаларынан және өзге де тұлғалардан заңнамада белгіленген тәртіппен бөлімге жүктелген функцияларды жүзеге асыру үшін қажетті ақпаратпен материалдарды сұрату, алу және беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - сараптамалар мен консультациялар жүргізу үшін мемлекеттік атқарушы органдардың мамандарын, сондай-ақ тәуелсіз сарапшыларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - өз құзыреті шегінде ақпараттық – талдау материалдарын дайындау және оларды мемлекеттік органдарға ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) облыстың әлеуметтік-экономикалық даму болжамын әзірлеуге қатынасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аумақтың даму бағдарламасын және оны іске асыру жөніндегі іс-шаралар жоспарын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ауданның әлеуметтік-экономикалық даму болжамы көрсеткіштерін мониторингілеу және талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аумақтың даму бағдарламасының орындалысына мониторинг және талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ауданның әлеуметтік-экономикалық дамуының нәтижелері және аумақтың даму бағдарламасының орындалу барысы туралы талдамалы ақпаратты дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жергілікті мемлекеттік басқару органдарының қызметін функционалдық талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ауылдық елді мекендерге жұмыс істеу және тұру үшін келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне әлеуметтік қолдау шараларын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тиісті жоспарлы кезеңге аудандық және ауылдық бюджет, бюджетке өзгерістер мен толықтырулар енгізу туралы аудандық мәслихаттың шешімдері жобаларын әзірлеу және оларды аудандық әкімдігінің қарауына ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аудандық әкімдігінің аудандық бюджет туралы мәслихат шешімін іске асыру туралы, аудандық әкімдігінің тиісті қаржы жылына арналған аудандық бюджеті туралы аудандық мәслихат шешімін іске асыру туралы қаулысына өзгерістер мен толықтырулар енгізу туралы қаулыларының жобаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бюджеттік бағдарлама әкімшілерінің бюджеттік өтінімдерін қарау және оларға қорытындылар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) әлеуметтік – экономикалық даму болжамын ескере отырып, аудандық бюджетке Бірыңғай бюджеттік сыныптаманың санаттары, сыныптары мен кіші сыныптары бойынша түсімдерді болжау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) басым аудандық бюджеттік инвестициялардың тізбесін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бюджеттік инвестициялық жобаларды іске асыру мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) заңды тұлғалардың жарғылық капиталында мемлекет қатысуы арқылы бюджеттік инвестицияларды жүзеге асыру туралы бюджеттік бағдарлама әкімшілерінің қаржылық-экономикалық негіздемелеріне қорытынды беру және оларды бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) аудандық бюджеттік инвестициялық және концессиялық жобалардың техникалық-экономикалық негіздемелерді әзірлеу және түзету бойынша қорытындылар дайындау, сондай-ақ ұсыныстар енгізу, сараптамалар жүргізу және консультациялық сүйемелдеу бойынша қызметтерді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) аудандық бюджет комиссиясының қызметін ұйымдастыру және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) бюджеттік бағдарламалар әкімшілерінің бағдарламалар жобаларында ұсынылған нәтижелік және тиімділік көрсеткіштерін бюджеттік бағдарламалар әкімшісі функцияларына, өкілеттіктеріне, бағыттарына сәйкестігі мәніне қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) бюджеттік қаржыландыру көлемімен қамтамасыз етілу бөлігінде аумақтың даму және салалық бағдарламаларын келісуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) аудандық және ауылдық бюджетті нақтылау (түзету) және секвестрлеу бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) бюджеттік жоспарлау саласындағы басшылық және салааралық үлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) аудандық бюджеттің атқарылуын ұйымдастыру және бюджеттің атқарылуы жөніндегі бюджеттік бағдарламалар әкімшілерінің қызметін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) бюджеттік мониторингті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) бюджеттің атқарылуы туралы талдамалы ақпаратты дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) бюджеттік ақшаны басқаруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) аудандық бюджеттің міндеттемелері бойынша қаржыландырудың жиынтық жоспарын, түсімдері мен төлемдері бойынша қаржыландырудың жиынтық жоспарын жасау, бекіту және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) жылдық сомаларды қоса алғанда, түсімдер мен төлемдер бойынша қаржыландырудың жиынтық жоспарына өзгерістер мен толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) бюджеттік кредиттерді беру, олардың мониторингін және қайтарылуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органның борыштарын алу, пайдалану, өтеу және қызмет көрсету мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) бюджет қаражатын басқару тиімділігін бағалау жүргізу үшін ақпараттар дайындау және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) жергілікті атқарушы органның резервінен қаражат бөлу туралы аудандық әкімдігінің қаулыларының жобаларына қорытындылар дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) өз құзыреті шегінде аудандық коммуналдық мүлікті басқару саласындағы қатынастарды реттейтін нормативтік құқықтық актілерді әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) коммуналдық меншікке айналдырылған (түскен), тәркіленген мүлікті есепке алу және одан әрі пайдалану бойынша дерекқорды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - Қазақстан Республикасы </w:t>
-[...759 lines deleted...]
-      33) аудандық коммуналдық мүлікті мүліктік жалдауға (жалға алуға) және уақытша өтеусіз пайдалануға (орналастыруға) беру;</w:t>
+      33) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес аудандық коммуналдық мүлікті, сондай-ақ мүліктік кешен ретінде кәсіпорындарды міндетті түрде жария тыңдаулар өткізе отырып жекешелендіруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      34) аудандық коммуналдық мүлікті, оның ішінде коммуналдық кәсіпорындардың және жергілікті атқарушы орган қатысатын заңды тұлғалардың басқару тиімділігінің мониторингін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз немесе шағын кәсіпкерлік субъектілерінің меншігіне кейіннен өтеусіз негізде беру құқығымен мүліктік жалға (жалдауға), сенімгерлік басқаруға береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      35) аудандық коммуналдық мүлікті сенімгерлік басқаруға беру бойынша жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) аудандық коммуналдық заңды тұлғаларды құру, қайта ұйымдастыру және тарату туралы, сондай-ақ олардың акционерлік қоғамдар мен жауапкершілігі шектеулі серіктестіктерге қатысуы, оларды құру, қайта ұйымдастыру, тарату, акционерлік қоғамдардың өздеріне тиесілі акцияларын, жауапкершілігі шектеулі серіктестіктердің жарғылық капиталындағы қатысу үлестерін иеліктен шығаруды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      36) аудандық коммуналдық заңды тұлғаларға бекітіліп берілген мүлікті және дебиторлық берешекті есептен шығаруға немесе беруге келісім беру;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) аудандық коммуналдық мүліктің пайдаланылуын және сақталуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      37) жекеленген негіздер бойынша аудандық коммуналдық меншікке айналдырылған (түскен) мүлікті есепке алу, сақтау, бағалау және одан әрі пайдалану бойынша жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) аудандық коммуналдық мүлікті аудандық коммуналдық заңды тұлғаларға бекітіп беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      38) тиісті саланың уәкілетті органына аудандық коммуналдық заңды тұлғаны қайта ұйымдастыруды және таратуды жүзеге асыруына келісім беру;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) аудандық коммуналдық мүлікті пайдалану туралы, оның ішінде оны кепілге, мүліктік жалға (жалдауға), өтеусіз пайдалануға және сенімгерлік басқаруға беруді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      39) аудандық коммуналдық мүлікті кепілге және өтеусіз пайдалануға беру бойынша жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) коммуналдық меншікке айналдырылған (түскен), Қазақстан Республикасының заңнамасында белгіленген тәртіппен иесі жоқ деп танылған, мемлекетке мұрагерлік құқығы бойынша өткен аудандық коммуналдық мүліктің, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен коммуналдық меншікке өтеусіз өткізілген иесіз қалған мүліктің, олжаның, қараусыз қалған жануарлардың, құрамында мәдени құндылықтарға жататын зат жоқ көмбелердің үлестерін есепке алуды, сақтауды, бағалауды және одан әрі пайдалануды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      40) аудандық коммуналдық мүлік мәселелері бойынша мемлекет мүдделерін білдіру және мүліктік құқықтарын қорғау;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) сенімгерлікпен басқарушының аудандық коммуналдық мүлікті сенімгерлікпен басқару шарты бойынша міндеттемелерді орындауын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      41) Қазақстан Республикасына тиесілі акцияларға дивидендтердің уақытылы және толық есептелуіне және олардың төленуіне, сондай-ақ жарғылық капиталдарға қатысу үлесі Қазақстан Республикасына тиесілі жауапкершілігі шектеулі серіктестіктің қатысушылары арасында таза табыстың бөлінуіне бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) аудандық коммуналдық мүлікті, сондай-ақ мүліктік кешен ретінде кәсіпорындарды жекешелендіруді жүзеге асырады, оның ішінде жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісінің сатып алу-сату шарттарын әзірлеу мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      42) мемлекеттік мүлік тізілімінде мемлекеттік мүліктің бірыңғай есепке алынуын қамтамасыз ету жөніндегі жұмыстарды үйлестіру және ұйымдастыру, сондай-ақ оны қалыптастыруға және жүргізуге арналған шығыстарды қаржыландыру;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) өзіне осы Заңда және Қазақстан Республикасының өзге де заңнамасында жүктелген өзге де өкілеттіктерді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      43) аудандық коммуналдық мүліктің пайдалануына және сақталуына, сенімгерлік басқару шарты бойынша міндеттемелердің орындалуына, жекешелендіру бойынша сатып алу-сату шарттары талаптарының сақталуына бақылау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) аудандық коммуналдық мүлікті, оның ішінде коммуналдық кәсіпорындардың және жергілікті атқарушы орган қатысатын заңды тұлғалардың басқару тиімділігінің мониторингін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      44) мемлекеттік емес заңды тұлғалар мен жеке тұлғалардың аудандық коммуналдық меншікке берілетін мүлкі жөнінде сыйға тарту шартын жасау туралы шешімді қабылдауға қатынасу;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) аудандық коммуналдық заңды тұлғаларға бекітіліп берілген мүлікті және дебиторлық берешекті есептен шығаруға немесе беруге келісім беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      45) аудандық коммуналдық мүліктің нысаналы пайдалануын бақылаудың нәтижелерімен анықталған, аудандық коммуналдық заңды тұлғалардың артық, не мақсатқа сай пайдаланылмаған мүлікті алып қою бойынша ұсыныстар беру;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) тиісті саланың уәкілетті органына аудандық коммуналдық заңды тұлғаны қайта ұйымдастыруды және таратуды жүзеге асыруына келісім беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Қазақстан Республикасына тиесілі акцияларға дивидендтердің уақтылы және толық есептелуіне және олардың төленуіне, сондай-ақ жарғылық капиталындағы қатысу үлесі Қазақстан Республикасына тиесілі жауапкершілігі шектеулі серіктестіктің қатысушылары арасында таза табыстың бөлінуіне бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) аудандық коммуналдық мүлік мәселелері бойынша мемлекет мүдделерін білдіру және мүліктік құқықтарын қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мүлік тізілімінде мемлекеттік мүліктің бірыңғай есепке алынуын қамтамасыз ету жөніндегі жұмыстарды үйлестіру және ұйымдастыру, сондай-ақ оны қалыптастыруға және жүргізуге арналған шығыстарды қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) аудандық коммуналдық мүліктің пайдалануына және сақталуына, сенімгерлік басқару шарты бойынша міндеттемелердің орындалуына, жекешелендіру бойынша сатып алу-сату шарттары талаптарының сақталуына бақылау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) мемлекеттік емес заңды тұлғалар мен жеке тұлғалардың аудандық коммуналдық меншікке берілетін мүлкі жөнінде сыйға тарту шартын жасау туралы шешімді қабылдауға қатынасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) аудандық коммуналдық мүліктің нысаналы пайдалануын бақылаудың нәтижелерімен анықталған, аудандық коммуналдық заңды тұлғалардың артық, не мақсатқа сай пайдаланылмаған мүлікті алып қою бойынша ұсыныстар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      46) "Мемлекеттік мүлік туралы" Қазақстан Республикасы </w:t>
+      52) "Мемлекеттік мүлік туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайлар мен шарттарды ауданның коммуналдық меншігіне алынатын мүлік үшін өтемді төлеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      53) аудан бюджетінің атқарылуы бойынша шоғырландырылған қаржылық есептілікті жасау және ұсыну;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) аудандық коммуналдық мүлікті жекешелендіру бойынша сауда-саттық жүргізу туралы хабарламаны электрондық форматта тізілімнің веб-порталы – www.e-qazyna.kz Интернет желісіне орналастырып жариялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      54) мемлекеттік мекемелердің қолма-қол ақшаны бақылау шоттарын ашуға рұқсат және өтінім беру;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) бюджеттік есеп пен есептілікті жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      55) аудандық бюджеттің атқарылуы, коммуналдық мүлікті басқару, бухгалтерлік және бюджеттік есепке алу, қаржылық және бюджеттік есептілік саласындағы басшылық және салааралық үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) есепті қаржы жылындағы аудан бюджетінің атқарылуы туралы есепті жасау және аудандық әкімдігіне, бюджетті атқару жөніндегі облыстық уәкілетті органға және мемлекеттік қаржылық бақылау органдарына ұсыну, есепті қаржы жылындағы аудандық бюджеттің атқарылуы туралы жылдық есепті аудандық мәслихаттың тұрақты комиссияларында қарау кезінде бюджеттік бағдарламалар әкімшілерінің жұмысын үйлестіруді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      56) мемлекеттік жоспарлау жүйесі, мемлекеттік қаржы, мемлекеттік мүлікті басқару, бухгалтерлік есеп және қаржылық есептілік жүргізу, бюджеттік есеп және есептілікті жүргізу саласындағы заңнамалардың қолдану тәжірибесін талдау және оны жетілдіру жөніндегі ұсыныстар әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) ай сайын аудан бюджетінің атқарылуы туралы есепті жасау және аудандық әкімдігіне, бюджетті атқару жөніндегі облыстық уәкілетті органға, ішкі бақылау жөніндегі уәкілетті органға, тексеру комиссиясына ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      57) салық салу үшін жеке тұлғалардың кәсіпкерлік қызметке пайдаланылмайтын жылжымайтын объектілерін бағалау бойынша жұмыстарды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) аудандық бюджет бойынша тауарларды (жұмыстарды, көрсетілген қызметтерді) өткізуден түсетін ақша түсімдері мен шығыстары жоспарларының орындалуы туралы, демеушілік және қайырымдылық көмектен түскен ақшанын түсуі мен жұмсалуы туралы есептерді жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) аудан бюджетінің кредиторлық және дебиторлық берешектері туралы есептер жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) аудан бюджетінің атқарылуы бойынша шоғырландырылған қаржылық есептілікті жасау және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) мемлекеттік мекемелердің қолма-қол ақшаны бақылау шоттарын ашуға рұқсат және өтінім беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) аудандық бюджеттің атқарылуы, коммуналдық мүлікті басқару, бухгалтерлік және бюджеттік есепке алу, қаржылық және бюджеттік есептілік саласындағы басшылық және салааралық үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) мемлекеттік жоспарлау жүйесі, мемлекеттік қаржы, мемлекеттік мүлікті басқару, бухгалтерлік есеп және қаржылық есептілік жүргізу, бюджеттік есеп және есептілікті жүргізу саласындағы заңнамалардың қолдану тәжірибесін талдау және оны жетілдіру жөніндегі ұсыныстар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) салық салу үшін жеке тұлғалардың кәсіпкерлік қызметке пайдаланылмайтын жылжымайтын объектілерін бағалау бойынша жұмыстарды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) заңнамамен жүктелген өзге де функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бөлімді басқаруды бірінші басшы жүзеге асырады, ол бөлімге жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлімнің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлімнің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлімнің бірінші басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз орынбасары мен қызметкерлерінің міндеттері мен өкілеттігін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңнамаға және аудан әкімімен бекітілген лауазымдар номенклатурасына сәйкес қызметкерлерді қызметке тағайындап, қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңнамамен белгіленген тәртіпте қызметкерлерге көтермелеу шараларын немесе тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыбайлас жемқорлықты болдырмау бағытында іс-қимыл жасайды және сыбайлас жемқорлық бойынша алынған шараларға тікелей жауапкершілікте болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде бұйрықтар шығарады, нұсқаулар береді, қызметтік құжаттамаларға, бұйрықтарға қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Бөлімнің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бөлім аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын бөлім басшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+        <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бөлімге бекітілген мүлік аудандық коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Бөлімнің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3616,31 +3712,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>