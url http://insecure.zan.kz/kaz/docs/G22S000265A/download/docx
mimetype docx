--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="216418c" w14:textId="216418c">
+    <w:p w14:paraId="f029ae8" w14:textId="f029ae8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы әкімдігінің мемлекеттік сәулет-құрылыс бақылау және лицензиялау басқармасы" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2022 жылғы 23 қарашадағы № 265 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2022 жылғы 23 қарашадағы № 265 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 27-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1146,1818 +1146,1718 @@
         <w:t>
       Солтүстік Қазақстан облысының аумағында лицензиялауды, аттестаттауды және аккредиттеуді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет, қала құрылысы және құрылыс қызметі субъектілерінен Қазақстан Республикасының аумағында салынуы белгіленген және салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендер туралы ақпарат сұрау және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық және авторлық қадағалауды жүзеге асыратын адамдардан сол құрылыс бойынша қажетті жобалау және атқарушылық техникалық құжаттаманы, сондай-ақ тиісті жобалардың сараптама қорытындысын танысу үшін сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салынып жатқан объектілер конструкцияларының және қолданылатын құрылыс материалдарының, бұйымдары мен конструкцияларын жобаның талаптарына және мемлекеттік (мелекетаралық) нормативтерге сәйкестігіне зертханалық сынақ жүргізу үшін тауелсіз зертханаларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінен мемлекеттік қызметтер көрсетуге қажетті ақпаратты алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдарға лизензиялауды немесе рұқсат беру рәсімін жүзеге асыруға қажетті ақпаратты сұратумен, оның ішінде ақпараттық жүйелер арқылы сұратумен жүгіну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыретті шегінде басқа адамдардың немесе қандай да бір топтағы адамдардың бұзылған немесе даулы заңды мүдделерін қорғау туралы талаппен сотқа жүгіну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік рәсімді жүзеге асыруға қажетті ақпаратты Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жағдайларда және негіздер бойынша әкімшілік рәсімге қатысушының құқығын іске асырудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы Қазақстан Республикасының заңнамасын бұзу анықталған жағдайда, заңсыз тұрғызылып жатқан немесе тұрғызылған құрылысты, сондай-ақ өз бетінше салынған құрылыстарды мәжбүрлеп бұзу туралы талаппен сотқа жүгіну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрылыс объектілерін кәдеге жаратудан кейінгі жұмыстар кешенін жүргізу туралы шешімдер қабылдау "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>104-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес жүзеге асырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – Солтүстік Қазақстан облысы әкімдігінің 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      сәулет, қала құрылысы және құрылыс қызметі субъектілерінен Қазақстан Республикасының аумағында салынуы белгіленген және салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан объектілер мен кешендер туралы ақпарат сұрау және алу;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салынып жатқан (салынуы белгіленген) объектілер мен кешендердің мониторингін сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган белгілеген тәртіппен жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...15 lines deleted...]
-      техникалық және авторлық қадағалауды жүзеге асыратын тұлғалардан сол құрылыс бойынша қажетті жобалау және атқарушылық техникалық құжаттаманы, сондай-ақ тиісті жобалардың сараптама қорытындысын танысу үшін сұрату және алу;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектілер құрылысының сапасына мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыру, осы объектілерде сәулет-қала құрылысы тәртібін бұзғандарға Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген әкімшілік ықпал ету шараларын қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      салынып жатқан объектілер конструкцияларының және қолданылатын құрылыс материалдарының, бұйымдары мен конструкцияларының жобаның талаптарына және мемлекеттік (мемлекетаралық) нормативтерге сәйкестігіне зертханалық сынақ жүргізу үшін тәуелсіз зертханаларды тарту;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      орталық мемлекеттік органдардан, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарынан, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерінен мемлекеттік қызметтер көрсетуге қажетті ақпаратты алу;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұзушыларға сәулет, қала құрылысы және құрылыс қызметі саласында белгіленген заңнама нормалары, мемлекеттік нормативтік талаптар, шарттар мен шектеулер бойынша жол берілген бұзушылықтар мен ауытқуларға байланысты көзделген заңнамалық шараларды қолдану туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      мемлекеттік органдарға лицензиялауды немесе рұқсат беру рәсімін жүзеге асыруға қажетті ақпаратты сұратумен, оның ішінде ақпараттық жүйелер арқылы сұратумен жүгіну; </w:t>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сарапшыларды сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыру құқығына аттестаттау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде басқа тұлғалардың немесе қандай да бір тұлғалардың бұзылған немесе даулы заңды мүдделерін қорғау туралы талаппен сотқа жүгіну;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      әкімшілік рәсімді жүзеге асыруға қажетті ақпаратты Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұрату және алу;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан және пайдалануға берілген объектілердің мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгіленген жағдайларда және негіздер бойынша әкімшілік рәсімге қатысушының құқығын іске асырудан бас тарту;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жойылмайтын бұзушылықтарға жол берген не жол берілген бұзушылықтарды белгіленген нормативтік мерзімде жоймаған заңды тұлғаларға және лауазымды адамдарға қатысты заңнамада белгіленген шараларды қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
-[...15 lines deleted...]
-      Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы Қазақстан Республикасының заңнамасын бұзу анықталған жағдайда, заңсыз тұрғызылып жатқан немесе тұрғызылған құрылысты, сондай-ақ өз бетінше салынған құрылыстарды мәжбүрлеп бұзу туралы талаппен сотқа жүгіну;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық және авторлық қадағалау қызметін бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      сәулет, қала құрылысы және құрылыс қызметінің субъектісі тексеріс жүргізу барысында анықталған және ұйғарымда жоюға шығарылған бұзушылықтарды жоюдан жалтарған жағдайда, сот органдарына ұйғарымды орындауға мәжбүрлеу туралы талаппен жүгіну;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектiлерді салу кезiнде тапсырыс берушiнiң (меншiк иесiнiң) техникалық және авторлық қадағалауды ұйымдастыруын және жүзеге асыруын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      2) міндеттері:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды бақылау және қадағалауды жүзеге асыру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан және пайдалануға берілген объектілердің мониторингі;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер учаскесіне тиісті құқықтың, бекiтiлген жобалау (жобалау-сметалық) құжаттамасының, жобалар сараптамасының оң қорытындысының бар-жоғын, сондай-ақ мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыратын органдарға құрылыс-монтаждау жұмыстарының жүргізіле бастағаны туралы хабарлауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      жойылмайтын бұзушылықтарға жол берген не жол берілген бұзушылықтарды белгіленген нормативтік мерзімде жоймаған жеке, заңды тұлғаларға және лауазымды адамдарға қатысты заңнамада белгіленген шараларды қабылдау;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хабарламада көрсетілген деректердің анықтығын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының мемлекеттік қызметтер көрсету саласындағы заңнамасына сәйкес мемлекеттік қызметтер көрсету;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензияланатын сәулет, қала құрылысы және құрылыс қызметiнiң тиiстi түрлерiн жүзеге асыру құқығына лицензияның бар-жоғын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес лицензиялауды және рұқсат беру рәсімдерін жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) орындалған (орындалып жатқан) құрылыс-монтаждау жұмыстарының, қолданылатын құрылыс материалдарының, бұйымдарының, конструкцияларының және жабдықтардың бекiтiлген жобалық шешiмдерге және мемлекеттiк (мемлекетаралық) нормативтерге, оның iшiнде тiреу және қоршау конструкцияларының берiктiгін, орнықтылығын, сенiмдiлiгiн және ғимараттардың (құрылыстардың) пайдаланылу сапасын қамтамасыз ету жөнiндегi нормативтерге сәйкестiгiн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      қызметтің ашықтығы, оның ішінде "Ашық деректер", "Ашық бюджет", "Ашық нормативтік құқықтық актілер", "Ашық диалог" порталдарын толықтыру және сүйемелдеу жөніндегі жұмысты жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мердiгердiң (бас мердiгердiң) құрылыс сапасын өзiндiк өндiрiстiк бақылаудың және қадағалаудың барлық түрлерi мен нысандарын (кiру, операциялық, қабылдау, зертханалық, геодезиялық және басқа да) ұйымдастыруы мен жүзеге асыруын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына және Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес тексеру, профилактикалық бақылау және қадағалау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) атқарушылық құжаттаманың уақытылы және дұрыс ресiмделуiн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) объектiлерді салу кезiнде тапсырыс берушiнiң (меншiк иесiнiң) техникалық және авторлық қадағалауды ұйымдастыруы мен жүзеге асыруын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы Кодексіне сәйкес Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының, "Тұрғын үй құрылысына үлестік қатысу туралы" Қазақстан Республикасы Заңының бұзылғаны анықталған кезде әкімшілік құқық бұзушылық туралы іс қозғау және қарау.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) техникалық және авторлық қадағалауды жүзеге асыратын тұлғалардың Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында белгіленген талаптарды сақтауын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік нормативтерді бұзуға және (немесе) бекітілген жобалардан (жобалық шешімдерден) ауытқуға жол берілгендігі анықталған жағдайда, шешім қабылдау (ұйғарым беру):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      салынып жатқан (салынуы белгіленген) объектілер мен кешендердің мониторингін сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті орган белгілеген тәртіппен жүргізу;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұлттық стандарттар мен техникалық талаптарға сәйкес келмейтін құрылыс материалдарын, бұйымдарын, конструкциялары мен жабдықтарын қолдануға тыйым салу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      объектілер құрылысының сапасына мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыру, осы объектілерде сәулет-қала құрылысы тәртібін бұзғандарға Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген әкімшілік ықпал ету шараларын қолдану;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жол берілген бұзушылықтарды тапсырысшының (құрылыс салушының) және (немесе) мердігерлік құрылыс-монтаж ұйымының (кәсіпорнының) белгіленген мерзімде жоюы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензиялауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылыс-монтаждау жұмыстарын тоқтата тұру туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      бұзушыларға сәулет, қала құрылысы және құрылыс қызметі саласында белгіленген заңнама нормалары, мемлекеттік нормативтік талаптар, шарттар мен шектеулер бойынша жол берілген бұзушылықтар мен ауытқуларға байланысты көзделген заңнамалық шараларды қолдану туралы шешімдер қабылдау;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын және тұрғын емес үй-жайларды заңсыз қайта жабдықтау және қайта жоспарлау анықталған кезде шешім қабылдау (ұйғарым беру):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      сарапшыларды сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыру құқығына аттестаттау;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тапсырыс берушінің жол берілген бұзушылықтарды белгіленген мерзімдерде жоюы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылыс-монтаждау жұмыстарын тоқтата тұру туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      салынып (реконструкцияланып, кеңейтіліп, жаңғыртылып, күрделі жөндеуден өткізіліп) жатқан және пайдалануға берілген объектілердің мониторингі;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыс-монтаждау жұмыстарын жүргізудің басталғаны туралы хабарламаларды қабылдауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      жойылмайтын бұзушылықтарға жол берген не жол берілген бұзушылықтарды белгіленген нормативтік мерзімде жоймаған заңды тұлғаларға және лауазымды адамдарға қатысты заңнамада белгіленген шараларды қабылдау;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектінің техникалық сипаттамаларын қоса, объектіні пайдалануға қабылдаудың бекітілген актісін, сәйкестік туралы декларацияны және құрылыс-монтаждау жұмыстарының сапасы мен орындалған жұмыстардың бекітілген жобаға сәйкестігі туралы қорытындыларды тапсырыс берушінің Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында белгіленген нормалар мен талаптарды сақтауы тұрғысынан салыстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      техникалық және авторлық қадағалау қызметін бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      объектiлерді салу кезiнде тапсырыс берушiнiң (меншiк иесiнiң) техникалық және авторлық қадағалауды ұйымдастыруын және жүзеге асыруын бақылау;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсаттық бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      мыналарды бақылау және қадағалауды жүзеге асыру:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      1) жер учаскесіне тиісті құқықтың, бекiтiлген жобалау (жобалау-сметалық) құжаттамасының, жобалар сараптамасының оң қорытындысының бар-жоғын, сондай-ақ мемлекеттік сәулет-құрылыс бақылауын және қадағалауын жүзеге асыратын органдарға құрылыс-монтаждау жұмыстарының жүргізіле бастағаны туралы хабарлауды;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсат беру рәсімдерін және лицензиялауды рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы оның жұмыс істеу қағидаларына сәйкес электрондық түрде жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      2) хабарламада көрсетілген деректердің анықтығын;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдарға өтініш берушінің Қазақстан Республикасы заңнамасының талаптарына сәйкестігі бөлігінде рұқсат беруді келісу туралы сұрату жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      3) лицензияланатын сәулет, қала құрылысы және құрылыс қызметiнiң тиiстi түрлерiн жүзеге асыру құқығына лицензияның бар-жоғын;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хабарлама жасау тәртібін рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы оның жұмыс істеу қағидаларына сәйкес электрондық түрде жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      4) орындалған (орындалып жатқан) құрылыс-монтаждау жұмыстарының, қолданылатын құрылыс материалдарының, бұйымдарының, конструкцияларының және жабдықтардың бекiтiлген жобалық шешiмдерге және мемлекеттiк (мемлекетаралық) нормативтерге, оның iшiнде тiреу және қоршау конструкцияларының берiктiгін, орнықтылығын, сенiмдiлiгiн және ғимараттардың (құрылыстардың) пайдаланылу сапасын қамтамасыз ету жөнiндегi нормативтерге сәйкестiгiн;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің нормативтік құқықтық актілерде белгіленген талаптарды сақтауын тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      5) мердiгердiң (бас мердiгердiң) құрылыс сапасын өзiндiк өндiрiстiк бақылаудың және қадағалаудың барлық түрлерi мен нысандарын (кiру, операциялық, қабылдау, зертханалық, геодезиялық және басқа да) ұйымдастыруы мен жүзеге асыруын;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік рәсімдерді өз құзыреті шегінде және Қазақстан Республикасының Конституциясына, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне және Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      6) атқарушылық құжаттаманың уақытылы және дұрыс ресiмделуiн;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде нормативтік құқықтық актілердің жобаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      7) объектiлерді салу кезiнде тапсырыс берушiнiң (меншiк иесiнiң) техникалық және авторлық қадағалауды ұйымдастыруы мен жүзеге асыруын;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй құрылысына үлестік қатысу саласында мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      8) техникалық және авторлық қадағалауды жүзеге асыратын тұлғалардың Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасында белгіленген талаптарды сақтауын;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Кәсіпкерлік кодексінде белгіленген тәртіппен сәулет, қала құрылысы және құрылыс қызметі субъектілерін, Қазақстан Республикасының тұрғын үй құрылысына үлестік қатысу туралы заңнамалық актісі субъектілерін тексеруді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      мемлекеттік нормативтерді бұзуға және (немесе) бекітілген жобалардан (жобалық шешімдерден) ауытқуға жол берілгендігі анықталған жағдайда, шешім қабылдау (ұйғарым беру):</w:t>
+    <w:bookmarkStart w:name="z97" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік орган, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      1) ұлттық стандарттар мен техникалық талаптарға сәйкес келмейтін құрылыс материалдарын, бұйымдарын, конструкциялары мен жабдықтарын қолдануға тыйым салу туралы;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...397 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Басқарманың бірінші басшысы қолданыстағы Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес қызметке тағайындалады және қызметтен босатылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z100" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының орынбасарлары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z101" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z102" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес Басқарма қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z103" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың құрылымдық бөлімшелері туралы ережені және қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z104" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың атынан сенiмхатсыз әрекет етедi және барлық мемлекеттiк органдарда және өзге де ұйымдарда оның мүддесiн бiлдiредi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z105" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бiрiншi қол қою құқығына ие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z106" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мiндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекiтедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың қызметкерлеріне сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z108" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыретіндегі мәселелер бойынша Басқарманың қызметкерлері орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z109" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгiленген тәртiппен енгiзiлген өзгерiстердi ескере отырып, бекiтiлген қаржыландыру жоспарына сәйкес бюджет қаражатын нысаналы пайдалану жөнiндегi ашық лимиттерге сәйкес олардың дұрыс және тиiмдi жұмсалуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z110" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгiненген тәртiппен көтермелеу, материалдық көмек көрсету, тәртiптiк жаза қолдану мәселелерiн шешедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z111" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетiлетiн мемлекеттiк қызметтердiң сапалы ұсынылуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың жұмысын ұйымдастырады және басқарады, ерлер мен әйелдердiң тең құқықтары мен тең мүмкiндiктерiнiң мемлекеттiк кепiлдiктерi туралы заңнаманың сақталуын қамтамасыз етедi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z113" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма қызметкерлерiнiң сыбайлас жемқорлыққа қарсы заңнаманы сақтауына дербес жауап береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z114" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әкімшілік құқық бұзушылық туралы істерді қарайды және Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы Кодексіне сәйкес әкімшілік жаза қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z115" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың бірінші басшысы болмаған кезде оның өкілеттіктерін орындауды қолданыстағы Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z116" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z117" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z118" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      18. Басқарманың бірінші басшысының орынбасарлары жоқ.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер Қазақстан Республикасының бюджет заңнамасында және "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында өзгеше белгіленбесе, Басқарманың өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...15 lines deleted...]
-      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z121" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...15 lines deleted...]
-      қолданыстағы Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес Басқарма қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының Азаматтық кодексіне, "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңына, "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
-[...394 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>